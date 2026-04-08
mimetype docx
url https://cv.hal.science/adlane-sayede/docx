--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Adlane Sayede </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adlane Sayede received his Ph.D. from Artois University (France) in 2003 for his contribution to the theoretical study of intercalation oxides. In 2005, he became &amp;quot;Maître de Conférences&amp;quot; at Artois University where he completed his Habilitation in 2012. In 2010, he has received a Fellowship Award, from the DAAD, as researcher in the group of Prof. Michael Springborg at the University of Saarland (Germany). In 2016, he was promoted to full professor. His main area of research is theoretical studies of electronic and structural properties of materials, in particular ferroelectric/multiferroic oxides and intermetallic compounds for energy storage. Thereby, his work is concentrate both on the development and on the application of new theoretical methods for treating new properties and/or systems as well as on applying existing methods. His work lies in an interdisciplinary area between chemistry and physics. Adlane SAYEDE is an associate editor of Open Physics, Degruyter Open Edition (formerly Central European Journal of Physics, Springer-Verlag Edition) since 2012. In 2016, he joined the Editorial board of de Frontiers in Chemistry, section: Theoretical and Computational Chemistry.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-decorated NdFeO3/g-C3N4 type II heterojunction photoanodes for enhanced hydrogen evolution: Integrated computational and experimental insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Benyoussef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Nassereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Kotbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitul Rajput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 663, pp.238855. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2025.238855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the electronic and photocatalytic properties of (SnO 2 ) n /(TiO 2 ) m oxide superlattices for efficient hydrogen production: a first-principles study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Harrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Casier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (3), pp.1284-1297. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4CP03363A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive theoretical study of structural and electronic features in LaOInS 2 polymorphs for photocatalytic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smritijit Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Benchakroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 148, pp.149816. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green and sustainable metal-organic frameworks (MOFs) in wastewater treatment: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Rastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dell’angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Habibzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 282, pp.122087. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2025.122087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the cleavage-rate relationship from both the experimental and theoretical standpoint: The instance of fluorite dissolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dell'Angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Jurković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tin Klačić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 684, pp.844-855. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2024.12.242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic properties and nonlinear optical response of praziquantel hemihydrate and its derivatives: characterization via DFT, AIM, and RDG analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benhalima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Yahia Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Khelloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumria Kourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Opt.-India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, J. Opt.-India, -, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12596-024-01664-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoisomers Are Not Machine Learning’s Best Friends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gökhan Tahıl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (14), pp.5451-5469. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jcim.4c00318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Prediction Using TB-mBJ of Electronic Properties, Magnetic Exchange Couplings, and Half-Metallicity in CrCaSe Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. R. Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contemporary Physics (Armenian Academy of Sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, J. Contemp. Phys.-Armen. Acad. Sci., 59, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1068337224700063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles calculation to investigate phase transition and associated changes in electronic, excitonic, and optical behavior of RbMgH3 perovskite polymorphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djillali Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allel Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemya Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.901-908. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.07.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural stability, induced magnetism and half-metallic band gaps in Cr-substituted GaSb: novel prediction via semi-local potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Derou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yakoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Opt. Quantum Electron., 56, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-024-07316-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05152545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular insights into fragrance release from SDS and SLES micelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Dupeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Marteau-Roussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Nardello-Rataj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 692, pp.134028. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2024.134028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of the performance of nonlinear optical properties in Push–pull chromophores derivatives of acrylo–azobenzene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloud Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djillali Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaddour Guemra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (04), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2047684123500355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curated dataset of association constants between a cyclodextrin and a guest for machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gökhan Tahil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Data Collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45, pp.101022. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cdc.2023.101022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoelectrochemical properties of copper pyrovanadate (Cu&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;V&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;) thin films synthesized by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Benrkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (18), pp.12161-12174. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3RA01509B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic and NLO Performances of Benzohydrazide Derivatives: DFT Investigation and (RDG, AIM) Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Benhalima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Y. Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. E. Daho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biophysics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Journal of Computational Biophysics and Chemistry, 22 (7), p. 777-794. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2737416523500400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of NLO properties and molecular docking of 3,5-dinitrobenzoic acid with some benzamide derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benhalima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friha Khelfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Yahia Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Douaa Benyahlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Houda Daho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, International Journal of Computational Materials Science and Engineering, 13 (2), </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2047684123500215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Potent Inhibitors Targeting the Main Protease of SARS-CoV-2 Using QSAR Modeling, Molecular Docking, and Molecular Dynamics Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Oubahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Hdoufane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Delaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Cherqaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Pharmaceuticals, 16 (4), pp.608. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph16040608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structure, magnetism, electronic structure and effect of electron doping in ThCrAsN: An ab-initio study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smritijit Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Harrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 146, pp.107368. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2023.107368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the structural properties and the magneto-electronic performances in new Ba&amp;lt;sub&amp;gt;1−x&amp;lt;/sub&amp;gt;Cr&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;S materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloud Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allel Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djillali Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Tadjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (11), pp.747. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-022-04112-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured BaTi&amp;lt;sub&amp;gt;1-x&amp;lt;/sub&amp;gt;Sn&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; ferroelectric materials for electrocaloric applications and energy performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benyoussef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Azrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38, pp.59-66. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cap.2022.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular DFT Investigation on the Inclusion Complexation of Benzo[a]pyrene with γ-Cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youghourta Belhocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Messikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benali Mouffok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macroheterocycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Macroheterocycles, 14 (2), pp.164-170. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6060/mhc210337m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation on the improper hydrogen bond in κ-carrabiose⋯Y (Y = HF, HCl, HBr, NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;, H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O, and H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S) complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fodil Rachida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sekkal-Rahal Majda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (10), </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00894-021-04904-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles study of electronic structures, thermodynamic, and thermoelectric properties of the new Rattling Full Heusler compounds Ba2AgZ (Z = As, Sb, Bi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalaliz Kheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Boukli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Khettir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oughilas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Mexicana de Fisica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Revista Mexicana de Fisica, 67 (6 Nov-Dec), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31349/RevMexFis.67.060501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the water-splitting photocatalyst oxysulfide α-LaOInS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and ab initio prediction of new polymorphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (11), pp.1645-1648. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CC09797J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, magneto-electronic and thermophysical properties of the new d(0) quaternary heusler compounds ksrcz (z =p, as, sb)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Boukli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rozale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Mexicana de Fisica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Revista Mexicana de Fisica, 66, pp.265-272. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31349/RevMexFis.66.265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Insights Into Electronic Performance, Magnetism and Exchange Splittings in the Cr-substituted CaO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allel Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Tadjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fchem.2020.00526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Properties of RhCrZ (Z= Si, Ge, P, As) Half-Heusler Compounds: A First-Principles Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rahmoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Benkaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jordan Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Jordan Journal of Physics, 13 (1), pp.29-46. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47011/13.1.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure dependent half-metallic ferromagnetism in inverse Heusler alloy Fe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;CoAl: a DFT+U calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lalrinkima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lalhriatzuala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fomin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Malikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (73), pp.44633-44640. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0ra07543d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating structure, magneto-electronic, and thermoelectric properties of the new d(0) quaternary Heusler compounds RbCaCZ (Z = P, As, Sb) from first principle calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gheriballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouabdellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oughilas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Boukli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rahmoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Journal of Pure and Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Indian Journal of Pure and Applied Physics, 58, pp.818-824. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56042/ijpap.v58i11.32390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferromagnetism, half-metallicity and spin-polarised electronic structures characterisation insights in Ca&amp;lt;sub&amp;gt;1− x&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khedidja Korichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allel Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Tadjer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 100 (9), pp.1172-1190. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786435.2020.1723812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic structures and magnetic performance related to spintronics of Sr&amp;lt;sub&amp;gt;0.875&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;0.125&amp;lt;/sub&amp;gt;S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bourega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allel Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Tadjer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (12), </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-019-2107-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Substituting Effect of Chromium on the Electronic Structures and the Half-Metallic Ferromagnetic Properties of BaO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiba Lakhdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allel Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Pedro Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (6), pp.1781-1790. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10948-018-4878-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First‐Principle Predictions of Electronic Properties and Half‐Metallic Ferromagnetism in Vanadium‐Doped Rock‐Salt SrO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Berber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allel Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesim Mogulkoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11664-017-5793-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen storage in MgX (X = Cu and Ni) systems - is there still news?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kunkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 402, pp.394 - 401. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2018.09.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron–Phonon Coupling in Luminescent Europium-Doped Hydride Perovskites Studied by Luminescence Spectroscopy, Inelastic Neutron Scattering, and First-Principles Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Herfurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wylezich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Welinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (19), pp.10501 - 10509. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b01011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of electronic performance, half-metallicity, and magnetic properties of Cr-substituted BaTe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khelifa Berriah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allel Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Elkeurti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (3), pp.909-919. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10825-018-1192-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and oxidation resistance of relaxed epitaxial nickel thin films grown on (100)- and (110)-SrTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; substrates by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (34), pp.5061 - 5073. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CE00797G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie des matériaux et énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hornez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Follet-Houttemane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 420, pp.29-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Doping Effect on Ferromagnetic Arrangement and Electronic Structure of Cubic AlAs with Low Concentration of 3d (V, Cr, and Mn) Impurities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloud Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allel Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Tadjer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (7), pp.2157-2163. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10948-017-4461-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the CP‐correction procedure with different DFT methods on H‐bonding complexes of ?‐carrabiose with water molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fodil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sekkal‐rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Journal of Molecular Modeling, 23 (11), </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00894-016-3199-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couches minces écologiquement acceptables pour l’énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Actualite Chimique, 420420, pp.29-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First‐Principle Study of Electronic and Half‐Metallic Ferromagnetic Properties of Vanadium (V)‐Doped Cubic BP and InP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloud Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allel Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Tadjer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (10), pp.2855-2864. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10948-017-4131-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of electronic structure and half‐metallic ferromagnetic behavior with large half‐metallic gap in Sr&#60;inf&#62;1&#60;/inf&#62;&#60;inf&#62;‐&#60;/inf&#62;&#60;inf&#62;x&#60;/inf&#62;V&#60;inf&#62;x&#60;/inf&#62;O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mogulkoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Journal of Computational Electronics, 16 (33), pp.542-547. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10825-017-1038-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the CP-correction procedure with different DFT methods on H-bonding complexes of κ-carrabiose with water molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Fodil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Sekkal-Rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First‐principles study of structural, elastic, thermodynamic, electronic and magnetic properties for the quaternary Heusler alloys CoRuFeZ (Z = Si, Ge, Sn)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Benkaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rozale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lakdja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Journal of Alloys and Compounds, 687, pp.211-220. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.06.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Theoretical Investigation of Electronic Structure and Half‐Metallic Ferromagnetism in 3d (V)‐Doped InP for Spintronic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Cherfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allel Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djillali Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (7), pp.1813-1819. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10948-016-3462-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab‐Initio Investigation of Nowotny Chimney Ladder Silicide Os&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Si&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Using the Modified BJ Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laksari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Zeitschrift fur Physikalische Chemie, 230 (5-75-7), pp.1015-1028. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/zpch-2015-0711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab‐initio study of structural, elastic, thermal, electronic and magnetic properties of quaternary Heusler alloys CoMnCrZ (Z = Al, As, Si, Ge)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Mohamedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rozale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lakdja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, European Physical Journal B, 89 (1212), </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjb/e2016-70183-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic and Ferromagnetic Properties of 3d(V)‐Doped (BaS) Barium Sulfide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Addadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allel Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Elkeurti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (4), pp.917-923. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10948-016-3894-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of pressure and alloying on half‐metallicity of quaternary Heusler compounds CoMnYZ (Z = Al, Ga, and In)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rahmoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rozale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lakdja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science‐ Poland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Materials Science‐Poland, 34 (44), pp.905-915. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/msp-2016-0120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self‐emulsifying catalytic system for the aqueous biphasic hydroformylation of triglycerides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vanbésien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hapiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (9), pp.3064-3073. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5cy01758k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First‐principle calculations of electronic and ferromagnetic properties of Al&amp;lt;sub&amp;gt;1-x&amp;lt;/sub&amp;gt;V&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;Sb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Zerouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allel Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethallah Dahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Elkeurti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (4), pp.1255-1262. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10825-016-0912-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half‐metallic ferromagnetic properties of Cr‐ and V‐doped AlP semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 397, pp.132-138. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2015.08.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structure and hydrogenation properties of Pd&#60;inf&#62;5&#60;/inf&#62;As Dedicated to Prof. Bernd Harbrecht on the occasion of his 65th birthday.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Journal of Alloys and Compounds, 664, pp.256-265. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.12.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First‐principle investigation of half‐metallic ferromagnetism in octahedrally bonded Cr‐doped rock‐salt SrS, SrSe, and SrTe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Temimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beldjoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Elkeurti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, European Physical Journal B, 88 (44), </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjb/e2015-50746-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First‐principles investigations on ferromagnetic behaviour of Be&#60;inf&#62;1‐x&#60;/inf&#62;V&#60;inf&#62;x&#60;/inf&#62;Z (Z = S, Se and Te) (x = 0.25)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mogulkoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superlattices and Microstructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Superlattices and Microstructures, 88, pp.139-149. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spmi.2015.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel theoretical design of electronic structure and half‐metallic ferromagnetism in the 3d (V)‐doped rock‐salts SrS, SrSe, and SrTe for spintronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allel Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethallah Dahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Tadjer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (112), pp.92328-92334. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5ra16507e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight on the ferroelectric properties in a (BiFeO3)2(SrTiO3)4 superlattice from experiment and ab initio calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. V. K. Mangalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 107 (4), pp.042904. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4927600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half‐Metallic Ferromagnetic Property Related to Spintronic Applications in 3d (V, Cr, and Mn)‐Doped GaP DMSs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Journal of Superconductivity and Novel Magnetism, 28 (1010), pp.3163-3172. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10948-015-3148-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of Electronic Structure and Half‐Metallic Ferromagnets in Cr‐Doped Zinc‐Blende BeS Semiconductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (1), pp.157-164. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10948-014-2828-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELASTIC, ELECTRONIC AND THERMODYNAMIC PROPERTIES OF Rh3X(X = Zr, Nb and Ta) INTERMETALLIC COMPOUNDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ould Kada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khenata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouhemadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (03), pp.1450006. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/s0217979214500064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of ferromagnetism in the half‐Heusler XRbCs compounds (X=N, P and As)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Lakdja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Rozale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbes Chahed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 354, pp.235-238. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2013.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First principles study of the electronic structures and magnetic properties of transition metal‐doped cubic indium nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aourag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Materials Science in Semiconductor Processing, 21 (11), pp.66-73. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2014.01.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Predictions of Electronic Structure and Half‐Metallic Ferromagnetism in Al1−x Mn x P Diluted Magnetic Semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mokaddem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (1), pp.143-150. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10948-014-2825-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab‐initio study of half‐metallic ferromagnetism in the XCsSr (X=C, Si, Ge, and Sn) half‐Heusler compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rozale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Khetir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lakdja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superlattices and Microstructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.146-155. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spmi.2014.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External temperature and pressure effects on thermodynamic properties and mechanical stability of yttrium chalcogenides YX (X=S, Se and Te)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khenata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouhemadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guechi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica B: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 428, pp.78-88. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physb.2013.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First‐Principles Investigation of Half‐metallic Ferromagnetism in V‐doped BeS, BeSe, and BeTe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Djedid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yakoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (2), pp.293-300. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10948-013-2401-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic and optical properties of layered RE&#60;inf&#62;2&#60;/inf&#62;Ti &#60;inf&#62;2&#60;/inf&#62;O&#60;inf&#62;7&#60;/inf&#62; (RE Ce and Pr) from first principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khenata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benhelal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Journal of Applied Physics, 113 (1717), </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4803124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio study of metastable layered perovskites R &#60;inf&#62;2&#60;/inf&#62;Ti &#60;inf&#62;2&#60;/inf&#62;O &#60;inf&#62;7&#60;/inf&#62; (R = Sm and Gd)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Springborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Physical Review B ‐ Condensed Matter and Materials Physics, 86 (1212), </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.86.125136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of $\beta$‐cyclodextrins and isosorbide diesters self‐assemblies: Towards new renewable surfactants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mouria‐bellabdelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouterfas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.‐p. Cavrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Colloids and Surfaces A: Physicochemical and Engineering Aspects, 415, pp.380-387. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2012.09.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density functional conformational study of 2‐O‐sulfated 3,6 anhydro‐α‐D‐galactose and of neo‐κ‐ and ι‐carrabiose molecules in gas phase and water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noreya Bestaoui‐berrekhchi‐berrahma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Derreumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Sekkal‐rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Springborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (2), pp.893-904. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00894-012-1621-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First‐principle studies of the structural, electronic and optical properties of the intermetallics semiconducting compounds RuAl &#60;inf&#62;2&#60;/inf&#62;, RuGa &#60;inf&#62;2&#60;/inf&#62; and OsAl &#60;inf&#62;2&#60;/inf&#62;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laksari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rozale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mebsout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mokadem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Computational Materials Science, 61, pp.20-26. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2012.02.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of water‐soluble triphenylphosphines with $\beta$‐cyclodextrin: A quantum chemistry study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Journal of Physical Organic Chemistry, 24 (1212), pp.1129-1135. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/poc.1833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and nanoscale piezoelectric/ferroelectric properties in La&lt;inf&gt;2&lt;/inf&gt;Ti&lt;inf&gt;2&lt;/inf&gt;O&lt;inf&gt;7&lt;/inf&gt; thin films grown on (110)‐oriented doped Nb:SrTiO&lt;inf&gt;3&lt;/inf&gt; substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Advanced Engineering Materials, 13 (1010), pp.961-969. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201100105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of the hydrogenation induced atomic rearrangements in palladium rich intermetallic compounds MPd3 (M = Mg, In, Tl)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kunkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M. Dejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 82 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjb/e2011-10916-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Characterization and Photoluminescent Properties of (La1‐xSmx)2Ti2O7 Solid Solutions Synthesized by a Sol‐Gel Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenmian Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (24), pp.3569-3576. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201100309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkaline‐earth metal hydrides as novel host lattices for EuII luminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kunkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Springborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Inorganic Chemistry, 50 (1313), pp.5873-5875. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic200801x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxed energetic maps of ?‐carrabiose: a dft study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sekkal‐rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Springborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Journal of Computational Chemistry, 31 (66), pp.1312-1320. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.21497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density functional calculations of the structural, electronic, and ferroelectric properties of high-k-titanate ⁠RE2Ti2O7(RE=La and Nd)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Journal of Applied Physics, 108 (55), </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3459891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New supramolecular amphiphiles based on renewable resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mouri‐belabdelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.‐p. Cavrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Green Chemistry, 12 (55), pp.772-775. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b924335f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Property‐Matched Water‐Soluble Analogue of the Benchmark Ligand PPh3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hapiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (7), pp.631-636. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.200800097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biphasic Aqueous Organometallic Catalysis Promoted by Cyclodextrins: How to Design the Water‐Soluble Phenylphosphane to Avoid Interaction with Cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 350 (4), pp.609-618. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.200700582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroformylation of 1‐Octene in Supercritical Carbon Dioxide with Alkyl P‐Donor Ligands on Rhodium Using a Peracetylated β‐Cyclodextrin as a Solubiliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Tortosa Estorach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Giménez‐pedrós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Masdeu‐bultó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008 (17), pp.2659-2663. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.200800153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InxGa1−xN refractive index calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (2), pp.262-266. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2006.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the atomic force microscopy image of the V2O5 and Li0.03V2O5(001) surface using ab initio calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Khelifa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 113 (3-4), pp.263-269. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2005.11.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host–guest inclusion complexes between peracetylated β‐cyclodextrin and diphenyl(4‐phenylphenyl)phosphine: Computational studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Filardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 777 (1-3), pp.99-106. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theochem.2006.08.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peracetylated β‐cyclodextrin as solubilizer of arylphosphines in supercritical carbon dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Filardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Blasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (3), pp.173-181. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.supflu.2005.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ab initio LAPW study of the α and β phases of bulk molybdenum trioxide, MoO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Amriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pernisek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Khelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 316 (1-3), pp.72-82. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemphys.2005.04.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium intercalation effects on the V&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt; (001) surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 166 (1-2), pp.175-181. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssi.2003.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Al‐doping on lithium nickel oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Amriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Khelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aourag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 130 (1-2), pp.213-220. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2003.11.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural relationship between V&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt; (0 0 1) surface and the bulk: Cluster bulk termination models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Khelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aourag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Materials Chemistry and Physics, 81 (11), pp.183-190. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0254-0584(03)00186-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chemically Grounded Evaluation Framework for Generative Models in Materials Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elohan Veillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Klipfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Bouraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI for Accelerated Materials Design - NeurIPS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, San Diego, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic and Photocatalytic Properties of Sn1−xTixO2 Alloys and (SnO2)n/(TiO2)m Superlattices under Biaxial Strain: A First-Principles and Evolutionary Algorithm Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Harrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society (E-MRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntheses of new cyclodextrin-derivatives using Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Laref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroCD 2025, 8th European Cyclodextrin Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Open Cyclodextrin database (OCdb)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gokhan Tahil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Cyclodextrin Symposium ICS 21 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ab-initio screening pipeline to evaluate metrics used in generative ML models for materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elohan Veillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Klipfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Casier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Bouraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Plénières du GDR IAMAT 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement de Recherche "Intelligence Artificielle en sciences des MATériaux" (GDR 2123), Jul 2024, Toulouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector Field Oriented Diffusion Model for Crystal Material Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Klipfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Fregier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Bouraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 38th Annual AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Vancouver, Canada. pp.22193-22201, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v38i20.30224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of Biaxial strain on electronic properties of (SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;/TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;n&amp;lt;/sub&amp;gt; superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Harrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Los Angeles, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Machine Learning for Determination of Association Constant between a Cyclodextrin and a Guest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gökhan Tahil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Conference on Cyclodextrin (EuroCD 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Budapest (Hungary)., Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Association Constant between a Cyclodextrin and a Guest using Machine Learning models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gökhan Tahil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Symposium on Theoretical Biophysics (TheoBio2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cetraro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified Model for Crystalline Material Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Klipfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Frégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Bouraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Joint Conference on Artificial Intelligence, IJCAI 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Macao, China. pp.6031 - 6039</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FCInet: A classification neural network to describe the configuration interaction space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Casier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elohan Veillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques ThéMoSia, Université Paris Cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab-initio study of some low dimensional functional oxysulfides and their optical properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Almoussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of new electrodes for hydrogen production : the meeting between Darwin and Schrödinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Harrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning challenges for determination of association constant between a cyclodextrin and a guest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gökhan Tahil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">&amp;egrave;mes</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journ&amp;eacute;es Cyclodextrines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propri&eacute;t&eacute;s photo&eacute;lectrochimiques de pyrovanadate de cuivre (Cu&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;V&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;) sous forme de couches minces synth&eacute;tis&eacute;es par ablation laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Benrkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Ayesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic equivariant graph neural network (PEGNN) for crystalin system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Klipfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Bouraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Fregier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivariant Graph Neural Network for Crystalline Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Klipfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Bouraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Frégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Spatio-Temporal Reasoning and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, JeJu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Association Constant between a Cyclodextrin and a Guest using Machine Learning for Catalyzed Functionalization of Bio-Sourced Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gökhan Tahil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First international symposium on High-Throughput Catalysts Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, characterizations and DFT study of new (halide)-chalcogenides phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Almoussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Arevalo-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2019 SPRING MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Investigation of Mg-based alloys for hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2019 SPRING MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New low dimensional inorganic topologies from mixed anion building blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nicoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunions plénières du GDR MEETICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Crystal Structure Prediction of new rich-Mg compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée IA-Chimie, Université d'Artois, Faculté des Sciences Jean Perrin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Lens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural study of nickel thin films by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2019 SPRING MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse, caractérisations structurales et propriétés photo-électrochimiques des oxydes M2V2O7 (M=Cu, Mg, Zn)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOEJC2019 Journées Nord Ouest Européenne des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation structurale et étude de nouveaux composés inorganiques fonctionnels à partir d’entités structurales hétéroleptiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Almoussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mentre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RX et Matières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of encapsulation properties of amphiphilic cyclodextrins in deep eutectic solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Cyclodextrins - EUROCD 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Saint-Jacques de Compostelle, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse, caractérisation et propriétés photo-électrochimiques du pyrovanadate de cuivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau des Jeunes Chimistes – SCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude microstructurale et résistance à l'oxydation de films minces de nickel déposés par ablation laser pulsé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insight for hydrogen storage in the magnesium nickel and magne- sium copper systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCP2018, XXX IUPAP Conference on Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of California, Jul 2018, Davis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure et résistance à l’oxydation de couches minces de nickel déposées par ablation laser pulsé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC), 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«A Molecular Dynamics Study of the aqueous biphasic hydroformylation of triglycerides promoted by Cyclodextrins»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vanbesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hapiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Cyclodextrin (EuroCD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroformylation de triglycérides en milieu autoémulsifiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vanbésien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hapiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes journées des Cyclodextrines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of binary systems for hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kohlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discovery of Novel Nanoparticles, Surfaces and Bulk Materials (DN-NSM) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of binary systems for hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kohlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Hydrogen Production and Storage ICHPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Hydroformylation de triglycérides en milieu auto-émulsifiant: Étude des interactions cyclodextrines/triglycérides par dynamique moléculaire»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vanbésien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hapiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Cyclodextrines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes théorique et expérimentale d'alliages binaires pour le stockage d'hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs - JNOEJC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of binary systems for hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Théorie, Modélisation et Simulation (JTMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude théorique du système Arsenic-Palladium et de ses hydrures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kohlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inauguration de la Maison de la Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Villeneuve d Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude théorique du système Arsenic-Palladium et de ses hydrures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kohlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs - JNOEJC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Villeneuve d Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-Principles determination of the structure of binary palladium rich compounds and their hydrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kohlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2016 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-Principles Determination of the Structure of binary palladium rich compounds and their hydrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Congress on Energy Efficiency and Energy Related Materials (ENEFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing new multiferroics with ab initio calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humboldt-Kolleg / International Conference Theory and Computation in Sciences and Bio-Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude théorique des propriétés physiques de systèmes ferroélectriques et multiferroïques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth, Microstructural Characterization and Nanoscale Piezoelectric/Ferroelectric Properties in Lead-Free Ln_2Ti_2O_7 (Ln = Lanthanides) Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Prellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual World Congress of Advanced Materials-2013 (WCAM-2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain Effect on the Electric Polarization of (SrTiO_3)_n(BiFeO_3)_n (n=2,4) Heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual World Congress of Advanced Materials-2013 (WCAM-2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Strain Effect on the Electric Polarization of (SrTiO₃)ₙ(BiFeO₃)ₙ Heterostructures»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual World Congress of Advanced Materials-2013 (WCAM-2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Deep Eutectic Solvents Design Acceleration Using Variational Auto Encoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Laref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Oubahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Nardello-Rataj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI4AM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntheses of new cyclodextrin-derivatives using Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Laref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroCD 2025, 8th European Cyclodextrin Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Characterizations and DFT study of new (oxy)-chalcogenides phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Almoussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Arevalo Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European conference on solid state chemistry (ECSSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la microscopie à force atomique en mode piézoréponse et des calculs ab-initio pour l’étude des propriétés ferroélectriques de superréseaux [(BiFeO₃)ₘ/(SrTiO₃)ₙ]ₚ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-V-K. Mangalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national 2016 du GDR OXYFUN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Autrans, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoresponse force microscopy measurements and ab-initio calculations for the study of the ferroelectric properties in (BiFeO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(SrTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.V.K. Mangalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Piezoresponse Force Microscopy and Nanoscale Phenomena in Polar Materials – PFM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Ekaterinburg, Russia. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-functional oxides thin films inside Thin Films and Nanomaterials team at UCCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national 2014 du GDR OXYFUN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Autrans, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couches minces à propriétés remarquables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échange FédérationChevreul-IEMN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Villeneuve d’Ascq, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular modeling of cyclodextrin inclusion complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Modelling: Volume 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Society of Chemistry, pp.72-99, 2021, Chemical Modelling, 978-1-83916-170-4. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781839162657-00072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio calculations for a better understanding of the behavior of ferroelectric domains in [(BiFeO_3)_m/(SrTiO_3)_n]_p heterostructures as observed by piezoresponse force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.V.K. Mangalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain effect on the structure and the electric polarization of BiFeO_3 and (SrTiO_3)_n (BiFeO_3)_n (n=2,4) heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Principles Calculations of Structural Properties of (SrTiO_3) _n(BiFeO_3)_n (n=2,4) Heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and electronic properties of layered titanate photocatalysts, Ln_2Ti_2O _7 (Ln = La or Nd)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between -carrabiose and some ions of alkali metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Reguieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rahal-Sekkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes structurales et propriétés de luminescence d'une solution solide (La_1-xSm_x)_2 Ti_2O_7 (0 &lt; x &lt;0.8) synthétisées par voie sol-gel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structures and luminescence properties of mixed crystals of europium and strontium hydride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kunkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Adlung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wickleder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxed energetic maps of -carrabiose: A DFT study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brrekhchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rahal-Sekkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformational DFT study of -carrabiose in gas phase and aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rahal-Sekkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Reguieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId532"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Adlane Sayede </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adlane Sayede received his Ph.D. from Artois University (France) in 2003 for his contribution to the theoretical study of intercalation oxides. In 2005, he became &amp;quot;Maître de Conférences&amp;quot; at Artois University where he completed his Habilitation in 2012. In 2010, he has received a Fellowship Award, from the DAAD, as researcher in the group of Prof. Michael Springborg at the University of Saarland (Germany). In 2016, he was promoted to full professor. His main area of research is theoretical studies of electronic and structural properties of materials, in particular ferroelectric/multiferroic oxides and intermetallic compounds for energy storage. Thereby, his work is concentrate both on the development and on the application of new theoretical methods for treating new properties and/or systems as well as on applying existing methods. His work lies in an interdisciplinary area between chemistry and physics. Adlane SAYEDE is an associate editor of Open Physics, Degruyter Open Edition (formerly Central European Journal of Physics, Springer-Verlag Edition) since 2012. In 2016, he joined the Editorial board of de Frontiers in Chemistry, section: Theoretical and Computational Chemistry.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-decorated NdFeO3/g-C3N4 type II heterojunction photoanodes for enhanced hydrogen evolution: Integrated computational and experimental insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Benyoussef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Nassereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Kotbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitul Rajput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 663, pp.238855. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2025.238855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the cleavage-rate relationship from both the experimental and theoretical standpoint: The instance of fluorite dissolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dell'Angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Jurković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tin Klačić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 684, pp.844-855. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2024.12.242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the electronic and photocatalytic properties of (SnO 2 ) n /(TiO 2 ) m oxide superlattices for efficient hydrogen production: a first-principles study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Harrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Casier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (3), pp.1284-1297. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4CP03363A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive theoretical study of structural and electronic features in LaOInS 2 polymorphs for photocatalytic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smritijit Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Benchakroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 148, pp.149816. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green and sustainable metal-organic frameworks (MOFs) in wastewater treatment: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Rastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dell’angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Habibzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 282, pp.122087. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2025.122087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles calculation to investigate phase transition and associated changes in electronic, excitonic, and optical behavior of RbMgH3 perovskite polymorphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djillali Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allel Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemya Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.901-908. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.07.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic properties and nonlinear optical response of praziquantel hemihydrate and its derivatives: characterization via DFT, AIM, and RDG analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benhalima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Yahia Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Khelloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumria Kourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Opt.-India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, J. Opt.-India, -, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12596-024-01664-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoisomers Are Not Machine Learning’s Best Friends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gökhan Tahıl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (14), pp.5451-5469. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jcim.4c00318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Prediction Using TB-mBJ of Electronic Properties, Magnetic Exchange Couplings, and Half-Metallicity in CrCaSe Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. R. Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contemporary Physics (Armenian Academy of Sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, J. Contemp. Phys.-Armen. Acad. Sci., 59, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1068337224700063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural stability, induced magnetism and half-metallic band gaps in Cr-substituted GaSb: novel prediction via semi-local potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Derou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yakoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Opt. Quantum Electron., 56, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-024-07316-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05152545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular insights into fragrance release from SDS and SLES micelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Dupeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Marteau-Roussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Nardello-Rataj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 692, pp.134028. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2024.134028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Potent Inhibitors Targeting the Main Protease of SARS-CoV-2 Using QSAR Modeling, Molecular Docking, and Molecular Dynamics Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Oubahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Hdoufane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Delaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Cherqaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Pharmaceuticals, 16 (4), pp.608. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph16040608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structure, magnetism, electronic structure and effect of electron doping in ThCrAsN: An ab-initio study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smritijit Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Harrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 146, pp.107368. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2023.107368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoelectrochemical properties of copper pyrovanadate (Cu&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;V&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;) thin films synthesized by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Benrkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (18), pp.12161-12174. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3RA01509B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of the performance of nonlinear optical properties in Push–pull chromophores derivatives of acrylo–azobenzene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloud Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djillali Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaddour Guemra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (04), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2047684123500355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curated dataset of association constants between a cyclodextrin and a guest for machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gökhan Tahil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Data Collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45, pp.101022. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cdc.2023.101022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic and NLO Performances of Benzohydrazide Derivatives: DFT Investigation and (RDG, AIM) Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Benhalima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Y. Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. E. Daho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biophysics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Journal of Computational Biophysics and Chemistry, 22 (7), p. 777-794. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2737416523500400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of NLO properties and molecular docking of 3,5-dinitrobenzoic acid with some benzamide derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benhalima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friha Khelfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Yahia Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Douaa Benyahlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Houda Daho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, International Journal of Computational Materials Science and Engineering, 13 (2), </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2047684123500215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the structural properties and the magneto-electronic performances in new Ba&amp;lt;sub&amp;gt;1−x&amp;lt;/sub&amp;gt;Cr&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;S materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloud Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allel Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djillali Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Tadjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (11), pp.747. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-022-04112-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured BaTi&amp;lt;sub&amp;gt;1-x&amp;lt;/sub&amp;gt;Sn&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; ferroelectric materials for electrocaloric applications and energy performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benyoussef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Azrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38, pp.59-66. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cap.2022.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular DFT Investigation on the Inclusion Complexation of Benzo[a]pyrene with γ-Cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youghourta Belhocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Messikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benali Mouffok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macroheterocycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Macroheterocycles, 14 (2), pp.164-170. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6060/mhc210337m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation on the improper hydrogen bond in κ-carrabiose⋯Y (Y = HF, HCl, HBr, NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;, H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O, and H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S) complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fodil Rachida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sekkal-Rahal Majda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (10), </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00894-021-04904-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles study of electronic structures, thermodynamic, and thermoelectric properties of the new Rattling Full Heusler compounds Ba2AgZ (Z = As, Sb, Bi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalaliz Kheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Boukli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Khettir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oughilas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Mexicana de Fisica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Revista Mexicana de Fisica, 67 (6 Nov-Dec), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31349/RevMexFis.67.060501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating structure, magneto-electronic, and thermoelectric properties of the new d(0) quaternary Heusler compounds RbCaCZ (Z = P, As, Sb) from first principle calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gheriballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouabdellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oughilas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Boukli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rahmoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Journal of Pure and Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Indian Journal of Pure and Applied Physics, 58, pp.818-824. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56042/ijpap.v58i11.32390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferromagnetism, half-metallicity and spin-polarised electronic structures characterisation insights in Ca&amp;lt;sub&amp;gt;1− x&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khedidja Korichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allel Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Tadjer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 100 (9), pp.1172-1190. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786435.2020.1723812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Insights Into Electronic Performance, Magnetism and Exchange Splittings in the Cr-substituted CaO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allel Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Tadjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fchem.2020.00526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the water-splitting photocatalyst oxysulfide α-LaOInS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and ab initio prediction of new polymorphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (11), pp.1645-1648. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CC09797J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, magneto-electronic and thermophysical properties of the new d(0) quaternary heusler compounds ksrcz (z =p, as, sb)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Boukli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rozale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Mexicana de Fisica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Revista Mexicana de Fisica, 66, pp.265-272. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31349/RevMexFis.66.265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Properties of RhCrZ (Z= Si, Ge, P, As) Half-Heusler Compounds: A First-Principles Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rahmoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Benkaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jordan Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Jordan Journal of Physics, 13 (1), pp.29-46. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47011/13.1.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure dependent half-metallic ferromagnetism in inverse Heusler alloy Fe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;CoAl: a DFT+U calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lalrinkima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lalhriatzuala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fomin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Malikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (73), pp.44633-44640. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0ra07543d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Substituting Effect of Chromium on the Electronic Structures and the Half-Metallic Ferromagnetic Properties of BaO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiba Lakhdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allel Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Pedro Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (6), pp.1781-1790. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10948-018-4878-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic structures and magnetic performance related to spintronics of Sr&amp;lt;sub&amp;gt;0.875&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;0.125&amp;lt;/sub&amp;gt;S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bourega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allel Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Tadjer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (12), </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-019-2107-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen storage in MgX (X = Cu and Ni) systems - is there still news?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kunkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 402, pp.394 - 401. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2018.09.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First‐Principle Predictions of Electronic Properties and Half‐Metallic Ferromagnetism in Vanadium‐Doped Rock‐Salt SrO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Berber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allel Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesim Mogulkoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11664-017-5793-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron–Phonon Coupling in Luminescent Europium-Doped Hydride Perovskites Studied by Luminescence Spectroscopy, Inelastic Neutron Scattering, and First-Principles Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Herfurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wylezich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Welinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (19), pp.10501 - 10509. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b01011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of electronic performance, half-metallicity, and magnetic properties of Cr-substituted BaTe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khelifa Berriah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allel Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Elkeurti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (3), pp.909-919. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10825-018-1192-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and oxidation resistance of relaxed epitaxial nickel thin films grown on (100)- and (110)-SrTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; substrates by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (34), pp.5061 - 5073. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CE00797G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the CP-correction procedure with different DFT methods on H-bonding complexes of κ-carrabiose with water molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Fodil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Sekkal-Rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Doping Effect on Ferromagnetic Arrangement and Electronic Structure of Cubic AlAs with Low Concentration of 3d (V, Cr, and Mn) Impurities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloud Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allel Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Tadjer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (7), pp.2157-2163. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10948-017-4461-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie des matériaux et énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hornez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Follet-Houttemane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 420, pp.29-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the CP‐correction procedure with different DFT methods on H‐bonding complexes of ?‐carrabiose with water molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fodil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sekkal‐rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Journal of Molecular Modeling, 23 (11), </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00894-016-3199-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couches minces écologiquement acceptables pour l’énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Actualite Chimique, 420420, pp.29-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First‐Principle Study of Electronic and Half‐Metallic Ferromagnetic Properties of Vanadium (V)‐Doped Cubic BP and InP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloud Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allel Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Tadjer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (10), pp.2855-2864. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10948-017-4131-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of electronic structure and half‐metallic ferromagnetic behavior with large half‐metallic gap in Sr&#60;inf&#62;1&#60;/inf&#62;&#60;inf&#62;‐&#60;/inf&#62;&#60;inf&#62;x&#60;/inf&#62;V&#60;inf&#62;x&#60;/inf&#62;O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mogulkoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Journal of Computational Electronics, 16 (33), pp.542-547. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10825-017-1038-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structure and hydrogenation properties of Pd&#60;inf&#62;5&#60;/inf&#62;As Dedicated to Prof. Bernd Harbrecht on the occasion of his 65th birthday.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Journal of Alloys and Compounds, 664, pp.256-265. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.12.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic and Ferromagnetic Properties of 3d(V)‐Doped (BaS) Barium Sulfide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Addadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allel Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Elkeurti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (4), pp.917-923. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10948-016-3894-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab‐initio study of structural, elastic, thermal, electronic and magnetic properties of quaternary Heusler alloys CoMnCrZ (Z = Al, As, Si, Ge)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Mohamedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rozale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lakdja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, European Physical Journal B, 89 (1212), </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjb/e2016-70183-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Theoretical Investigation of Electronic Structure and Half‐Metallic Ferromagnetism in 3d (V)‐Doped InP for Spintronic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Cherfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allel Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djillali Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (7), pp.1813-1819. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10948-016-3462-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab‐Initio Investigation of Nowotny Chimney Ladder Silicide Os&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Si&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Using the Modified BJ Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laksari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Zeitschrift fur Physikalische Chemie, 230 (5-75-7), pp.1015-1028. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/zpch-2015-0711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First‐principles study of structural, elastic, thermodynamic, electronic and magnetic properties for the quaternary Heusler alloys CoRuFeZ (Z = Si, Ge, Sn)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Benkaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rozale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lakdja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Journal of Alloys and Compounds, 687, pp.211-220. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.06.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First‐principle calculations of electronic and ferromagnetic properties of Al&amp;lt;sub&amp;gt;1-x&amp;lt;/sub&amp;gt;V&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;Sb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Zerouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allel Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethallah Dahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Elkeurti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (4), pp.1255-1262. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10825-016-0912-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self‐emulsifying catalytic system for the aqueous biphasic hydroformylation of triglycerides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vanbésien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hapiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (9), pp.3064-3073. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5cy01758k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of pressure and alloying on half‐metallicity of quaternary Heusler compounds CoMnYZ (Z = Al, Ga, and In)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rahmoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rozale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lakdja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science‐ Poland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Materials Science‐Poland, 34 (44), pp.905-915. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/msp-2016-0120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half‐metallic ferromagnetic properties of Cr‐ and V‐doped AlP semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 397, pp.132-138. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2015.08.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First‐principle investigation of half‐metallic ferromagnetism in octahedrally bonded Cr‐doped rock‐salt SrS, SrSe, and SrTe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Temimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beldjoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Elkeurti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, European Physical Journal B, 88 (44), </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjb/e2015-50746-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First‐principles investigations on ferromagnetic behaviour of Be&#60;inf&#62;1‐x&#60;/inf&#62;V&#60;inf&#62;x&#60;/inf&#62;Z (Z = S, Se and Te) (x = 0.25)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mogulkoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superlattices and Microstructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Superlattices and Microstructures, 88, pp.139-149. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spmi.2015.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight on the ferroelectric properties in a (BiFeO3)2(SrTiO3)4 superlattice from experiment and ab initio calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. V. K. Mangalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 107 (4), pp.042904. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4927600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel theoretical design of electronic structure and half‐metallic ferromagnetism in the 3d (V)‐doped rock‐salts SrS, SrSe, and SrTe for spintronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allel Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethallah Dahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Tadjer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (112), pp.92328-92334. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5ra16507e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half‐Metallic Ferromagnetic Property Related to Spintronic Applications in 3d (V, Cr, and Mn)‐Doped GaP DMSs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Journal of Superconductivity and Novel Magnetism, 28 (1010), pp.3163-3172. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10948-015-3148-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of ferromagnetism in the half‐Heusler XRbCs compounds (X=N, P and As)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Lakdja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Rozale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbes Chahed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 354, pp.235-238. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2013.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of Electronic Structure and Half‐Metallic Ferromagnets in Cr‐Doped Zinc‐Blende BeS Semiconductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (1), pp.157-164. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10948-014-2828-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELASTIC, ELECTRONIC AND THERMODYNAMIC PROPERTIES OF Rh3X(X = Zr, Nb and Ta) INTERMETALLIC COMPOUNDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ould Kada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khenata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouhemadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (03), pp.1450006. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/s0217979214500064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Predictions of Electronic Structure and Half‐Metallic Ferromagnetism in Al1−x Mn x P Diluted Magnetic Semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mokaddem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (1), pp.143-150. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10948-014-2825-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First principles study of the electronic structures and magnetic properties of transition metal‐doped cubic indium nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aourag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Materials Science in Semiconductor Processing, 21 (11), pp.66-73. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2014.01.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab‐initio study of half‐metallic ferromagnetism in the XCsSr (X=C, Si, Ge, and Sn) half‐Heusler compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rozale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Khetir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lakdja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superlattices and Microstructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.146-155. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spmi.2014.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic and optical properties of layered RE&#60;inf&#62;2&#60;/inf&#62;Ti &#60;inf&#62;2&#60;/inf&#62;O&#60;inf&#62;7&#60;/inf&#62; (RE Ce and Pr) from first principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khenata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benhelal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Journal of Applied Physics, 113 (1717), </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4803124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External temperature and pressure effects on thermodynamic properties and mechanical stability of yttrium chalcogenides YX (X=S, Se and Te)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khenata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouhemadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guechi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica B: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 428, pp.78-88. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physb.2013.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First‐Principles Investigation of Half‐metallic Ferromagnetism in V‐doped BeS, BeSe, and BeTe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Djedid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yakoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (2), pp.293-300. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10948-013-2401-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio study of metastable layered perovskites R &#60;inf&#62;2&#60;/inf&#62;Ti &#60;inf&#62;2&#60;/inf&#62;O &#60;inf&#62;7&#60;/inf&#62; (R = Sm and Gd)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Springborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Physical Review B ‐ Condensed Matter and Materials Physics, 86 (1212), </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.86.125136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of $\beta$‐cyclodextrins and isosorbide diesters self‐assemblies: Towards new renewable surfactants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mouria‐bellabdelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouterfas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.‐p. Cavrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Colloids and Surfaces A: Physicochemical and Engineering Aspects, 415, pp.380-387. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2012.09.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density functional conformational study of 2‐O‐sulfated 3,6 anhydro‐α‐D‐galactose and of neo‐κ‐ and ι‐carrabiose molecules in gas phase and water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noreya Bestaoui‐berrekhchi‐berrahma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Derreumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Sekkal‐rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Springborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (2), pp.893-904. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00894-012-1621-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First‐principle studies of the structural, electronic and optical properties of the intermetallics semiconducting compounds RuAl &#60;inf&#62;2&#60;/inf&#62;, RuGa &#60;inf&#62;2&#60;/inf&#62; and OsAl &#60;inf&#62;2&#60;/inf&#62;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laksari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rozale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mebsout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mokadem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Computational Materials Science, 61, pp.20-26. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2012.02.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of the hydrogenation induced atomic rearrangements in palladium rich intermetallic compounds MPd3 (M = Mg, In, Tl)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kunkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M. Dejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 82 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjb/e2011-10916-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Characterization and Photoluminescent Properties of (La1‐xSmx)2Ti2O7 Solid Solutions Synthesized by a Sol‐Gel Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenmian Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (24), pp.3569-3576. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201100309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkaline‐earth metal hydrides as novel host lattices for EuII luminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kunkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Springborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Inorganic Chemistry, 50 (1313), pp.5873-5875. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic200801x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of water‐soluble triphenylphosphines with $\beta$‐cyclodextrin: A quantum chemistry study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Journal of Physical Organic Chemistry, 24 (1212), pp.1129-1135. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/poc.1833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and nanoscale piezoelectric/ferroelectric properties in La&lt;inf&gt;2&lt;/inf&gt;Ti&lt;inf&gt;2&lt;/inf&gt;O&lt;inf&gt;7&lt;/inf&gt; thin films grown on (110)‐oriented doped Nb:SrTiO&lt;inf&gt;3&lt;/inf&gt; substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Advanced Engineering Materials, 13 (1010), pp.961-969. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201100105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density functional calculations of the structural, electronic, and ferroelectric properties of high-k-titanate ⁠RE2Ti2O7(RE=La and Nd)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Journal of Applied Physics, 108 (55), </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3459891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxed energetic maps of ?‐carrabiose: a dft study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sekkal‐rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Springborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Journal of Computational Chemistry, 31 (66), pp.1312-1320. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.21497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New supramolecular amphiphiles based on renewable resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mouri‐belabdelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.‐p. Cavrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Green Chemistry, 12 (55), pp.772-775. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b924335f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biphasic Aqueous Organometallic Catalysis Promoted by Cyclodextrins: How to Design the Water‐Soluble Phenylphosphane to Avoid Interaction with Cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 350 (4), pp.609-618. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.200700582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Property‐Matched Water‐Soluble Analogue of the Benchmark Ligand PPh3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hapiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (7), pp.631-636. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.200800097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroformylation of 1‐Octene in Supercritical Carbon Dioxide with Alkyl P‐Donor Ligands on Rhodium Using a Peracetylated β‐Cyclodextrin as a Solubiliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Tortosa Estorach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Giménez‐pedrós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Masdeu‐bultó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008 (17), pp.2659-2663. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.200800153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InxGa1−xN refractive index calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (2), pp.262-266. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2006.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host–guest inclusion complexes between peracetylated β‐cyclodextrin and diphenyl(4‐phenylphenyl)phosphine: Computational studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Filardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 777 (1-3), pp.99-106. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theochem.2006.08.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the atomic force microscopy image of the V2O5 and Li0.03V2O5(001) surface using ab initio calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Khelifa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 113 (3-4), pp.263-269. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2005.11.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peracetylated β‐cyclodextrin as solubilizer of arylphosphines in supercritical carbon dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Filardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Blasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (3), pp.173-181. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.supflu.2005.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ab initio LAPW study of the α and β phases of bulk molybdenum trioxide, MoO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Amriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pernisek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Khelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 316 (1-3), pp.72-82. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemphys.2005.04.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium intercalation effects on the V&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt; (001) surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 166 (1-2), pp.175-181. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssi.2003.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Al‐doping on lithium nickel oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Amriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Khelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aourag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 130 (1-2), pp.213-220. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2003.11.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural relationship between V&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt; (0 0 1) surface and the bulk: Cluster bulk termination models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Khelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aourag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Materials Chemistry and Physics, 81 (11), pp.183-190. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0254-0584(03)00186-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic and Photocatalytic Properties of Sn1−xTixO2 Alloys and (SnO2)n/(TiO2)m Superlattices under Biaxial Strain: A First-Principles and Evolutionary Algorithm Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Harrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society (E-MRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chemically Grounded Evaluation Framework for Generative Models in Materials Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elohan Veillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Klipfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Bouraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI for Accelerated Materials Design - NeurIPS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, San Diego, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntheses of new cyclodextrin-derivatives using Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Laref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroCD 2025, 8th European Cyclodextrin Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Open Cyclodextrin database (OCdb)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gokhan Tahil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Cyclodextrin Symposium ICS 21 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ab-initio screening pipeline to evaluate metrics used in generative ML models for materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elohan Veillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Klipfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Casier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Bouraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Plénières du GDR IAMAT 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement de Recherche "Intelligence Artificielle en sciences des MATériaux" (GDR 2123), Jul 2024, Toulouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector Field Oriented Diffusion Model for Crystal Material Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Klipfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Fregier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Bouraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 38th Annual AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Vancouver, Canada. pp.22193-22201, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v38i20.30224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified Model for Crystalline Material Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Klipfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Frégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Bouraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Joint Conference on Artificial Intelligence, IJCAI 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Macao, China. pp.6031 - 6039</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FCInet: A classification neural network to describe the configuration interaction space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Casier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elohan Veillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques ThéMoSia, Université Paris Cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Machine Learning for Determination of Association Constant between a Cyclodextrin and a Guest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gökhan Tahil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Conference on Cyclodextrin (EuroCD 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Budapest (Hungary)., Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of Biaxial strain on electronic properties of (SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;/TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;n&amp;lt;/sub&amp;gt; superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Harrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Los Angeles, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Association Constant between a Cyclodextrin and a Guest using Machine Learning models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gökhan Tahil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Symposium on Theoretical Biophysics (TheoBio2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cetraro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic equivariant graph neural network (PEGNN) for crystalin system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Klipfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Bouraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Fregier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab-initio study of some low dimensional functional oxysulfides and their optical properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Almoussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propri&eacute;t&eacute;s photo&eacute;lectrochimiques de pyrovanadate de cuivre (Cu&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;V&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;) sous forme de couches minces synth&eacute;tis&eacute;es par ablation laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Benrkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Ayesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning challenges for determination of association constant between a cyclodextrin and a guest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gökhan Tahil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">&amp;egrave;mes</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journ&amp;eacute;es Cyclodextrines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of new electrodes for hydrogen production : the meeting between Darwin and Schrödinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Harrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivariant Graph Neural Network for Crystalline Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Klipfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Bouraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Frégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Spatio-Temporal Reasoning and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, JeJu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Association Constant between a Cyclodextrin and a Guest using Machine Learning for Catalyzed Functionalization of Bio-Sourced Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gökhan Tahil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First international symposium on High-Throughput Catalysts Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation structurale et étude de nouveaux composés inorganiques fonctionnels à partir d’entités structurales hétéroleptiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Almoussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mentre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RX et Matières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse, caractérisation et propriétés photo-électrochimiques du pyrovanadate de cuivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau des Jeunes Chimistes – SCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of encapsulation properties of amphiphilic cyclodextrins in deep eutectic solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Cyclodextrins - EUROCD 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Saint-Jacques de Compostelle, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, characterizations and DFT study of new (halide)-chalcogenides phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Almoussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Arevalo-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2019 SPRING MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Investigation of Mg-based alloys for hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2019 SPRING MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New low dimensional inorganic topologies from mixed anion building blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nicoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunions plénières du GDR MEETICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Crystal Structure Prediction of new rich-Mg compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée IA-Chimie, Université d'Artois, Faculté des Sciences Jean Perrin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Lens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse, caractérisations structurales et propriétés photo-électrochimiques des oxydes M2V2O7 (M=Cu, Mg, Zn)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOEJC2019 Journées Nord Ouest Européenne des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural study of nickel thin films by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2019 SPRING MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insight for hydrogen storage in the magnesium nickel and magne- sium copper systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCP2018, XXX IUPAP Conference on Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of California, Jul 2018, Davis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure et résistance à l’oxydation de couches minces de nickel déposées par ablation laser pulsé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC), 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude microstructurale et résistance à l'oxydation de films minces de nickel déposés par ablation laser pulsé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«A Molecular Dynamics Study of the aqueous biphasic hydroformylation of triglycerides promoted by Cyclodextrins»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vanbesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hapiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Cyclodextrin (EuroCD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of binary systems for hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kohlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discovery of Novel Nanoparticles, Surfaces and Bulk Materials (DN-NSM) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroformylation de triglycérides en milieu autoémulsifiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vanbésien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hapiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes journées des Cyclodextrines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of binary systems for hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kohlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Hydrogen Production and Storage ICHPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Hydroformylation de triglycérides en milieu auto-émulsifiant: Étude des interactions cyclodextrines/triglycérides par dynamique moléculaire»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vanbésien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hapiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Cyclodextrines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes théorique et expérimentale d'alliages binaires pour le stockage d'hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs - JNOEJC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of binary systems for hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Théorie, Modélisation et Simulation (JTMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude théorique du système Arsenic-Palladium et de ses hydrures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kohlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inauguration de la Maison de la Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Villeneuve d Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude théorique du système Arsenic-Palladium et de ses hydrures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kohlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs - JNOEJC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Villeneuve d Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-Principles determination of the structure of binary palladium rich compounds and their hydrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kohlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2016 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-Principles Determination of the Structure of binary palladium rich compounds and their hydrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Congress on Energy Efficiency and Energy Related Materials (ENEFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing new multiferroics with ab initio calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humboldt-Kolleg / International Conference Theory and Computation in Sciences and Bio-Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude théorique des propriétés physiques de systèmes ferroélectriques et multiferroïques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Strain Effect on the Electric Polarization of (SrTiO₃)ₙ(BiFeO₃)ₙ Heterostructures»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual World Congress of Advanced Materials-2013 (WCAM-2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth, Microstructural Characterization and Nanoscale Piezoelectric/Ferroelectric Properties in Lead-Free Ln_2Ti_2O_7 (Ln = Lanthanides) Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Prellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual World Congress of Advanced Materials-2013 (WCAM-2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain Effect on the Electric Polarization of (SrTiO_3)_n(BiFeO_3)_n (n=2,4) Heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual World Congress of Advanced Materials-2013 (WCAM-2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Deep Eutectic Solvents Design Acceleration Using Variational Auto Encoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Laref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Oubahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Nardello-Rataj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI4AM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntheses of new cyclodextrin-derivatives using Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Laref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroCD 2025, 8th European Cyclodextrin Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Characterizations and DFT study of new (oxy)-chalcogenides phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Almoussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Arevalo Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European conference on solid state chemistry (ECSSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la microscopie à force atomique en mode piézoréponse et des calculs ab-initio pour l’étude des propriétés ferroélectriques de superréseaux [(BiFeO₃)ₘ/(SrTiO₃)ₙ]ₚ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-V-K. Mangalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national 2016 du GDR OXYFUN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Autrans, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoresponse force microscopy measurements and ab-initio calculations for the study of the ferroelectric properties in (BiFeO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(SrTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.V.K. Mangalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Piezoresponse Force Microscopy and Nanoscale Phenomena in Polar Materials – PFM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Ekaterinburg, Russia. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-functional oxides thin films inside Thin Films and Nanomaterials team at UCCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national 2014 du GDR OXYFUN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Autrans, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couches minces à propriétés remarquables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échange FédérationChevreul-IEMN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Villeneuve d’Ascq, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular modeling of cyclodextrin inclusion complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Modelling: Volume 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Society of Chemistry, pp.72-99, 2021, Chemical Modelling, 978-1-83916-170-4. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781839162657-00072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio calculations for a better understanding of the behavior of ferroelectric domains in [(BiFeO_3)_m/(SrTiO_3)_n]_p heterostructures as observed by piezoresponse force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.V.K. Mangalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain effect on the structure and the electric polarization of BiFeO_3 and (SrTiO_3)_n (BiFeO_3)_n (n=2,4) heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between -carrabiose and some ions of alkali metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Reguieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rahal-Sekkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and electronic properties of layered titanate photocatalysts, Ln_2Ti_2O _7 (Ln = La or Nd)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Principles Calculations of Structural Properties of (SrTiO_3) _n(BiFeO_3)_n (n=2,4) Heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes structurales et propriétés de luminescence d'une solution solide (La_1-xSm_x)_2 Ti_2O_7 (0 &lt; x &lt;0.8) synthétisées par voie sol-gel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxed energetic maps of -carrabiose: A DFT study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brrekhchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rahal-Sekkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structures and luminescence properties of mixed crystals of europium and strontium hydride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kunkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Adlung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wickleder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformational DFT study of -carrabiose in gas phase and aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rahal-Sekkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Reguieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId532"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467002v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Benyoussef" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Nassereddine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kotbi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kania" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitul Rajput" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2025.238855" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027299v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Harrati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Casier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Sayede" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP03363A" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05129435v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smritijit Sen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Benchakroun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Boivin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Kabbour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.06.006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105340v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Rastin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dell&#8217;angelo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Habibzadeh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.122087" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04998854v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dell'Angelo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Jurkovi&#263;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin Kla&#269;i&#263;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Foucaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2024.12.242" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04575730v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benhalima" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Yahia Cherif" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendouma Doumi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Khelloul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumria Kourat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12596-024-01664-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04636592v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan Tah&#305;l" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delorme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monflier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.4c00318" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05154055v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R. Sahraoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doumi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mokaddem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bensaid" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutaleb" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1068337224700063" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04646210v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Bensaid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allel Mokaddem" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemya Amrani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Mokaddem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.07.062" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05152545v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Derou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yakoubi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-024-07316-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04630642v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dupeux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Marteau-Roussy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Aubry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nardello-Rataj" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.134028" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04630678v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Boutaleb" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour Guemra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2047684123500355" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04056166v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan Tahil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdc.2023.101022" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04092701v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Fontaine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Benrkia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blach" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mathieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RA01509B" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04307161v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benhalima" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kourat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Y. Cherif" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. E. Daho" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2737416523500400" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04254882v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friha Khelfaoui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Douaa Benyahlou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Daho" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2047684123500215" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04143237v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Oubahmane" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Hdoufane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delaite" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Cherqaoui" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph16040608" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386489v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2023.107368" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03781807v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Tadjer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-022-04112-w" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03689640v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benyoussef" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mura" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saitzek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Azrour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cap.2022.03.012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04442611v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mesri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youghourta Belhocine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Messikh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benali Mouffok" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6060/mhc210337m" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350951v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodil Rachida" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekkal-Rahal Majda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-021-04904-z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04547773v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalaliz Kheira" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chahed" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Boukli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Khettir" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oughilas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31349/RevMexFis.67.060501" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485636v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saitzek" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lefevre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cario" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC09797J" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04442568v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taleb" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rozale" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amrani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31349/RevMexFis.66.265" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896065v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.00526" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03707031v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahmoune" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benkaddour" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47011/13.1.3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205843v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rai" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lalrinkima" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lalhriatzuala" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fomin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Malikov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra07543d" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04438023v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gheriballah" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouabdellah" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56042/ijpap.v58i11.32390" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205778v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Korichi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2020.1723812" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449162v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bourega" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-019-2107-2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449205v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Lakhdari" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Ara&#250;jo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-018-4878-2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667829v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Berber" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesim Mogulkoc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-017-5793-1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880947v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Desfeux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kunkel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.09.043" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808502v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Herfurth" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wylezich" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Welinski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b01011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061304v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Berriah" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Elkeurti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-018-1192-y" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862683v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanchard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CE00797G" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03077747v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hornez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bouchart" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Champagne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Follet-Houttemane" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04303533v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-017-4461-2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668289v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fodil" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekkal&#8208;rahal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-016-3199-2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667828v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667827v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-017-4131-4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668290v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berber" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mogulkoc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-017-1038-z" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000554v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Fodil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Sekkal-Rahal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668295v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lakdja" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.06.104" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPZN3K2T-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667833v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Cherfi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-016-3462-x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668291v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cherifi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mesri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laksari" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zpch-2015-0711" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668293v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Mohamedi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2016-70183-6" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667832v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Addadi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-016-3894-3" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668292v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/msp-2016-0120" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667831v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vanb&#233;sien" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monflier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hapiot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cy01758k" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667830v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Zerouali" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethallah Dahmane" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-016-0912-4" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667834v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tadjer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2015.08.087" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23R2LH6F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668294v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kohlmann" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vasseur" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefevre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Sander" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.12.039" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9PK7JVT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668296v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Temimi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beldjoudi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elkeurti" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2015-50746-9" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668297v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dahmane" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2015.09.008" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSZ8RHLD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667836v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra16507e" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667835v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bruyer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desfeux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. V. K. Mangalam" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927600" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668298v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-015-3148-9" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667841v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-014-2828-1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667839v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ould Kada" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Seddik" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khenata" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouhemadou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0217979214500064" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667838v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Lakdja" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Rozale" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbes Chahed" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2013.11.010" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZCLN1D8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668299v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aourag" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2014.01.037" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDZ8KC02-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667837v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-014-2825-4" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667840v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khetir" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2014.06.017" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LH6BJDB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667845v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guechi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2013.07.014" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H49HSL3C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667842v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djedid" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-013-2401-3" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668300v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benhelal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4803124" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668302v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Springborg" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.125136" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668301v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mouria&#8208;bellabdelli" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Potier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouterfas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;p. Cavrot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2012.09.033" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KQZSDF0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667846v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreya Bestaoui&#8208;berrekhchi&#8208;berrahma" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Derreumaux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Sekkal&#8208;rahal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Springborg" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-012-1621-y" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PRSTWCLD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668303v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khatir" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mebsout" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mokadem" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.02.040" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9V86V9T0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668304v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferreira" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bricout" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tilloy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poc.1833" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PW5J20QL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668306v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shao" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruyer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201100105" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7456FDC67CE7BE234F03D2DE5A75BAF9B04A918/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667849v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kunkel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sander" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Louis" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pang" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Dejon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2011-10916-5" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3D5XVRXR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667847v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenmian Shao" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201100309" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WB0NZ9X1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668305v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200801x" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668307v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yousfi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.21497" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-63K8SPG1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668309v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3459891" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668308v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Machut" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mouri&#8208;belabdelli" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b924335f" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/472C67C7B423E5CB0009EABC65D15C8533EF4767/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667851v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferreira" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bricout" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hapiot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tilloy" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.200800097" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-69158PDP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667852v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200700582" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RM5G1537-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667850v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Tortosa Estorach" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gim&#233;nez&#8208;pedr&#243;s" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Masdeu&#8208;bult&#243;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monflier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200800153" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-76PF4F6Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667853v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anani" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abid" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chama" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathieu" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2006.11.001" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTH6KB4G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667855v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khelifa" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2005.11.083" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5218RXVR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667856v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponchel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Filardo" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galia" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2006.08.033" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3471NF7Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667854v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Blasi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2005.06.004" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01TF5X3M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667857v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Amriou" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pernisek" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2005.04.036" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F86W5HT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667859v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2003.10.006" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHRCZVKZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667858v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2003.11.063" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1QZ71BQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668310v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0254-0584(03)00186-X" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVN34RT7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488999v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elohan Veillon" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Klipfel" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098600v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05351958v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ternisien" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejat Arinik" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laclef" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Laref" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05138582v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokhan Tahil" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04646126v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04526745v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Fregier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v38i20.30224" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04196615v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04214791v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04193143v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04403392v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Fr&#233;gier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04385761v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04034233v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sen" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Almoussawi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03956380v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03954803v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04094792v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ayesh" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04037730v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peltre" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Fregier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04037916v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03957829v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156388v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Arevalo-Lopez" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152148v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03582492v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nicoud" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Leclercq" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165277v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152130v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanchart" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03713497v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fontaine" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Blach" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Adlane Sayede" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayesh" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Saitzek" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03582508v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mentre" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448813v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bonnet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03714455v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006301v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Blanchard" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04455455v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006086v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699405v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vanbesien" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691028v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691058v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Kohlmann" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691055v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725800v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sayede" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691054v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691057v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691059v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691029v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691030v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691031v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691061v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691060v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691032v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Prellier" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691062v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725557v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268004v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolland" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05351944v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03584964v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clevers" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Arevalo Lopez" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739622v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R-V-K. Mangalam" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699093v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V.K. Mangalam" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699092v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Chambrier" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699094v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205886v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839162657-00072" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699095v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699096v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699105v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699100v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699098v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reguieg" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahal-Sekkal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Taleb" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699104v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Blach" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699103v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adlung" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wickleder" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699099v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brrekhchi" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699097v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Taleb" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467002v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Benyoussef" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Nassereddine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kotbi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kania" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitul Rajput" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2025.238855" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04998854v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dell'Angelo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Jurkovi&#263;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin Kla&#269;i&#263;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Foucaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2024.12.242" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027299v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Harrati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Casier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Sayede" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP03363A" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05129435v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smritijit Sen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Benchakroun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Boivin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Kabbour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.06.006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105340v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Rastin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dell&#8217;angelo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Habibzadeh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.122087" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04646210v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Bensaid" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendouma Doumi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allel Mokaddem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemya Amrani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Mokaddem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.07.062" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04575730v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benhalima" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Yahia Cherif" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Khelloul" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumria Kourat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12596-024-01664-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04636592v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan Tah&#305;l" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delorme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monflier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.4c00318" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05154055v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R. Sahraoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doumi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mokaddem" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bensaid" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutaleb" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1068337224700063" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05152545v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Derou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yakoubi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-024-07316-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04630642v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dupeux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Marteau-Roussy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Aubry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nardello-Rataj" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.134028" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04143237v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Oubahmane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Hdoufane" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delaite" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Cherqaoui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph16040608" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386489v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2023.107368" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04092701v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Fontaine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Benrkia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blach" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mathieu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RA01509B" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04630678v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Boutaleb" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour Guemra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2047684123500355" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04056166v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan Tahil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdc.2023.101022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04307161v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benhalima" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kourat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Y. Cherif" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. E. Daho" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2737416523500400" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04254882v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friha Khelfaoui" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Douaa Benyahlou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Daho" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2047684123500215" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03781807v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Tadjer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-022-04112-w" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03689640v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benyoussef" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mura" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saitzek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Azrour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cap.2022.03.012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04442611v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mesri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youghourta Belhocine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Messikh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benali Mouffok" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6060/mhc210337m" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350951v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodil Rachida" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekkal-Rahal Majda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-021-04904-z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04547773v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalaliz Kheira" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chahed" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Boukli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Khettir" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oughilas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31349/RevMexFis.67.060501" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04438023v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gheriballah" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouabdellah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahmoune" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56042/ijpap.v58i11.32390" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205778v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Korichi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2020.1723812" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896065v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.00526" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485636v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saitzek" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lefevre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cario" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC09797J" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04442568v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taleb" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rozale" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amrani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31349/RevMexFis.66.265" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03707031v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benkaddour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47011/13.1.3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205843v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rai" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lalrinkima" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lalhriatzuala" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fomin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Malikov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra07543d" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449205v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Lakhdari" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Ara&#250;jo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-018-4878-2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449162v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bourega" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-019-2107-2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880947v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Desfeux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kunkel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.09.043" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667829v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Berber" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesim Mogulkoc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-017-5793-1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808502v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Herfurth" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wylezich" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Welinski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b01011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061304v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Berriah" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Elkeurti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-018-1192-y" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862683v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanchard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CE00797G" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000554v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Fodil" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Sekkal-Rahal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04303533v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-017-4461-2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03077747v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hornez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bouchart" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Champagne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Follet-Houttemane" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668289v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fodil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekkal&#8208;rahal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-016-3199-2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667828v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferri" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667827v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-017-4131-4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668290v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berber" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mogulkoc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-017-1038-z" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668294v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kohlmann" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vasseur" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefevre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Sander" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.12.039" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9PK7JVT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667832v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Addadi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-016-3894-3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668293v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Mohamedi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lakdja" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2016-70183-6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667833v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Cherfi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-016-3462-x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668291v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cherifi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mesri" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laksari" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zpch-2015-0711" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668295v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.06.104" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPZN3K2T-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667830v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Zerouali" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethallah Dahmane" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-016-0912-4" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667831v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vanb&#233;sien" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monflier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hapiot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cy01758k" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668292v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/msp-2016-0120" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667834v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tadjer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2015.08.087" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23R2LH6F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668296v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Temimi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beldjoudi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elkeurti" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2015-50746-9" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668297v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dahmane" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2015.09.008" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSZ8RHLD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667835v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bruyer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desfeux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. V. K. Mangalam" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927600" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667836v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra16507e" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668298v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-015-3148-9" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667838v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Lakdja" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Rozale" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbes Chahed" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2013.11.010" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZCLN1D8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667841v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-014-2828-1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667839v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ould Kada" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Seddik" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khenata" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouhemadou" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0217979214500064" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667837v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-014-2825-4" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668299v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aourag" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2014.01.037" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDZ8KC02-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667840v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khetir" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2014.06.017" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LH6BJDB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668300v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benhelal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4803124" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667845v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guechi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2013.07.014" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H49HSL3C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667842v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djedid" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-013-2401-3" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668302v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Springborg" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.125136" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668301v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mouria&#8208;bellabdelli" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Potier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouterfas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;p. Cavrot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2012.09.033" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KQZSDF0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667846v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreya Bestaoui&#8208;berrekhchi&#8208;berrahma" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Derreumaux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Sekkal&#8208;rahal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Springborg" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-012-1621-y" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PRSTWCLD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668303v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khatir" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mebsout" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mokadem" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.02.040" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9V86V9T0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667849v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kunkel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sander" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Louis" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pang" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Dejon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2011-10916-5" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3D5XVRXR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667847v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenmian Shao" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201100309" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WB0NZ9X1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668305v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200801x" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668304v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferreira" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bricout" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tilloy" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poc.1833" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PW5J20QL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668306v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shao" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruyer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201100105" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7456FDC67CE7BE234F03D2DE5A75BAF9B04A918/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668309v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3459891" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668307v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yousfi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.21497" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-63K8SPG1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668308v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Machut" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mouri&#8208;belabdelli" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b924335f" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/472C67C7B423E5CB0009EABC65D15C8533EF4767/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667852v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferreira" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bricout" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200700582" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RM5G1537-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667851v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hapiot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tilloy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.200800097" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-69158PDP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667850v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Tortosa Estorach" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gim&#233;nez&#8208;pedr&#243;s" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Masdeu&#8208;bult&#243;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monflier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200800153" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-76PF4F6Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667853v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anani" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abid" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chama" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathieu" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2006.11.001" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTH6KB4G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667856v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponchel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Filardo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galia" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2006.08.033" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3471NF7Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667855v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khelifa" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2005.11.083" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5218RXVR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667854v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Blasi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2005.06.004" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01TF5X3M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667857v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Amriou" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pernisek" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2005.04.036" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F86W5HT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667859v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2003.10.006" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHRCZVKZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667858v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2003.11.063" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1QZ71BQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668310v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0254-0584(03)00186-X" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVN34RT7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098600v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488999v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elohan Veillon" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Klipfel" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05351958v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ternisien" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejat Arinik" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laclef" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Laref" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05138582v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokhan Tahil" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04646126v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04526745v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Fregier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v38i20.30224" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04403392v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Fr&#233;gier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04385761v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04214791v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04196615v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04193143v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04037730v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peltre" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Fregier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04034233v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sen" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Almoussawi" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04094792v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ayesh" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03954803v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03956380v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04037916v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03957829v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03582508v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mentre" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03714455v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fontaine" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Blach" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Adlane Sayede" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayesh" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Saitzek" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448813v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bonnet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156388v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Arevalo-Lopez" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152148v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03582492v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nicoud" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Leclercq" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165277v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03713497v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152130v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanchart" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04455455v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006086v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Blanchard" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006301v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699405v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vanbesien" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691058v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Kohlmann" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691028v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691055v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725800v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sayede" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691054v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691057v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691059v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691029v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691030v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691031v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691061v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691060v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725557v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691032v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Prellier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691062v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268004v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolland" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05351944v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03584964v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clevers" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Arevalo Lopez" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739622v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R-V-K. Mangalam" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699093v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V.K. Mangalam" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699092v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Chambrier" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699094v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205886v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839162657-00072" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699095v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699096v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699098v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reguieg" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahal-Sekkal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Taleb" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699100v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699105v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699104v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Blach" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699099v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brrekhchi" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699103v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adlung" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wickleder" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699097v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Taleb" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>