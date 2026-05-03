--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Adlane Sayede </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adlane Sayede received his Ph.D. from Artois University (France) in 2003 for his contribution to the theoretical study of intercalation oxides. In 2005, he became &amp;quot;Maître de Conférences&amp;quot; at Artois University where he completed his Habilitation in 2012. In 2010, he has received a Fellowship Award, from the DAAD, as researcher in the group of Prof. Michael Springborg at the University of Saarland (Germany). In 2016, he was promoted to full professor. His main area of research is theoretical studies of electronic and structural properties of materials, in particular ferroelectric/multiferroic oxides and intermetallic compounds for energy storage. Thereby, his work is concentrate both on the development and on the application of new theoretical methods for treating new properties and/or systems as well as on applying existing methods. His work lies in an interdisciplinary area between chemistry and physics. Adlane SAYEDE is an associate editor of Open Physics, Degruyter Open Edition (formerly Central European Journal of Physics, Springer-Verlag Edition) since 2012. In 2016, he joined the Editorial board of de Frontiers in Chemistry, section: Theoretical and Computational Chemistry.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-decorated NdFeO3/g-C3N4 type II heterojunction photoanodes for enhanced hydrogen evolution: Integrated computational and experimental insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Benyoussef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Nassereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Kotbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitul Rajput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 663, pp.238855. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2025.238855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the cleavage-rate relationship from both the experimental and theoretical standpoint: The instance of fluorite dissolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dell'Angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Jurković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tin Klačić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 684, pp.844-855. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2024.12.242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the electronic and photocatalytic properties of (SnO 2 ) n /(TiO 2 ) m oxide superlattices for efficient hydrogen production: a first-principles study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Harrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Casier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (3), pp.1284-1297. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4CP03363A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive theoretical study of structural and electronic features in LaOInS 2 polymorphs for photocatalytic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smritijit Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Benchakroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 148, pp.149816. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green and sustainable metal-organic frameworks (MOFs) in wastewater treatment: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Rastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dell’angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Habibzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 282, pp.122087. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2025.122087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles calculation to investigate phase transition and associated changes in electronic, excitonic, and optical behavior of RbMgH3 perovskite polymorphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djillali Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allel Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemya Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.901-908. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.07.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic properties and nonlinear optical response of praziquantel hemihydrate and its derivatives: characterization via DFT, AIM, and RDG analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benhalima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Yahia Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Khelloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumria Kourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Opt.-India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, J. Opt.-India, -, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12596-024-01664-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoisomers Are Not Machine Learning’s Best Friends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gökhan Tahıl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (14), pp.5451-5469. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jcim.4c00318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Prediction Using TB-mBJ of Electronic Properties, Magnetic Exchange Couplings, and Half-Metallicity in CrCaSe Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. R. Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contemporary Physics (Armenian Academy of Sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, J. Contemp. Phys.-Armen. Acad. Sci., 59, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1068337224700063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural stability, induced magnetism and half-metallic band gaps in Cr-substituted GaSb: novel prediction via semi-local potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Derou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yakoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Opt. Quantum Electron., 56, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-024-07316-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05152545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular insights into fragrance release from SDS and SLES micelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Dupeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Marteau-Roussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Nardello-Rataj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 692, pp.134028. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2024.134028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Potent Inhibitors Targeting the Main Protease of SARS-CoV-2 Using QSAR Modeling, Molecular Docking, and Molecular Dynamics Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Oubahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Hdoufane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Delaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Cherqaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Pharmaceuticals, 16 (4), pp.608. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph16040608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structure, magnetism, electronic structure and effect of electron doping in ThCrAsN: An ab-initio study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smritijit Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Harrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 146, pp.107368. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2023.107368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoelectrochemical properties of copper pyrovanadate (Cu&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;V&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;) thin films synthesized by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Benrkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (18), pp.12161-12174. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3RA01509B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of the performance of nonlinear optical properties in Push–pull chromophores derivatives of acrylo–azobenzene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloud Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djillali Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaddour Guemra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (04), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2047684123500355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curated dataset of association constants between a cyclodextrin and a guest for machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gökhan Tahil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Data Collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45, pp.101022. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cdc.2023.101022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic and NLO Performances of Benzohydrazide Derivatives: DFT Investigation and (RDG, AIM) Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Benhalima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Y. Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. E. Daho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biophysics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Journal of Computational Biophysics and Chemistry, 22 (7), p. 777-794. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2737416523500400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of NLO properties and molecular docking of 3,5-dinitrobenzoic acid with some benzamide derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benhalima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friha Khelfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Yahia Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Douaa Benyahlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Houda Daho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, International Journal of Computational Materials Science and Engineering, 13 (2), </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2047684123500215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the structural properties and the magneto-electronic performances in new Ba&amp;lt;sub&amp;gt;1−x&amp;lt;/sub&amp;gt;Cr&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;S materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloud Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allel Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djillali Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Tadjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (11), pp.747. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-022-04112-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured BaTi&amp;lt;sub&amp;gt;1-x&amp;lt;/sub&amp;gt;Sn&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; ferroelectric materials for electrocaloric applications and energy performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benyoussef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Azrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38, pp.59-66. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cap.2022.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular DFT Investigation on the Inclusion Complexation of Benzo[a]pyrene with γ-Cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youghourta Belhocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Messikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benali Mouffok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macroheterocycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Macroheterocycles, 14 (2), pp.164-170. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6060/mhc210337m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation on the improper hydrogen bond in κ-carrabiose⋯Y (Y = HF, HCl, HBr, NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;, H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O, and H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S) complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fodil Rachida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sekkal-Rahal Majda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (10), </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00894-021-04904-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles study of electronic structures, thermodynamic, and thermoelectric properties of the new Rattling Full Heusler compounds Ba2AgZ (Z = As, Sb, Bi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalaliz Kheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Boukli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Khettir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oughilas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Mexicana de Fisica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Revista Mexicana de Fisica, 67 (6 Nov-Dec), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31349/RevMexFis.67.060501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating structure, magneto-electronic, and thermoelectric properties of the new d(0) quaternary Heusler compounds RbCaCZ (Z = P, As, Sb) from first principle calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gheriballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouabdellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oughilas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Boukli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rahmoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Journal of Pure and Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Indian Journal of Pure and Applied Physics, 58, pp.818-824. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56042/ijpap.v58i11.32390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferromagnetism, half-metallicity and spin-polarised electronic structures characterisation insights in Ca&amp;lt;sub&amp;gt;1− x&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khedidja Korichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allel Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Tadjer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 100 (9), pp.1172-1190. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786435.2020.1723812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Insights Into Electronic Performance, Magnetism and Exchange Splittings in the Cr-substituted CaO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allel Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Tadjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fchem.2020.00526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the water-splitting photocatalyst oxysulfide α-LaOInS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and ab initio prediction of new polymorphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (11), pp.1645-1648. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CC09797J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, magneto-electronic and thermophysical properties of the new d(0) quaternary heusler compounds ksrcz (z =p, as, sb)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Boukli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rozale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Mexicana de Fisica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Revista Mexicana de Fisica, 66, pp.265-272. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31349/RevMexFis.66.265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Properties of RhCrZ (Z= Si, Ge, P, As) Half-Heusler Compounds: A First-Principles Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rahmoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Benkaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jordan Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Jordan Journal of Physics, 13 (1), pp.29-46. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47011/13.1.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure dependent half-metallic ferromagnetism in inverse Heusler alloy Fe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;CoAl: a DFT+U calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lalrinkima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lalhriatzuala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fomin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Malikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (73), pp.44633-44640. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0ra07543d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Substituting Effect of Chromium on the Electronic Structures and the Half-Metallic Ferromagnetic Properties of BaO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiba Lakhdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allel Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Pedro Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (6), pp.1781-1790. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10948-018-4878-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic structures and magnetic performance related to spintronics of Sr&amp;lt;sub&amp;gt;0.875&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;0.125&amp;lt;/sub&amp;gt;S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bourega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allel Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Tadjer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (12), </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-019-2107-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen storage in MgX (X = Cu and Ni) systems - is there still news?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kunkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 402, pp.394 - 401. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2018.09.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First‐Principle Predictions of Electronic Properties and Half‐Metallic Ferromagnetism in Vanadium‐Doped Rock‐Salt SrO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Berber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allel Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesim Mogulkoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11664-017-5793-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron–Phonon Coupling in Luminescent Europium-Doped Hydride Perovskites Studied by Luminescence Spectroscopy, Inelastic Neutron Scattering, and First-Principles Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Herfurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wylezich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Welinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (19), pp.10501 - 10509. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b01011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of electronic performance, half-metallicity, and magnetic properties of Cr-substituted BaTe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khelifa Berriah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allel Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Elkeurti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (3), pp.909-919. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10825-018-1192-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and oxidation resistance of relaxed epitaxial nickel thin films grown on (100)- and (110)-SrTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; substrates by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (34), pp.5061 - 5073. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CE00797G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the CP-correction procedure with different DFT methods on H-bonding complexes of κ-carrabiose with water molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Fodil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Sekkal-Rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Doping Effect on Ferromagnetic Arrangement and Electronic Structure of Cubic AlAs with Low Concentration of 3d (V, Cr, and Mn) Impurities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloud Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allel Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Tadjer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (7), pp.2157-2163. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10948-017-4461-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie des matériaux et énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hornez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Follet-Houttemane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 420, pp.29-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the CP‐correction procedure with different DFT methods on H‐bonding complexes of ?‐carrabiose with water molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fodil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sekkal‐rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Journal of Molecular Modeling, 23 (11), </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00894-016-3199-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couches minces écologiquement acceptables pour l’énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Actualite Chimique, 420420, pp.29-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First‐Principle Study of Electronic and Half‐Metallic Ferromagnetic Properties of Vanadium (V)‐Doped Cubic BP and InP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloud Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allel Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Tadjer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (10), pp.2855-2864. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10948-017-4131-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of electronic structure and half‐metallic ferromagnetic behavior with large half‐metallic gap in Sr&#60;inf&#62;1&#60;/inf&#62;&#60;inf&#62;‐&#60;/inf&#62;&#60;inf&#62;x&#60;/inf&#62;V&#60;inf&#62;x&#60;/inf&#62;O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mogulkoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Journal of Computational Electronics, 16 (33), pp.542-547. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10825-017-1038-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structure and hydrogenation properties of Pd&#60;inf&#62;5&#60;/inf&#62;As Dedicated to Prof. Bernd Harbrecht on the occasion of his 65th birthday.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Journal of Alloys and Compounds, 664, pp.256-265. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.12.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic and Ferromagnetic Properties of 3d(V)‐Doped (BaS) Barium Sulfide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Addadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allel Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Elkeurti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (4), pp.917-923. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10948-016-3894-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab‐initio study of structural, elastic, thermal, electronic and magnetic properties of quaternary Heusler alloys CoMnCrZ (Z = Al, As, Si, Ge)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Mohamedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rozale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lakdja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, European Physical Journal B, 89 (1212), </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjb/e2016-70183-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Theoretical Investigation of Electronic Structure and Half‐Metallic Ferromagnetism in 3d (V)‐Doped InP for Spintronic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Cherfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allel Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djillali Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (7), pp.1813-1819. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10948-016-3462-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab‐Initio Investigation of Nowotny Chimney Ladder Silicide Os&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Si&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Using the Modified BJ Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laksari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Zeitschrift fur Physikalische Chemie, 230 (5-75-7), pp.1015-1028. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/zpch-2015-0711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First‐principles study of structural, elastic, thermodynamic, electronic and magnetic properties for the quaternary Heusler alloys CoRuFeZ (Z = Si, Ge, Sn)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Benkaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rozale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lakdja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Journal of Alloys and Compounds, 687, pp.211-220. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.06.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First‐principle calculations of electronic and ferromagnetic properties of Al&amp;lt;sub&amp;gt;1-x&amp;lt;/sub&amp;gt;V&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;Sb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Zerouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allel Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethallah Dahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Elkeurti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (4), pp.1255-1262. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10825-016-0912-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self‐emulsifying catalytic system for the aqueous biphasic hydroformylation of triglycerides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vanbésien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hapiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (9), pp.3064-3073. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5cy01758k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of pressure and alloying on half‐metallicity of quaternary Heusler compounds CoMnYZ (Z = Al, Ga, and In)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rahmoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rozale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lakdja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science‐ Poland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Materials Science‐Poland, 34 (44), pp.905-915. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/msp-2016-0120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half‐metallic ferromagnetic properties of Cr‐ and V‐doped AlP semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 397, pp.132-138. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2015.08.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First‐principle investigation of half‐metallic ferromagnetism in octahedrally bonded Cr‐doped rock‐salt SrS, SrSe, and SrTe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Temimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beldjoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Elkeurti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, European Physical Journal B, 88 (44), </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjb/e2015-50746-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First‐principles investigations on ferromagnetic behaviour of Be&#60;inf&#62;1‐x&#60;/inf&#62;V&#60;inf&#62;x&#60;/inf&#62;Z (Z = S, Se and Te) (x = 0.25)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mogulkoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superlattices and Microstructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Superlattices and Microstructures, 88, pp.139-149. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spmi.2015.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight on the ferroelectric properties in a (BiFeO3)2(SrTiO3)4 superlattice from experiment and ab initio calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. V. K. Mangalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 107 (4), pp.042904. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4927600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel theoretical design of electronic structure and half‐metallic ferromagnetism in the 3d (V)‐doped rock‐salts SrS, SrSe, and SrTe for spintronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allel Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethallah Dahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Tadjer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (112), pp.92328-92334. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5ra16507e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half‐Metallic Ferromagnetic Property Related to Spintronic Applications in 3d (V, Cr, and Mn)‐Doped GaP DMSs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Journal of Superconductivity and Novel Magnetism, 28 (1010), pp.3163-3172. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10948-015-3148-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of ferromagnetism in the half‐Heusler XRbCs compounds (X=N, P and As)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Lakdja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Rozale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbes Chahed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 354, pp.235-238. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2013.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of Electronic Structure and Half‐Metallic Ferromagnets in Cr‐Doped Zinc‐Blende BeS Semiconductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (1), pp.157-164. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10948-014-2828-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELASTIC, ELECTRONIC AND THERMODYNAMIC PROPERTIES OF Rh3X(X = Zr, Nb and Ta) INTERMETALLIC COMPOUNDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ould Kada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khenata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouhemadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (03), pp.1450006. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/s0217979214500064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Predictions of Electronic Structure and Half‐Metallic Ferromagnetism in Al1−x Mn x P Diluted Magnetic Semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mokaddem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (1), pp.143-150. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10948-014-2825-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First principles study of the electronic structures and magnetic properties of transition metal‐doped cubic indium nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aourag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Materials Science in Semiconductor Processing, 21 (11), pp.66-73. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2014.01.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab‐initio study of half‐metallic ferromagnetism in the XCsSr (X=C, Si, Ge, and Sn) half‐Heusler compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rozale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Khetir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lakdja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superlattices and Microstructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.146-155. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spmi.2014.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic and optical properties of layered RE&#60;inf&#62;2&#60;/inf&#62;Ti &#60;inf&#62;2&#60;/inf&#62;O&#60;inf&#62;7&#60;/inf&#62; (RE Ce and Pr) from first principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khenata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benhelal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Journal of Applied Physics, 113 (1717), </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4803124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External temperature and pressure effects on thermodynamic properties and mechanical stability of yttrium chalcogenides YX (X=S, Se and Te)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khenata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouhemadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guechi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica B: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 428, pp.78-88. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physb.2013.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First‐Principles Investigation of Half‐metallic Ferromagnetism in V‐doped BeS, BeSe, and BeTe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Djedid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yakoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (2), pp.293-300. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10948-013-2401-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio study of metastable layered perovskites R &#60;inf&#62;2&#60;/inf&#62;Ti &#60;inf&#62;2&#60;/inf&#62;O &#60;inf&#62;7&#60;/inf&#62; (R = Sm and Gd)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Springborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Physical Review B ‐ Condensed Matter and Materials Physics, 86 (1212), </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.86.125136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of $\beta$‐cyclodextrins and isosorbide diesters self‐assemblies: Towards new renewable surfactants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mouria‐bellabdelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouterfas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.‐p. Cavrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Colloids and Surfaces A: Physicochemical and Engineering Aspects, 415, pp.380-387. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2012.09.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density functional conformational study of 2‐O‐sulfated 3,6 anhydro‐α‐D‐galactose and of neo‐κ‐ and ι‐carrabiose molecules in gas phase and water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noreya Bestaoui‐berrekhchi‐berrahma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Derreumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Sekkal‐rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Springborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (2), pp.893-904. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00894-012-1621-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First‐principle studies of the structural, electronic and optical properties of the intermetallics semiconducting compounds RuAl &#60;inf&#62;2&#60;/inf&#62;, RuGa &#60;inf&#62;2&#60;/inf&#62; and OsAl &#60;inf&#62;2&#60;/inf&#62;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laksari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rozale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mebsout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mokadem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Computational Materials Science, 61, pp.20-26. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2012.02.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of the hydrogenation induced atomic rearrangements in palladium rich intermetallic compounds MPd3 (M = Mg, In, Tl)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kunkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M. Dejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 82 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjb/e2011-10916-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Characterization and Photoluminescent Properties of (La1‐xSmx)2Ti2O7 Solid Solutions Synthesized by a Sol‐Gel Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenmian Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (24), pp.3569-3576. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201100309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkaline‐earth metal hydrides as novel host lattices for EuII luminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kunkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Springborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Inorganic Chemistry, 50 (1313), pp.5873-5875. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic200801x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of water‐soluble triphenylphosphines with $\beta$‐cyclodextrin: A quantum chemistry study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Journal of Physical Organic Chemistry, 24 (1212), pp.1129-1135. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/poc.1833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and nanoscale piezoelectric/ferroelectric properties in La&lt;inf&gt;2&lt;/inf&gt;Ti&lt;inf&gt;2&lt;/inf&gt;O&lt;inf&gt;7&lt;/inf&gt; thin films grown on (110)‐oriented doped Nb:SrTiO&lt;inf&gt;3&lt;/inf&gt; substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Advanced Engineering Materials, 13 (1010), pp.961-969. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201100105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density functional calculations of the structural, electronic, and ferroelectric properties of high-k-titanate ⁠RE2Ti2O7(RE=La and Nd)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Journal of Applied Physics, 108 (55), </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3459891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxed energetic maps of ?‐carrabiose: a dft study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sekkal‐rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Springborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Journal of Computational Chemistry, 31 (66), pp.1312-1320. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.21497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New supramolecular amphiphiles based on renewable resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mouri‐belabdelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.‐p. Cavrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Green Chemistry, 12 (55), pp.772-775. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b924335f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biphasic Aqueous Organometallic Catalysis Promoted by Cyclodextrins: How to Design the Water‐Soluble Phenylphosphane to Avoid Interaction with Cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 350 (4), pp.609-618. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.200700582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Property‐Matched Water‐Soluble Analogue of the Benchmark Ligand PPh3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hapiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (7), pp.631-636. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.200800097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroformylation of 1‐Octene in Supercritical Carbon Dioxide with Alkyl P‐Donor Ligands on Rhodium Using a Peracetylated β‐Cyclodextrin as a Solubiliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Tortosa Estorach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Giménez‐pedrós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Masdeu‐bultó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008 (17), pp.2659-2663. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.200800153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InxGa1−xN refractive index calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (2), pp.262-266. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2006.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host–guest inclusion complexes between peracetylated β‐cyclodextrin and diphenyl(4‐phenylphenyl)phosphine: Computational studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Filardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 777 (1-3), pp.99-106. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theochem.2006.08.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the atomic force microscopy image of the V2O5 and Li0.03V2O5(001) surface using ab initio calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Khelifa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 113 (3-4), pp.263-269. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2005.11.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peracetylated β‐cyclodextrin as solubilizer of arylphosphines in supercritical carbon dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Filardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Blasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (3), pp.173-181. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.supflu.2005.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ab initio LAPW study of the α and β phases of bulk molybdenum trioxide, MoO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Amriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pernisek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Khelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 316 (1-3), pp.72-82. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemphys.2005.04.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium intercalation effects on the V&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt; (001) surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 166 (1-2), pp.175-181. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssi.2003.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Al‐doping on lithium nickel oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Amriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Khelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aourag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 130 (1-2), pp.213-220. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2003.11.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural relationship between V&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt; (0 0 1) surface and the bulk: Cluster bulk termination models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Khelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aourag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Materials Chemistry and Physics, 81 (11), pp.183-190. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0254-0584(03)00186-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic and Photocatalytic Properties of Sn1−xTixO2 Alloys and (SnO2)n/(TiO2)m Superlattices under Biaxial Strain: A First-Principles and Evolutionary Algorithm Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Harrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society (E-MRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chemically Grounded Evaluation Framework for Generative Models in Materials Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elohan Veillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Klipfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Bouraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI for Accelerated Materials Design - NeurIPS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, San Diego, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntheses of new cyclodextrin-derivatives using Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Laref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroCD 2025, 8th European Cyclodextrin Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Open Cyclodextrin database (OCdb)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gokhan Tahil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Cyclodextrin Symposium ICS 21 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ab-initio screening pipeline to evaluate metrics used in generative ML models for materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elohan Veillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Klipfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Casier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Bouraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Plénières du GDR IAMAT 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement de Recherche "Intelligence Artificielle en sciences des MATériaux" (GDR 2123), Jul 2024, Toulouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector Field Oriented Diffusion Model for Crystal Material Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Klipfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Fregier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Bouraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 38th Annual AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Vancouver, Canada. pp.22193-22201, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v38i20.30224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified Model for Crystalline Material Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Klipfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Frégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Bouraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Joint Conference on Artificial Intelligence, IJCAI 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Macao, China. pp.6031 - 6039</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FCInet: A classification neural network to describe the configuration interaction space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Casier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elohan Veillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques ThéMoSia, Université Paris Cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Machine Learning for Determination of Association Constant between a Cyclodextrin and a Guest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gökhan Tahil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Conference on Cyclodextrin (EuroCD 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Budapest (Hungary)., Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of Biaxial strain on electronic properties of (SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;/TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;n&amp;lt;/sub&amp;gt; superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Harrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Los Angeles, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Association Constant between a Cyclodextrin and a Guest using Machine Learning models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gökhan Tahil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Symposium on Theoretical Biophysics (TheoBio2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cetraro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic equivariant graph neural network (PEGNN) for crystalin system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Klipfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Bouraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Fregier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab-initio study of some low dimensional functional oxysulfides and their optical properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Almoussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propri&eacute;t&eacute;s photo&eacute;lectrochimiques de pyrovanadate de cuivre (Cu&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;V&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;) sous forme de couches minces synth&eacute;tis&eacute;es par ablation laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Benrkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Ayesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning challenges for determination of association constant between a cyclodextrin and a guest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gökhan Tahil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">&amp;egrave;mes</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journ&amp;eacute;es Cyclodextrines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of new electrodes for hydrogen production : the meeting between Darwin and Schrödinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Harrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivariant Graph Neural Network for Crystalline Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Klipfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Bouraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Frégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Spatio-Temporal Reasoning and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, JeJu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Association Constant between a Cyclodextrin and a Guest using Machine Learning for Catalyzed Functionalization of Bio-Sourced Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gökhan Tahil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First international symposium on High-Throughput Catalysts Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation structurale et étude de nouveaux composés inorganiques fonctionnels à partir d’entités structurales hétéroleptiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Almoussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mentre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RX et Matières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse, caractérisation et propriétés photo-électrochimiques du pyrovanadate de cuivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau des Jeunes Chimistes – SCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of encapsulation properties of amphiphilic cyclodextrins in deep eutectic solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Cyclodextrins - EUROCD 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Saint-Jacques de Compostelle, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, characterizations and DFT study of new (halide)-chalcogenides phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Almoussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Arevalo-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2019 SPRING MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Investigation of Mg-based alloys for hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2019 SPRING MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New low dimensional inorganic topologies from mixed anion building blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nicoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunions plénières du GDR MEETICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Crystal Structure Prediction of new rich-Mg compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée IA-Chimie, Université d'Artois, Faculté des Sciences Jean Perrin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Lens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse, caractérisations structurales et propriétés photo-électrochimiques des oxydes M2V2O7 (M=Cu, Mg, Zn)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOEJC2019 Journées Nord Ouest Européenne des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural study of nickel thin films by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2019 SPRING MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insight for hydrogen storage in the magnesium nickel and magne- sium copper systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCP2018, XXX IUPAP Conference on Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of California, Jul 2018, Davis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure et résistance à l’oxydation de couches minces de nickel déposées par ablation laser pulsé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC), 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude microstructurale et résistance à l'oxydation de films minces de nickel déposés par ablation laser pulsé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«A Molecular Dynamics Study of the aqueous biphasic hydroformylation of triglycerides promoted by Cyclodextrins»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vanbesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hapiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Cyclodextrin (EuroCD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of binary systems for hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kohlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discovery of Novel Nanoparticles, Surfaces and Bulk Materials (DN-NSM) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroformylation de triglycérides en milieu autoémulsifiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vanbésien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hapiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes journées des Cyclodextrines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of binary systems for hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kohlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Hydrogen Production and Storage ICHPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Hydroformylation de triglycérides en milieu auto-émulsifiant: Étude des interactions cyclodextrines/triglycérides par dynamique moléculaire»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vanbésien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hapiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Cyclodextrines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes théorique et expérimentale d'alliages binaires pour le stockage d'hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs - JNOEJC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of binary systems for hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Théorie, Modélisation et Simulation (JTMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude théorique du système Arsenic-Palladium et de ses hydrures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kohlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inauguration de la Maison de la Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Villeneuve d Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude théorique du système Arsenic-Palladium et de ses hydrures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kohlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs - JNOEJC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Villeneuve d Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-Principles determination of the structure of binary palladium rich compounds and their hydrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kohlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2016 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-Principles Determination of the Structure of binary palladium rich compounds and their hydrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Congress on Energy Efficiency and Energy Related Materials (ENEFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing new multiferroics with ab initio calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humboldt-Kolleg / International Conference Theory and Computation in Sciences and Bio-Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude théorique des propriétés physiques de systèmes ferroélectriques et multiferroïques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Strain Effect on the Electric Polarization of (SrTiO₃)ₙ(BiFeO₃)ₙ Heterostructures»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual World Congress of Advanced Materials-2013 (WCAM-2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth, Microstructural Characterization and Nanoscale Piezoelectric/Ferroelectric Properties in Lead-Free Ln_2Ti_2O_7 (Ln = Lanthanides) Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Prellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual World Congress of Advanced Materials-2013 (WCAM-2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain Effect on the Electric Polarization of (SrTiO_3)_n(BiFeO_3)_n (n=2,4) Heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual World Congress of Advanced Materials-2013 (WCAM-2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Deep Eutectic Solvents Design Acceleration Using Variational Auto Encoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Laref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Oubahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Nardello-Rataj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI4AM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntheses of new cyclodextrin-derivatives using Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Laref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroCD 2025, 8th European Cyclodextrin Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Characterizations and DFT study of new (oxy)-chalcogenides phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Almoussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Arevalo Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European conference on solid state chemistry (ECSSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la microscopie à force atomique en mode piézoréponse et des calculs ab-initio pour l’étude des propriétés ferroélectriques de superréseaux [(BiFeO₃)ₘ/(SrTiO₃)ₙ]ₚ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-V-K. Mangalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national 2016 du GDR OXYFUN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Autrans, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoresponse force microscopy measurements and ab-initio calculations for the study of the ferroelectric properties in (BiFeO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(SrTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.V.K. Mangalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Piezoresponse Force Microscopy and Nanoscale Phenomena in Polar Materials – PFM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Ekaterinburg, Russia. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-functional oxides thin films inside Thin Films and Nanomaterials team at UCCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national 2014 du GDR OXYFUN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Autrans, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couches minces à propriétés remarquables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échange FédérationChevreul-IEMN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Villeneuve d’Ascq, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular modeling of cyclodextrin inclusion complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Modelling: Volume 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Society of Chemistry, pp.72-99, 2021, Chemical Modelling, 978-1-83916-170-4. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781839162657-00072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio calculations for a better understanding of the behavior of ferroelectric domains in [(BiFeO_3)_m/(SrTiO_3)_n]_p heterostructures as observed by piezoresponse force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.V.K. Mangalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain effect on the structure and the electric polarization of BiFeO_3 and (SrTiO_3)_n (BiFeO_3)_n (n=2,4) heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between -carrabiose and some ions of alkali metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Reguieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rahal-Sekkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and electronic properties of layered titanate photocatalysts, Ln_2Ti_2O _7 (Ln = La or Nd)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Principles Calculations of Structural Properties of (SrTiO_3) _n(BiFeO_3)_n (n=2,4) Heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes structurales et propriétés de luminescence d'une solution solide (La_1-xSm_x)_2 Ti_2O_7 (0 &lt; x &lt;0.8) synthétisées par voie sol-gel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxed energetic maps of -carrabiose: A DFT study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brrekhchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rahal-Sekkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structures and luminescence properties of mixed crystals of europium and strontium hydride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kunkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Adlung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wickleder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformational DFT study of -carrabiose in gas phase and aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rahal-Sekkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Reguieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId532"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Adlane Sayede </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adlane Sayede received his Ph.D. from Artois University (France) in 2003 for his contribution to the theoretical study of intercalation oxides. In 2005, he became &amp;quot;Maître de Conférences&amp;quot; at Artois University where he completed his Habilitation in 2012. In 2010, he has received a Fellowship Award, from the DAAD, as researcher in the group of Prof. Michael Springborg at the University of Saarland (Germany). In 2016, he was promoted to full professor. His main area of research is theoretical studies of electronic and structural properties of materials, in particular ferroelectric/multiferroic oxides and intermetallic compounds for energy storage. Thereby, his work is concentrate both on the development and on the application of new theoretical methods for treating new properties and/or systems as well as on applying existing methods. His work lies in an interdisciplinary area between chemistry and physics. Adlane SAYEDE is an associate editor of Open Physics, Degruyter Open Edition (formerly Central European Journal of Physics, Springer-Verlag Edition) since 2012. In 2016, he joined the Editorial board of de Frontiers in Chemistry, section: Theoretical and Computational Chemistry.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-decorated NdFeO3/g-C3N4 type II heterojunction photoanodes for enhanced hydrogen evolution: Integrated computational and experimental insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Benyoussef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Nassereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Kotbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitul Rajput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 663, pp.238855. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2025.238855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the cleavage-rate relationship from both the experimental and theoretical standpoint: The instance of fluorite dissolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dell'Angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Jurković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tin Klačić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 684, pp.844-855. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2024.12.242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the electronic and photocatalytic properties of (SnO 2 ) n /(TiO 2 ) m oxide superlattices for efficient hydrogen production: a first-principles study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Harrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Casier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (3), pp.1284-1297. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4CP03363A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive theoretical study of structural and electronic features in LaOInS 2 polymorphs for photocatalytic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smritijit Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Benchakroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 148, pp.149816. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green and sustainable metal-organic frameworks (MOFs) in wastewater treatment: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Rastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dell’angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Habibzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 282, pp.122087. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2025.122087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic properties and nonlinear optical response of praziquantel hemihydrate and its derivatives: characterization via DFT, AIM, and RDG analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benhalima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Yahia Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Khelloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumria Kourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Opt.-India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, J. Opt.-India, -, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12596-024-01664-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoisomers Are Not Machine Learning’s Best Friends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gökhan Tahıl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (14), pp.5451-5469. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jcim.4c00318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Prediction Using TB-mBJ of Electronic Properties, Magnetic Exchange Couplings, and Half-Metallicity in CrCaSe Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. R. Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contemporary Physics (Armenian Academy of Sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, J. Contemp. Phys.-Armen. Acad. Sci., 59, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1068337224700063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles calculation to investigate phase transition and associated changes in electronic, excitonic, and optical behavior of RbMgH3 perovskite polymorphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djillali Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allel Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemya Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.901-908. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.07.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular insights into fragrance release from SDS and SLES micelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Dupeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Marteau-Roussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Nardello-Rataj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 692, pp.134028. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2024.134028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural stability, induced magnetism and half-metallic band gaps in Cr-substituted GaSb: novel prediction via semi-local potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Derou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yakoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Opt. Quantum Electron., 56, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-024-07316-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05152545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Potent Inhibitors Targeting the Main Protease of SARS-CoV-2 Using QSAR Modeling, Molecular Docking, and Molecular Dynamics Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Oubahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Hdoufane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Delaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Cherqaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Pharmaceuticals, 16 (4), pp.608. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph16040608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structure, magnetism, electronic structure and effect of electron doping in ThCrAsN: An ab-initio study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smritijit Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Harrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 146, pp.107368. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2023.107368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of the performance of nonlinear optical properties in Push–pull chromophores derivatives of acrylo–azobenzene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloud Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djillali Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaddour Guemra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (04), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2047684123500355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curated dataset of association constants between a cyclodextrin and a guest for machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gökhan Tahil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Data Collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45, pp.101022. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cdc.2023.101022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoelectrochemical properties of copper pyrovanadate (Cu&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;V&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;) thin films synthesized by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Benrkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (18), pp.12161-12174. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3RA01509B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic and NLO Performances of Benzohydrazide Derivatives: DFT Investigation and (RDG, AIM) Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Benhalima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Y. Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. E. Daho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biophysics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Journal of Computational Biophysics and Chemistry, 22 (7), p. 777-794. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2737416523500400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of NLO properties and molecular docking of 3,5-dinitrobenzoic acid with some benzamide derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benhalima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friha Khelfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Yahia Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Douaa Benyahlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Houda Daho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, International Journal of Computational Materials Science and Engineering, 13 (2), </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2047684123500215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the structural properties and the magneto-electronic performances in new Ba&amp;lt;sub&amp;gt;1−x&amp;lt;/sub&amp;gt;Cr&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;S materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloud Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allel Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djillali Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Tadjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (11), pp.747. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-022-04112-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured BaTi&amp;lt;sub&amp;gt;1-x&amp;lt;/sub&amp;gt;Sn&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; ferroelectric materials for electrocaloric applications and energy performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benyoussef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Azrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38, pp.59-66. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cap.2022.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular DFT Investigation on the Inclusion Complexation of Benzo[a]pyrene with γ-Cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youghourta Belhocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Messikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benali Mouffok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macroheterocycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Macroheterocycles, 14 (2), pp.164-170. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6060/mhc210337m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation on the improper hydrogen bond in κ-carrabiose⋯Y (Y = HF, HCl, HBr, NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;, H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O, and H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S) complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fodil Rachida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sekkal-Rahal Majda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (10), </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00894-021-04904-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles study of electronic structures, thermodynamic, and thermoelectric properties of the new Rattling Full Heusler compounds Ba2AgZ (Z = As, Sb, Bi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalaliz Kheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Boukli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Khettir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oughilas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Mexicana de Fisica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Revista Mexicana de Fisica, 67 (6 Nov-Dec), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31349/RevMexFis.67.060501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating structure, magneto-electronic, and thermoelectric properties of the new d(0) quaternary Heusler compounds RbCaCZ (Z = P, As, Sb) from first principle calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gheriballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouabdellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oughilas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Boukli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rahmoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Journal of Pure and Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Indian Journal of Pure and Applied Physics, 58, pp.818-824. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56042/ijpap.v58i11.32390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferromagnetism, half-metallicity and spin-polarised electronic structures characterisation insights in Ca&amp;lt;sub&amp;gt;1− x&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khedidja Korichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allel Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Tadjer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 100 (9), pp.1172-1190. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786435.2020.1723812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the water-splitting photocatalyst oxysulfide α-LaOInS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and ab initio prediction of new polymorphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (11), pp.1645-1648. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CC09797J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, magneto-electronic and thermophysical properties of the new d(0) quaternary heusler compounds ksrcz (z =p, as, sb)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Boukli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rozale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Mexicana de Fisica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Revista Mexicana de Fisica, 66, pp.265-272. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31349/RevMexFis.66.265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Insights Into Electronic Performance, Magnetism and Exchange Splittings in the Cr-substituted CaO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allel Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Tadjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fchem.2020.00526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Properties of RhCrZ (Z= Si, Ge, P, As) Half-Heusler Compounds: A First-Principles Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rahmoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Benkaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jordan Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Jordan Journal of Physics, 13 (1), pp.29-46. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47011/13.1.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure dependent half-metallic ferromagnetism in inverse Heusler alloy Fe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;CoAl: a DFT+U calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lalrinkima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lalhriatzuala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fomin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Malikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (73), pp.44633-44640. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0ra07543d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Substituting Effect of Chromium on the Electronic Structures and the Half-Metallic Ferromagnetic Properties of BaO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiba Lakhdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allel Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Pedro Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (6), pp.1781-1790. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10948-018-4878-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic structures and magnetic performance related to spintronics of Sr&amp;lt;sub&amp;gt;0.875&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;0.125&amp;lt;/sub&amp;gt;S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bourega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allel Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Tadjer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (12), </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-019-2107-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen storage in MgX (X = Cu and Ni) systems - is there still news?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kunkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 402, pp.394 - 401. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2018.09.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First‐Principle Predictions of Electronic Properties and Half‐Metallic Ferromagnetism in Vanadium‐Doped Rock‐Salt SrO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Berber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allel Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesim Mogulkoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11664-017-5793-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron–Phonon Coupling in Luminescent Europium-Doped Hydride Perovskites Studied by Luminescence Spectroscopy, Inelastic Neutron Scattering, and First-Principles Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Herfurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wylezich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Welinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (19), pp.10501 - 10509. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b01011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of electronic performance, half-metallicity, and magnetic properties of Cr-substituted BaTe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khelifa Berriah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allel Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Elkeurti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (3), pp.909-919. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10825-018-1192-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and oxidation resistance of relaxed epitaxial nickel thin films grown on (100)- and (110)-SrTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; substrates by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (34), pp.5061 - 5073. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CE00797G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the CP-correction procedure with different DFT methods on H-bonding complexes of κ-carrabiose with water molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Fodil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Sekkal-Rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Doping Effect on Ferromagnetic Arrangement and Electronic Structure of Cubic AlAs with Low Concentration of 3d (V, Cr, and Mn) Impurities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloud Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allel Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Tadjer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (7), pp.2157-2163. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10948-017-4461-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie des matériaux et énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hornez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Follet-Houttemane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 420, pp.29-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the CP‐correction procedure with different DFT methods on H‐bonding complexes of ?‐carrabiose with water molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fodil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sekkal‐rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Journal of Molecular Modeling, 23 (11), </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00894-016-3199-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couches minces écologiquement acceptables pour l’énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Actualite Chimique, 420420, pp.29-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of electronic structure and half‐metallic ferromagnetic behavior with large half‐metallic gap in Sr&#60;inf&#62;1&#60;/inf&#62;&#60;inf&#62;‐&#60;/inf&#62;&#60;inf&#62;x&#60;/inf&#62;V&#60;inf&#62;x&#60;/inf&#62;O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mogulkoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Journal of Computational Electronics, 16 (33), pp.542-547. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10825-017-1038-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First‐Principle Study of Electronic and Half‐Metallic Ferromagnetic Properties of Vanadium (V)‐Doped Cubic BP and InP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloud Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allel Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Tadjer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (10), pp.2855-2864. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10948-017-4131-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structure and hydrogenation properties of Pd&#60;inf&#62;5&#60;/inf&#62;As Dedicated to Prof. Bernd Harbrecht on the occasion of his 65th birthday.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Journal of Alloys and Compounds, 664, pp.256-265. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.12.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Theoretical Investigation of Electronic Structure and Half‐Metallic Ferromagnetism in 3d (V)‐Doped InP for Spintronic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Cherfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allel Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djillali Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (7), pp.1813-1819. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10948-016-3462-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab‐Initio Investigation of Nowotny Chimney Ladder Silicide Os&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Si&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Using the Modified BJ Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laksari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Zeitschrift fur Physikalische Chemie, 230 (5-75-7), pp.1015-1028. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/zpch-2015-0711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First‐principles study of structural, elastic, thermodynamic, electronic and magnetic properties for the quaternary Heusler alloys CoRuFeZ (Z = Si, Ge, Sn)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Benkaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rozale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lakdja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Journal of Alloys and Compounds, 687, pp.211-220. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.06.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab‐initio study of structural, elastic, thermal, electronic and magnetic properties of quaternary Heusler alloys CoMnCrZ (Z = Al, As, Si, Ge)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Mohamedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rozale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lakdja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, European Physical Journal B, 89 (1212), </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjb/e2016-70183-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic and Ferromagnetic Properties of 3d(V)‐Doped (BaS) Barium Sulfide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Addadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allel Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Elkeurti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (4), pp.917-923. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10948-016-3894-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First‐principle calculations of electronic and ferromagnetic properties of Al&amp;lt;sub&amp;gt;1-x&amp;lt;/sub&amp;gt;V&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;Sb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Zerouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allel Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethallah Dahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Elkeurti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (4), pp.1255-1262. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10825-016-0912-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self‐emulsifying catalytic system for the aqueous biphasic hydroformylation of triglycerides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vanbésien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hapiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (9), pp.3064-3073. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5cy01758k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of pressure and alloying on half‐metallicity of quaternary Heusler compounds CoMnYZ (Z = Al, Ga, and In)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rahmoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rozale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lakdja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science‐ Poland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Materials Science‐Poland, 34 (44), pp.905-915. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/msp-2016-0120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half‐metallic ferromagnetic properties of Cr‐ and V‐doped AlP semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 397, pp.132-138. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2015.08.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First‐principle investigation of half‐metallic ferromagnetism in octahedrally bonded Cr‐doped rock‐salt SrS, SrSe, and SrTe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Temimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beldjoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Elkeurti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, European Physical Journal B, 88 (44), </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjb/e2015-50746-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First‐principles investigations on ferromagnetic behaviour of Be&#60;inf&#62;1‐x&#60;/inf&#62;V&#60;inf&#62;x&#60;/inf&#62;Z (Z = S, Se and Te) (x = 0.25)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mogulkoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superlattices and Microstructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Superlattices and Microstructures, 88, pp.139-149. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spmi.2015.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight on the ferroelectric properties in a (BiFeO3)2(SrTiO3)4 superlattice from experiment and ab initio calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. V. K. Mangalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 107 (4), pp.042904. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4927600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel theoretical design of electronic structure and half‐metallic ferromagnetism in the 3d (V)‐doped rock‐salts SrS, SrSe, and SrTe for spintronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendouma Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allel Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethallah Dahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Tadjer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (112), pp.92328-92334. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5ra16507e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half‐Metallic Ferromagnetic Property Related to Spintronic Applications in 3d (V, Cr, and Mn)‐Doped GaP DMSs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Journal of Superconductivity and Novel Magnetism, 28 (1010), pp.3163-3172. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10948-015-3148-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of ferromagnetism in the half‐Heusler XRbCs compounds (X=N, P and As)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Lakdja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Rozale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbes Chahed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 354, pp.235-238. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2013.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of Electronic Structure and Half‐Metallic Ferromagnets in Cr‐Doped Zinc‐Blende BeS Semiconductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mokaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (1), pp.157-164. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10948-014-2828-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELASTIC, ELECTRONIC AND THERMODYNAMIC PROPERTIES OF Rh3X(X = Zr, Nb and Ta) INTERMETALLIC COMPOUNDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ould Kada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khenata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouhemadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (03), pp.1450006. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/s0217979214500064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Predictions of Electronic Structure and Half‐Metallic Ferromagnetism in Al1−x Mn x P Diluted Magnetic Semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mokaddem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (1), pp.143-150. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10948-014-2825-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First principles study of the electronic structures and magnetic properties of transition metal‐doped cubic indium nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aourag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Materials Science in Semiconductor Processing, 21 (11), pp.66-73. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2014.01.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab‐initio study of half‐metallic ferromagnetism in the XCsSr (X=C, Si, Ge, and Sn) half‐Heusler compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rozale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Khetir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lakdja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superlattices and Microstructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.146-155. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spmi.2014.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic and optical properties of layered RE&#60;inf&#62;2&#60;/inf&#62;Ti &#60;inf&#62;2&#60;/inf&#62;O&#60;inf&#62;7&#60;/inf&#62; (RE Ce and Pr) from first principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khenata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benhelal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Journal of Applied Physics, 113 (1717), </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4803124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External temperature and pressure effects on thermodynamic properties and mechanical stability of yttrium chalcogenides YX (X=S, Se and Te)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khenata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouhemadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guechi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica B: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 428, pp.78-88. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physb.2013.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First‐Principles Investigation of Half‐metallic Ferromagnetism in V‐doped BeS, BeSe, and BeTe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Djedid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yakoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (2), pp.293-300. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10948-013-2401-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio study of metastable layered perovskites R &#60;inf&#62;2&#60;/inf&#62;Ti &#60;inf&#62;2&#60;/inf&#62;O &#60;inf&#62;7&#60;/inf&#62; (R = Sm and Gd)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Springborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Physical Review B ‐ Condensed Matter and Materials Physics, 86 (1212), </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.86.125136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of $\beta$‐cyclodextrins and isosorbide diesters self‐assemblies: Towards new renewable surfactants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mouria‐bellabdelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouterfas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.‐p. Cavrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Colloids and Surfaces A: Physicochemical and Engineering Aspects, 415, pp.380-387. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2012.09.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density functional conformational study of 2‐O‐sulfated 3,6 anhydro‐α‐D‐galactose and of neo‐κ‐ and ι‐carrabiose molecules in gas phase and water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noreya Bestaoui‐berrekhchi‐berrahma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Derreumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Sekkal‐rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Springborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (2), pp.893-904. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00894-012-1621-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First‐principle studies of the structural, electronic and optical properties of the intermetallics semiconducting compounds RuAl &#60;inf&#62;2&#60;/inf&#62;, RuGa &#60;inf&#62;2&#60;/inf&#62; and OsAl &#60;inf&#62;2&#60;/inf&#62;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laksari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rozale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mebsout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mokadem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Computational Materials Science, 61, pp.20-26. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2012.02.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of the hydrogenation induced atomic rearrangements in palladium rich intermetallic compounds MPd3 (M = Mg, In, Tl)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kunkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M. Dejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 82 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjb/e2011-10916-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Characterization and Photoluminescent Properties of (La1‐xSmx)2Ti2O7 Solid Solutions Synthesized by a Sol‐Gel Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenmian Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (24), pp.3569-3576. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201100309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkaline‐earth metal hydrides as novel host lattices for EuII luminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kunkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Springborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Inorganic Chemistry, 50 (1313), pp.5873-5875. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic200801x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and nanoscale piezoelectric/ferroelectric properties in La&lt;inf&gt;2&lt;/inf&gt;Ti&lt;inf&gt;2&lt;/inf&gt;O&lt;inf&gt;7&lt;/inf&gt; thin films grown on (110)‐oriented doped Nb:SrTiO&lt;inf&gt;3&lt;/inf&gt; substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Advanced Engineering Materials, 13 (1010), pp.961-969. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201100105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of water‐soluble triphenylphosphines with $\beta$‐cyclodextrin: A quantum chemistry study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Journal of Physical Organic Chemistry, 24 (1212), pp.1129-1135. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/poc.1833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxed energetic maps of ?‐carrabiose: a dft study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sekkal‐rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Springborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Journal of Computational Chemistry, 31 (66), pp.1312-1320. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.21497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density functional calculations of the structural, electronic, and ferroelectric properties of high-k-titanate ⁠RE2Ti2O7(RE=La and Nd)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Journal of Applied Physics, 108 (55), </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3459891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New supramolecular amphiphiles based on renewable resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mouri‐belabdelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.‐p. Cavrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Green Chemistry, 12 (55), pp.772-775. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b924335f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biphasic Aqueous Organometallic Catalysis Promoted by Cyclodextrins: How to Design the Water‐Soluble Phenylphosphane to Avoid Interaction with Cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 350 (4), pp.609-618. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.200700582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Property‐Matched Water‐Soluble Analogue of the Benchmark Ligand PPh3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hapiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (7), pp.631-636. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.200800097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroformylation of 1‐Octene in Supercritical Carbon Dioxide with Alkyl P‐Donor Ligands on Rhodium Using a Peracetylated β‐Cyclodextrin as a Solubiliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Tortosa Estorach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Giménez‐pedrós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Masdeu‐bultó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008 (17), pp.2659-2663. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.200800153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InxGa1−xN refractive index calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (2), pp.262-266. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2006.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the atomic force microscopy image of the V2O5 and Li0.03V2O5(001) surface using ab initio calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Khelifa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 113 (3-4), pp.263-269. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2005.11.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host–guest inclusion complexes between peracetylated β‐cyclodextrin and diphenyl(4‐phenylphenyl)phosphine: Computational studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Filardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 777 (1-3), pp.99-106. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theochem.2006.08.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peracetylated β‐cyclodextrin as solubilizer of arylphosphines in supercritical carbon dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Filardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Blasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (3), pp.173-181. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.supflu.2005.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ab initio LAPW study of the α and β phases of bulk molybdenum trioxide, MoO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Amriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pernisek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Khelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 316 (1-3), pp.72-82. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemphys.2005.04.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium intercalation effects on the V&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt; (001) surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 166 (1-2), pp.175-181. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssi.2003.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Al‐doping on lithium nickel oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Amriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Khelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aourag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 130 (1-2), pp.213-220. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2003.11.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural relationship between V&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt; (0 0 1) surface and the bulk: Cluster bulk termination models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Khelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aourag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Materials Chemistry and Physics, 81 (11), pp.183-190. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0254-0584(03)00186-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic and Photocatalytic Properties of Sn1−xTixO2 Alloys and (SnO2)n/(TiO2)m Superlattices under Biaxial Strain: A First-Principles and Evolutionary Algorithm Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Harrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society (E-MRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chemically Grounded Evaluation Framework for Generative Models in Materials Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elohan Veillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Klipfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Bouraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI for Accelerated Materials Design - NeurIPS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, San Diego, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntheses of new cyclodextrin-derivatives using Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Laref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroCD 2025, 8th European Cyclodextrin Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Open Cyclodextrin database (OCdb)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gokhan Tahil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Cyclodextrin Symposium ICS 21 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector Field Oriented Diffusion Model for Crystal Material Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Klipfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Fregier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Bouraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 38th Annual AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Vancouver, Canada. pp.22193-22201, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v38i20.30224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ab-initio screening pipeline to evaluate metrics used in generative ML models for materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elohan Veillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Klipfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Casier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Bouraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Plénières du GDR IAMAT 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement de Recherche "Intelligence Artificielle en sciences des MATériaux" (GDR 2123), Jul 2024, Toulouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified Model for Crystalline Material Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Klipfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Frégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Bouraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Joint Conference on Artificial Intelligence, IJCAI 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Macao, China. pp.6031 - 6039</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FCInet: A classification neural network to describe the configuration interaction space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Casier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elohan Veillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques ThéMoSia, Université Paris Cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of Biaxial strain on electronic properties of (SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;/TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;n&amp;lt;/sub&amp;gt; superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Harrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Los Angeles, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Machine Learning for Determination of Association Constant between a Cyclodextrin and a Guest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gökhan Tahil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Conference on Cyclodextrin (EuroCD 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Budapest (Hungary)., Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Association Constant between a Cyclodextrin and a Guest using Machine Learning models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gökhan Tahil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Symposium on Theoretical Biophysics (TheoBio2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cetraro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab-initio study of some low dimensional functional oxysulfides and their optical properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Almoussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propri&eacute;t&eacute;s photo&eacute;lectrochimiques de pyrovanadate de cuivre (Cu&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;V&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;) sous forme de couches minces synth&eacute;tis&eacute;es par ablation laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Benrkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Ayesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning challenges for determination of association constant between a cyclodextrin and a guest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gökhan Tahil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">&amp;egrave;mes</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journ&amp;eacute;es Cyclodextrines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of new electrodes for hydrogen production : the meeting between Darwin and Schrödinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Harrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic equivariant graph neural network (PEGNN) for crystalin system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Klipfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Bouraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Fregier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivariant Graph Neural Network for Crystalline Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Klipfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Bouraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Frégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Spatio-Temporal Reasoning and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, JeJu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Association Constant between a Cyclodextrin and a Guest using Machine Learning for Catalyzed Functionalization of Bio-Sourced Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gökhan Tahil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First international symposium on High-Throughput Catalysts Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation structurale et étude de nouveaux composés inorganiques fonctionnels à partir d’entités structurales hétéroleptiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Almoussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mentre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RX et Matières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse, caractérisation et propriétés photo-électrochimiques du pyrovanadate de cuivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau des Jeunes Chimistes – SCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of encapsulation properties of amphiphilic cyclodextrins in deep eutectic solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Cyclodextrins - EUROCD 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Saint-Jacques de Compostelle, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, characterizations and DFT study of new (halide)-chalcogenides phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Almoussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Arevalo-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2019 SPRING MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Investigation of Mg-based alloys for hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2019 SPRING MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New low dimensional inorganic topologies from mixed anion building blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nicoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunions plénières du GDR MEETICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Crystal Structure Prediction of new rich-Mg compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée IA-Chimie, Université d'Artois, Faculté des Sciences Jean Perrin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Lens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural study of nickel thin films by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2019 SPRING MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse, caractérisations structurales et propriétés photo-électrochimiques des oxydes M2V2O7 (M=Cu, Mg, Zn)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOEJC2019 Journées Nord Ouest Européenne des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insight for hydrogen storage in the magnesium nickel and magne- sium copper systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCP2018, XXX IUPAP Conference on Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of California, Jul 2018, Davis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure et résistance à l’oxydation de couches minces de nickel déposées par ablation laser pulsé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC), 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude microstructurale et résistance à l'oxydation de films minces de nickel déposés par ablation laser pulsé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«A Molecular Dynamics Study of the aqueous biphasic hydroformylation of triglycerides promoted by Cyclodextrins»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vanbesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hapiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Cyclodextrin (EuroCD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of binary systems for hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kohlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discovery of Novel Nanoparticles, Surfaces and Bulk Materials (DN-NSM) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroformylation de triglycérides en milieu autoémulsifiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vanbésien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hapiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes journées des Cyclodextrines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of binary systems for hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kohlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Hydrogen Production and Storage ICHPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Hydroformylation de triglycérides en milieu auto-émulsifiant: Étude des interactions cyclodextrines/triglycérides par dynamique moléculaire»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vanbésien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hapiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Cyclodextrines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of binary systems for hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Théorie, Modélisation et Simulation (JTMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes théorique et expérimentale d'alliages binaires pour le stockage d'hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs - JNOEJC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude théorique du système Arsenic-Palladium et de ses hydrures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kohlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inauguration de la Maison de la Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Villeneuve d Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude théorique du système Arsenic-Palladium et de ses hydrures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kohlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs - JNOEJC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Villeneuve d Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-Principles determination of the structure of binary palladium rich compounds and their hydrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kohlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2016 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-Principles Determination of the Structure of binary palladium rich compounds and their hydrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Congress on Energy Efficiency and Energy Related Materials (ENEFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing new multiferroics with ab initio calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humboldt-Kolleg / International Conference Theory and Computation in Sciences and Bio-Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude théorique des propriétés physiques de systèmes ferroélectriques et multiferroïques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Strain Effect on the Electric Polarization of (SrTiO₃)ₙ(BiFeO₃)ₙ Heterostructures»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual World Congress of Advanced Materials-2013 (WCAM-2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth, Microstructural Characterization and Nanoscale Piezoelectric/Ferroelectric Properties in Lead-Free Ln_2Ti_2O_7 (Ln = Lanthanides) Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Prellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual World Congress of Advanced Materials-2013 (WCAM-2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain Effect on the Electric Polarization of (SrTiO_3)_n(BiFeO_3)_n (n=2,4) Heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual World Congress of Advanced Materials-2013 (WCAM-2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Deep Eutectic Solvents Design Acceleration Using Variational Auto Encoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Laref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Oubahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Nardello-Rataj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI4AM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntheses of new cyclodextrin-derivatives using Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Laref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroCD 2025, 8th European Cyclodextrin Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Characterizations and DFT study of new (oxy)-chalcogenides phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Almoussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Arevalo Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European conference on solid state chemistry (ECSSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la microscopie à force atomique en mode piézoréponse et des calculs ab-initio pour l’étude des propriétés ferroélectriques de superréseaux [(BiFeO₃)ₘ/(SrTiO₃)ₙ]ₚ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-V-K. Mangalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national 2016 du GDR OXYFUN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Autrans, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoresponse force microscopy measurements and ab-initio calculations for the study of the ferroelectric properties in (BiFeO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(SrTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.V.K. Mangalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Piezoresponse Force Microscopy and Nanoscale Phenomena in Polar Materials – PFM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Ekaterinburg, Russia. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-functional oxides thin films inside Thin Films and Nanomaterials team at UCCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national 2014 du GDR OXYFUN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Autrans, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couches minces à propriétés remarquables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échange FédérationChevreul-IEMN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Villeneuve d’Ascq, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular modeling of cyclodextrin inclusion complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Modelling: Volume 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Society of Chemistry, pp.72-99, 2021, Chemical Modelling, 978-1-83916-170-4. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781839162657-00072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio calculations for a better understanding of the behavior of ferroelectric domains in [(BiFeO_3)_m/(SrTiO_3)_n]_p heterostructures as observed by piezoresponse force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.V.K. Mangalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain effect on the structure and the electric polarization of BiFeO_3 and (SrTiO_3)_n (BiFeO_3)_n (n=2,4) heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and electronic properties of layered titanate photocatalysts, Ln_2Ti_2O _7 (Ln = La or Nd)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Principles Calculations of Structural Properties of (SrTiO_3) _n(BiFeO_3)_n (n=2,4) Heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between -carrabiose and some ions of alkali metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Reguieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rahal-Sekkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes structurales et propriétés de luminescence d'une solution solide (La_1-xSm_x)_2 Ti_2O_7 (0 &lt; x &lt;0.8) synthétisées par voie sol-gel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structures and luminescence properties of mixed crystals of europium and strontium hydride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kunkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Adlung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wickleder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxed energetic maps of -carrabiose: A DFT study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brrekhchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rahal-Sekkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformational DFT study of -carrabiose in gas phase and aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rahal-Sekkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Reguieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId532"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467002v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Benyoussef" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Nassereddine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kotbi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kania" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitul Rajput" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2025.238855" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04998854v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dell'Angelo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Jurkovi&#263;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin Kla&#269;i&#263;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Foucaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2024.12.242" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027299v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Harrati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Casier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Sayede" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP03363A" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05129435v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smritijit Sen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Benchakroun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Boivin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Kabbour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.06.006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105340v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Rastin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dell&#8217;angelo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Habibzadeh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.122087" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04646210v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Bensaid" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendouma Doumi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allel Mokaddem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemya Amrani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Mokaddem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.07.062" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04575730v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benhalima" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Yahia Cherif" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Khelloul" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumria Kourat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12596-024-01664-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04636592v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan Tah&#305;l" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delorme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monflier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.4c00318" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05154055v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R. Sahraoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doumi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mokaddem" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bensaid" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutaleb" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1068337224700063" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05152545v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Derou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yakoubi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-024-07316-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04630642v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dupeux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Marteau-Roussy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Aubry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nardello-Rataj" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.134028" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04143237v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Oubahmane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Hdoufane" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delaite" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Cherqaoui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph16040608" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386489v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2023.107368" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04092701v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Fontaine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Benrkia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blach" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mathieu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RA01509B" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04630678v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Boutaleb" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour Guemra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2047684123500355" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04056166v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan Tahil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdc.2023.101022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04307161v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benhalima" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kourat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Y. Cherif" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. E. Daho" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2737416523500400" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04254882v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friha Khelfaoui" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Douaa Benyahlou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Daho" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2047684123500215" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03781807v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Tadjer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-022-04112-w" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03689640v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benyoussef" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mura" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saitzek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Azrour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cap.2022.03.012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04442611v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mesri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youghourta Belhocine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Messikh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benali Mouffok" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6060/mhc210337m" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350951v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodil Rachida" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekkal-Rahal Majda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-021-04904-z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04547773v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalaliz Kheira" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chahed" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Boukli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Khettir" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oughilas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31349/RevMexFis.67.060501" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04438023v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gheriballah" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouabdellah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahmoune" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56042/ijpap.v58i11.32390" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205778v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Korichi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2020.1723812" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896065v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.00526" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485636v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saitzek" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lefevre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cario" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC09797J" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04442568v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taleb" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rozale" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amrani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31349/RevMexFis.66.265" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03707031v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benkaddour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47011/13.1.3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205843v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rai" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lalrinkima" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lalhriatzuala" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fomin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Malikov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra07543d" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449205v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Lakhdari" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Ara&#250;jo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-018-4878-2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449162v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bourega" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-019-2107-2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880947v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Desfeux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kunkel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.09.043" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667829v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Berber" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesim Mogulkoc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-017-5793-1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808502v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Herfurth" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wylezich" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Welinski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b01011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061304v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Berriah" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Elkeurti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-018-1192-y" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862683v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanchard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CE00797G" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000554v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Fodil" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Sekkal-Rahal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04303533v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-017-4461-2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03077747v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hornez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bouchart" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Champagne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Follet-Houttemane" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668289v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fodil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekkal&#8208;rahal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-016-3199-2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667828v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferri" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667827v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-017-4131-4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668290v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berber" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mogulkoc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-017-1038-z" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668294v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kohlmann" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vasseur" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefevre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Sander" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.12.039" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9PK7JVT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667832v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Addadi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-016-3894-3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668293v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Mohamedi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lakdja" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2016-70183-6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667833v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Cherfi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-016-3462-x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668291v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cherifi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mesri" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laksari" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zpch-2015-0711" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668295v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.06.104" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPZN3K2T-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667830v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Zerouali" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethallah Dahmane" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-016-0912-4" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667831v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vanb&#233;sien" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monflier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hapiot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cy01758k" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668292v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/msp-2016-0120" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667834v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tadjer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2015.08.087" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23R2LH6F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668296v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Temimi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beldjoudi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elkeurti" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2015-50746-9" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668297v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dahmane" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2015.09.008" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSZ8RHLD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667835v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bruyer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desfeux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. V. K. Mangalam" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927600" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667836v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra16507e" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668298v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-015-3148-9" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667838v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Lakdja" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Rozale" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbes Chahed" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2013.11.010" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZCLN1D8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667841v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-014-2828-1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667839v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ould Kada" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Seddik" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khenata" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouhemadou" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0217979214500064" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667837v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-014-2825-4" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668299v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aourag" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2014.01.037" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDZ8KC02-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667840v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khetir" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2014.06.017" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LH6BJDB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668300v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benhelal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4803124" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667845v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guechi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2013.07.014" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H49HSL3C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667842v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djedid" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-013-2401-3" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668302v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Springborg" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.125136" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668301v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mouria&#8208;bellabdelli" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Potier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouterfas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;p. Cavrot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2012.09.033" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KQZSDF0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667846v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreya Bestaoui&#8208;berrekhchi&#8208;berrahma" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Derreumaux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Sekkal&#8208;rahal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Springborg" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-012-1621-y" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PRSTWCLD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668303v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khatir" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mebsout" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mokadem" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.02.040" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9V86V9T0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667849v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kunkel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sander" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Louis" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pang" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Dejon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2011-10916-5" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3D5XVRXR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667847v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenmian Shao" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201100309" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WB0NZ9X1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668305v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200801x" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668304v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferreira" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bricout" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tilloy" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poc.1833" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PW5J20QL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668306v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shao" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruyer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201100105" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7456FDC67CE7BE234F03D2DE5A75BAF9B04A918/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668309v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3459891" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668307v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yousfi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.21497" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-63K8SPG1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668308v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Machut" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mouri&#8208;belabdelli" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b924335f" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/472C67C7B423E5CB0009EABC65D15C8533EF4767/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667852v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferreira" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bricout" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200700582" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RM5G1537-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667851v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hapiot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tilloy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.200800097" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-69158PDP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667850v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Tortosa Estorach" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gim&#233;nez&#8208;pedr&#243;s" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Masdeu&#8208;bult&#243;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monflier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200800153" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-76PF4F6Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667853v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anani" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abid" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chama" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathieu" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2006.11.001" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTH6KB4G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667856v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponchel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Filardo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galia" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2006.08.033" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3471NF7Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667855v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khelifa" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2005.11.083" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5218RXVR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667854v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Blasi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2005.06.004" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01TF5X3M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667857v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Amriou" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pernisek" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2005.04.036" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F86W5HT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667859v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2003.10.006" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHRCZVKZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667858v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2003.11.063" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1QZ71BQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668310v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0254-0584(03)00186-X" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVN34RT7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098600v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488999v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elohan Veillon" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Klipfel" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05351958v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ternisien" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejat Arinik" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laclef" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Laref" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05138582v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokhan Tahil" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04646126v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04526745v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Fregier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v38i20.30224" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04403392v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Fr&#233;gier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04385761v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04214791v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04196615v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04193143v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04037730v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peltre" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Fregier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04034233v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sen" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Almoussawi" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04094792v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ayesh" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03954803v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03956380v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04037916v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03957829v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03582508v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mentre" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03714455v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fontaine" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Blach" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Adlane Sayede" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayesh" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Saitzek" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448813v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bonnet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156388v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Arevalo-Lopez" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152148v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03582492v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nicoud" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Leclercq" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165277v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03713497v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152130v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanchart" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04455455v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006086v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Blanchard" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006301v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699405v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vanbesien" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691058v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Kohlmann" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691028v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691055v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725800v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sayede" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691054v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691057v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691059v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691029v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691030v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691031v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691061v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691060v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725557v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691032v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Prellier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691062v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268004v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolland" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05351944v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03584964v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clevers" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Arevalo Lopez" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739622v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R-V-K. Mangalam" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699093v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V.K. Mangalam" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699092v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Chambrier" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699094v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205886v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839162657-00072" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699095v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699096v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699098v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reguieg" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahal-Sekkal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Taleb" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699100v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699105v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699104v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Blach" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699099v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brrekhchi" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699103v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adlung" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wickleder" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699097v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Taleb" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467002v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Benyoussef" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Nassereddine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kotbi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kania" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitul Rajput" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2025.238855" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04998854v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dell'Angelo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Jurkovi&#263;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin Kla&#269;i&#263;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Foucaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2024.12.242" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027299v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Harrati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Casier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Sayede" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP03363A" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05129435v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smritijit Sen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Benchakroun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Boivin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Kabbour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.06.006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105340v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Rastin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dell&#8217;angelo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Habibzadeh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.122087" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04575730v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benhalima" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Yahia Cherif" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendouma Doumi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Khelloul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumria Kourat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12596-024-01664-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04636592v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan Tah&#305;l" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delorme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monflier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.4c00318" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05154055v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R. Sahraoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doumi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mokaddem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bensaid" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutaleb" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1068337224700063" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04646210v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Bensaid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allel Mokaddem" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemya Amrani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Mokaddem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.07.062" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04630642v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dupeux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Marteau-Roussy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Aubry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nardello-Rataj" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.134028" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05152545v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Derou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yakoubi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-024-07316-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04143237v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Oubahmane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Hdoufane" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delaite" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Cherqaoui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph16040608" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386489v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2023.107368" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04630678v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Boutaleb" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour Guemra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2047684123500355" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04056166v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan Tahil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdc.2023.101022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04092701v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Fontaine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Benrkia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blach" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mathieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RA01509B" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04307161v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benhalima" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kourat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Y. Cherif" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. E. Daho" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2737416523500400" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04254882v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friha Khelfaoui" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Douaa Benyahlou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Daho" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2047684123500215" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03781807v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Tadjer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-022-04112-w" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03689640v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benyoussef" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mura" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saitzek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Azrour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cap.2022.03.012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04442611v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mesri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youghourta Belhocine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Messikh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benali Mouffok" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6060/mhc210337m" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350951v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodil Rachida" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekkal-Rahal Majda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-021-04904-z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04547773v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalaliz Kheira" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chahed" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Boukli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Khettir" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oughilas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31349/RevMexFis.67.060501" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04438023v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gheriballah" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouabdellah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahmoune" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56042/ijpap.v58i11.32390" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205778v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Korichi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2020.1723812" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485636v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saitzek" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lefevre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cario" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC09797J" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04442568v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taleb" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rozale" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amrani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31349/RevMexFis.66.265" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896065v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.00526" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03707031v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benkaddour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47011/13.1.3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205843v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rai" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lalrinkima" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lalhriatzuala" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fomin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Malikov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra07543d" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449205v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Lakhdari" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Ara&#250;jo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-018-4878-2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449162v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bourega" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-019-2107-2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880947v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Desfeux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kunkel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.09.043" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667829v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Berber" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesim Mogulkoc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-017-5793-1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808502v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Herfurth" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wylezich" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Welinski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b01011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061304v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Berriah" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Elkeurti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-018-1192-y" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862683v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanchard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CE00797G" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000554v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Fodil" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Sekkal-Rahal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04303533v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-017-4461-2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03077747v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hornez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bouchart" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Champagne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Follet-Houttemane" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668289v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fodil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekkal&#8208;rahal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-016-3199-2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667828v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferri" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668290v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berber" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mogulkoc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-017-1038-z" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667827v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-017-4131-4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668294v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kohlmann" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vasseur" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefevre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Sander" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.12.039" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9PK7JVT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667833v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Cherfi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-016-3462-x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668291v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cherifi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mesri" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laksari" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zpch-2015-0711" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668295v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lakdja" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.06.104" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPZN3K2T-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668293v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Mohamedi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2016-70183-6" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667832v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Addadi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-016-3894-3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667830v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Zerouali" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethallah Dahmane" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-016-0912-4" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667831v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vanb&#233;sien" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monflier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hapiot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cy01758k" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668292v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/msp-2016-0120" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667834v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tadjer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2015.08.087" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23R2LH6F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668296v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Temimi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beldjoudi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elkeurti" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2015-50746-9" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668297v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dahmane" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2015.09.008" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSZ8RHLD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667835v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bruyer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desfeux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. V. K. Mangalam" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927600" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667836v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra16507e" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668298v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-015-3148-9" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667838v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Lakdja" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Rozale" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbes Chahed" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2013.11.010" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZCLN1D8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667841v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-014-2828-1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667839v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ould Kada" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Seddik" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khenata" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouhemadou" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0217979214500064" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667837v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-014-2825-4" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668299v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aourag" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2014.01.037" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDZ8KC02-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667840v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khetir" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2014.06.017" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LH6BJDB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668300v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benhelal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4803124" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667845v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guechi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2013.07.014" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H49HSL3C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667842v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djedid" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-013-2401-3" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668302v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Springborg" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.125136" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668301v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mouria&#8208;bellabdelli" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Potier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouterfas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;p. Cavrot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2012.09.033" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KQZSDF0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667846v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreya Bestaoui&#8208;berrekhchi&#8208;berrahma" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Derreumaux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Sekkal&#8208;rahal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Springborg" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-012-1621-y" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PRSTWCLD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668303v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khatir" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mebsout" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mokadem" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.02.040" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9V86V9T0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667849v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kunkel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sander" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Louis" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pang" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Dejon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2011-10916-5" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3D5XVRXR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667847v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenmian Shao" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201100309" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WB0NZ9X1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668305v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200801x" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668306v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shao" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruyer" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201100105" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7456FDC67CE7BE234F03D2DE5A75BAF9B04A918/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668304v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferreira" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bricout" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tilloy" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poc.1833" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PW5J20QL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668307v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yousfi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.21497" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-63K8SPG1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668309v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3459891" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668308v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Machut" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mouri&#8208;belabdelli" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b924335f" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/472C67C7B423E5CB0009EABC65D15C8533EF4767/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667852v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferreira" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bricout" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200700582" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RM5G1537-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667851v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hapiot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tilloy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.200800097" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-69158PDP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667850v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Tortosa Estorach" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gim&#233;nez&#8208;pedr&#243;s" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Masdeu&#8208;bult&#243;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monflier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200800153" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-76PF4F6Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667853v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anani" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abid" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chama" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathieu" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2006.11.001" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTH6KB4G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667855v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khelifa" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2005.11.083" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5218RXVR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667856v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponchel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Filardo" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galia" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2006.08.033" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3471NF7Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667854v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Blasi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2005.06.004" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01TF5X3M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667857v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Amriou" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pernisek" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2005.04.036" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F86W5HT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667859v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2003.10.006" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHRCZVKZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667858v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2003.11.063" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1QZ71BQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668310v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0254-0584(03)00186-X" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVN34RT7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098600v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488999v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elohan Veillon" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Klipfel" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05351958v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ternisien" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejat Arinik" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laclef" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Laref" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05138582v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokhan Tahil" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04526745v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Fregier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v38i20.30224" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04646126v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04403392v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Fr&#233;gier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04385761v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04196615v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04214791v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04193143v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04034233v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sen" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Almoussawi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04094792v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ayesh" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03954803v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03956380v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04037730v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peltre" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Fregier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04037916v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03957829v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03582508v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mentre" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03714455v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fontaine" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Blach" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Adlane Sayede" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayesh" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Saitzek" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448813v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bonnet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156388v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Arevalo-Lopez" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152148v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03582492v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nicoud" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Leclercq" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165277v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152130v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanchart" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03713497v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04455455v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006086v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Blanchard" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006301v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699405v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vanbesien" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691058v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Kohlmann" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691028v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691055v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725800v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sayede" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691057v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691054v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691059v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691029v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691030v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691031v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691061v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691060v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725557v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691032v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Prellier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691062v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268004v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolland" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05351944v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03584964v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clevers" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Arevalo Lopez" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739622v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R-V-K. Mangalam" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699093v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V.K. Mangalam" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699092v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Chambrier" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699094v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205886v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839162657-00072" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699095v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699096v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699100v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699105v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699098v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reguieg" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahal-Sekkal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Taleb" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699104v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Blach" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699103v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adlung" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wickleder" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699099v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brrekhchi" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699097v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Taleb" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>