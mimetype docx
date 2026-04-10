--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -477,529 +477,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harbinger transposon insertion in ethylene signaling gene leads to emergence of new sexual forms in cucurbits</w:t>
+                <w:t xml:space="preserve">Parthenocarpy, a pollination-independent fruit set mechanism to ensure yield stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hsin-Ya Huang</w:t>
+                <w:t xml:space="preserve">Lea Maupilé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siqi Zhang</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jamila Chaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Boualem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Bendahmane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-49250-9⟩</w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (11), pp.1254-1265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2024.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661928v1</w:t>
+                <w:t xml:space="preserve">hal-05051944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sucrose-binding protein and β-conglycinins regulate soybean seed protein content and control multiple seed traits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Harbinger transposon insertion in ethylene signaling gene leads to emergence of new sexual forms in cucurbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsin-Ya Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siqi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Abou Choucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoufal Lakhssassi</w:t>
+                <w:t xml:space="preserve">Marion Verdenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhalim El Baze</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Embaby</w:t>
+                <w:t xml:space="preserve">Feng-Quan Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiae380⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.4877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-49250-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322665v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotyping floral attractiveness to pollinators using volatilomics, 3D imaging, and insect monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A sucrose-binding protein and β-conglycinins regulate soybean seed protein content and control multiple seed traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufal Lakhssassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhalim El Baze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounya Knizia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filip Slavković</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adnane Boualem</w:t>
+                <w:t xml:space="preserve">Yasser Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Dogimont</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Embaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (8), pp.1164-1166. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 196 (2), pp.1298-1321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molp.2024.06.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiae380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701278v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parthenocarpy, a pollination-independent fruit set mechanism to ensure yield stability</w:t>
+                <w:t xml:space="preserve">Phenotyping floral attractiveness to pollinators using volatilomics, 3D imaging, and insect monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea Maupilé</w:t>
+                <w:t xml:space="preserve">Filip Slavković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Boualem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamila Chaib</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adnane Boualem</w:t>
+                <w:t xml:space="preserve">Catherine Dogimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 29 (11), pp.1254-1265. </w:t>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (8), pp.1164-1166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2024.06.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molp.2024.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05051944v1</w:t>
+                <w:t xml:space="preserve">hal-04701278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethylene produced in carpel primordia controls CmHB40 expression to inhibit stamen development</w:t>
               </w:r>
@@ -1171,51 +1171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Moieni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdolali Shojaeiyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dogimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (13), pp.11189. </w:t>
@@ -1247,563 +1247,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The control of carpel determinacy pathway leads to sex determination in cucurbits</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cantaloupe melon genome reveals 3D chromatin features and structural relationship with the ancestral Cucurbitaceae karyotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ching-Hui Chung</w:t>
+                <w:t xml:space="preserve">Clement Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filip Slavkovic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ravi Sureshbhai Devani</w:t>
+                <w:t xml:space="preserve">Anis Djari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Verdenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Marande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.add4250⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (1), pp.103696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.103696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03851250v1</w:t>
+                <w:t xml:space="preserve">hal-03507170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cantaloupe melon genome reveals 3D chromatin features and structural relationship with the ancestral Cucurbitaceae karyotype</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anis Djari</w:t>
+                <w:t xml:space="preserve">The control of carpel determinacy pathway leads to sex determination in cucurbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siqi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng-Quan Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Tran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Verdenaud</w:t>
+                <w:t xml:space="preserve">Ching-Hui Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Marande</w:t>
+                <w:t xml:space="preserve">Filip Slavkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Sureshbhai Devani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 25 (1), pp.103696. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 378 (6619), pp.543-549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.103696⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.add4250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507170v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially expressed WIP genes control Arabidopsis embryonic root development</w:t>
+                <w:t xml:space="preserve">CmLHP1 proteins play a key role in plant development and sex determination in melon ( Cucumis melo )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yujuan Du</w:t>
+                <w:t xml:space="preserve">Natalia Yaneth Rodriguez‐granados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Victoria Gomez Roldan</w:t>
+                <w:t xml:space="preserve">Juan Sebastian Ramirez‐prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aimen Haraghi</w:t>
+                <w:t xml:space="preserve">Rim Brik‐chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nawel Haili</w:t>
+                <w:t xml:space="preserve">Jing An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farhaj Izhaq</w:t>
+                <w:t xml:space="preserve">Deborah Manza‐mianza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (6), pp.635-645. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 109 (5), pp.1213-1228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41477-022-01172-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.15627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03851253v1</w:t>
+                <w:t xml:space="preserve">hal-03633173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CmLHP1 proteins play a key role in plant development and sex determination in melon ( Cucumis melo )</w:t>
+                <w:t xml:space="preserve">Spatially expressed WIP genes control Arabidopsis embryonic root development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Yaneth Rodriguez‐granados</w:t>
+                <w:t xml:space="preserve">Yujuan Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Sebastian Ramirez‐prado</w:t>
+                <w:t xml:space="preserve">Maria Victoria Gomez Roldan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Brik‐chaouche</w:t>
+                <w:t xml:space="preserve">Aimen Haraghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing An</w:t>
+                <w:t xml:space="preserve">Nawel Haili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Manza‐mianza</w:t>
+                <w:t xml:space="preserve">Farhaj Izhaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 109 (5), pp.1213-1228. </w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (6), pp.635-645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.15627⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41477-022-01172-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03633173v1</w:t>
+                <w:t xml:space="preserve">hal-03851253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Flashforward Look into Solutions for Fruit and Vegetable Production</w:t>
               </w:r>
@@ -2053,77 +2053,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision Phenotyping of Nectar-Related Traits Using X-ray Micro Computed Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Begot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Slavkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2168,827 +2168,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the genetic and phenotypic variation among wild and cultivated clary sages provides interesting avenues for breeding programs of a perfume, medicinal and aromatic plant</w:t>
+                <w:t xml:space="preserve">Sclareol and linalyl acetate are produced by glandular trichomes through the MEP pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chalvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Drevensek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Françoise Gilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christel Chollet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edita M Šolić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (7), pp.e0248954. </w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0248954⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41438-021-00640-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03081424v2</w:t>
+                <w:t xml:space="preserve">hal-03815650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Seed Development Factors TT2 and MYB5 Regulate Heat Stress Response in Arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the genetic and phenotypic variation among wild and cultivated clary sages provides interesting avenues for breeding programs of a perfume, medicinal and aromatic plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chalvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Drevensek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Jacob</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Froukje van Der Wal</w:t>
+                <w:t xml:space="preserve">Edita M Šolić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes12050746⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (7), pp.e0248954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0248954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03335244v1</w:t>
+                <w:t xml:space="preserve">hal-03081424v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Genetic Control of Nectary Development</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Seed Development Factors TT2 and MYB5 Regulate Heat Stress Response in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Brisou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Froukje van Der Wal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2020.11.002⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (5), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes12050746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03633112v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The miR166–SlHB15A regulatory module controls ovule development and parthenocarpic fruit set under adverse temperatures in tomato</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yanwei Hao</w:t>
+                <w:t xml:space="preserve">The Genetic Control of Nectary Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Slavković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dogimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Boualem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Bendahmane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molp.2021.05.005⟩</w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (3), pp.260-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2020.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299740v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced mutations in SlE8 and SlACO1 control tomato fruit maturation and shelf-life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwilherm Brisou</w:t>
+                <w:t xml:space="preserve">The miR166–SlHB15A regulatory module controls ovule development and parthenocarpic fruit set under adverse temperatures in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Clepet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Sureshbhai Devani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Boumlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Piquerez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amandine Cornille</w:t>
+                <w:t xml:space="preserve">Yanwei Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erab330⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (7), pp.1185-1198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molp.2021.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03320253v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sclareol and linalyl acetate are produced by glandular trichomes through the MEP pathway</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Françoise Gilard</w:t>
+                <w:t xml:space="preserve">Induced mutations in SlE8 and SlACO1 control tomato fruit maturation and shelf-life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Brisou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Piquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Minoia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Mauve</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christel Chollet</w:t>
+                <w:t xml:space="preserve">Amandine Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (20), pp.6920-6932. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41438-021-00640-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erab330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815650v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Control of Glandular Trichome Development</w:t>
               </w:r>
@@ -3108,51 +3108,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pathogenesis‐related protein GmPR08‐Bet VI promotes a molecular interaction between the GmSHMT08 and GmSNAP18 in resistance to Heterodera glycines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufal Lakhssassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarbottam Piya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3242,103 +3242,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative genome-wide analysis reveals the role of WIP proteins in inhibition of growth and development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Victoria Gomez Roldan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhaj Izhaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Verdenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Eleblu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimen Haraghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3 (1), pp.239. </w:t>
@@ -3389,51 +3389,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The gynoecious CmWIP1 transcription factor interacts with CmbZIP48 to inhibit carpel development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Eleblu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimen Haraghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Mania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3504,1085 +3504,1085 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved assembly and annotation of the melon (&amp;lt;em&amp;gt;Cucumis melo&amp;lt;/em&amp;gt; L.) reference genome</w:t>
+                <w:t xml:space="preserve">The Rosa genome provides new insights into the domestication of modern roses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentino Ruggieri</w:t>
+                <w:t xml:space="preserve">Olivier Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantinos G. Alexiou</w:t>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Morata</w:t>
+                <w:t xml:space="preserve">Jérémy Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Argyris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marta Pujol</w:t>
+                <w:t xml:space="preserve">Hélène Badouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Verdenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-26416-2⟩</w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (6), pp.772-777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41588-018-0110-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624474v1</w:t>
+                <w:t xml:space="preserve">hal-01798003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rosa genome provides new insights into the domestication of modern roses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An improved assembly and annotation of the melon (&amp;lt;em&amp;gt;Cucumis melo&amp;lt;/em&amp;gt; L.) reference genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentino Ruggieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Raymond</w:t>
+                <w:t xml:space="preserve">Konstantinos G. Alexiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Gouzy</w:t>
+                <w:t xml:space="preserve">Jordi Morata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Just</w:t>
+                <w:t xml:space="preserve">Jason Argyris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Badouin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Verdenaud</w:t>
+                <w:t xml:space="preserve">Marta Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 50 (6), pp.772-777. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.8088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41588-018-0110-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-26416-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798003v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IpiRId: Integrative approach for piRNA prediction using genomic and epigenomic data</w:t>
+                <w:t xml:space="preserve">The quest for epigenetic regulation underlying unisexual flower development in Cucumis melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouar Boucheham</w:t>
+                <w:t xml:space="preserve">David Latrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Sommard</w:t>
+                <w:t xml:space="preserve">Natalia Rodriguez Granados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farida Zehraoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adnane Boualem</w:t>
+                <w:t xml:space="preserve">Alaguraj Veluchamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Batouche</w:t>
+                <w:t xml:space="preserve">Kiruthiga Gayathri Mariappan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0179787⟩</w:t>
+              <w:t xml:space="preserve">Epigenetics and Chromatin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (22), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13072-017-0132-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01630647v1</w:t>
+                <w:t xml:space="preserve">hal-01594682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TILLING by Sequencing (TbyS) for targeted genome mutagenesis in crops</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IpiRId: Integrative approach for piRNA prediction using genomic and epigenomic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter C. Mckeown</w:t>
+                <w:t xml:space="preserve">Anouar Boucheham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Sommard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Zehraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boualem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Galina Brychkova</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Batouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Breeding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11032-017-0620-1⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (6), pp.e0179787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0179787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01606557v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The quest for epigenetic regulation underlying unisexual flower development in Cucumis melo</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TILLING by Sequencing (TbyS) for targeted genome mutagenesis in crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Rodriguez Granados</w:t>
+                <w:t xml:space="preserve">Anishkumar P. K. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alaguraj Veluchamy</w:t>
+                <w:t xml:space="preserve">Peter C. Mckeown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Boualem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kiruthiga Gayathri Mariappan</w:t>
+                <w:t xml:space="preserve">Peter Ryder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
+                <w:t xml:space="preserve">Galina Brychkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetics and Chromatin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10 (22), pp.1-17. </w:t>
+              <w:t xml:space="preserve">Molecular Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (2), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13072-017-0132-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11032-017-0620-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01594682v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced mutations in tomato SlExp1 alter cell wall metabolism and delay fruit softening</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The andromonoecious sex determination gene predates the separation of &amp;lt;em&amp;gt;cucumis&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;citrullus genera&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boualem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Marcel</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Lemhamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Sari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pignoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Troadec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2015.07.001⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (5), pp.e0155444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0155444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638816v1</w:t>
+                <w:t xml:space="preserve">hal-02637987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The andromonoecious sex determination gene predates the separation of &amp;lt;em&amp;gt;cucumis&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;citrullus genera&amp;lt;/em&amp;gt;</w:t>
+                <w:t xml:space="preserve">The battle for survival between viruses and their host plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boualem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dogimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Bendahmane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0155444⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17, pp.32-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coviro.2015.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637987v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The battle for survival between viruses and their host plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Induced mutations in tomato SlExp1 alter cell wall metabolism and delay fruit softening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Minoia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boualem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Marcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 242, pp.195 - 202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2015.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coviro.2015.12.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02889521v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cucurbit androecy gene reveals how unisexual flowers develop and dioecy emerges</w:t>
               </w:r>
@@ -4970,51 +4970,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The &amp;lt;em&amp;gt;Vat&amp;lt;/em&amp;gt; locus encodes for a CC-NBS-LRR protein that confers resistance to &amp;lt;em&amp;gt;Aphis gossypii&amp;lt;/em&amp;gt; infestation and &amp;lt;em&amp;gt;A. gossypii&amp;lt;/em&amp;gt;-mediated virus resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dogimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Chovelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5509,51 +5509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of expressed sequence tags generated from full-length enriched cDNA libraries of melon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Clepet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Joobeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5816,51 +5816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Kovalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Perl-Treves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5905,307 +5905,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of transcription factors involved in root apex responses to salt stress in Medicago truncatula.</w:t>
+                <w:t xml:space="preserve">A transposon-induced epigenetic change leads to sex determination in melon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Gruber</w:t>
+                <w:t xml:space="preserve">Antoine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Boualem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Blanchet</w:t>
+                <w:t xml:space="preserve">Mazen Rajab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouck Diet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adnane Boualem</w:t>
+                <w:t xml:space="preserve">Ronan Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Genetics and Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 461, pp.1135-1139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature08498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00438-008-0392-8⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00856238v1</w:t>
+                <w:t xml:space="preserve">hal-01203855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transposon-induced epigenetic change leads to sex determination in melon</w:t>
+                <w:t xml:space="preserve">Identification of transcription factors involved in root apex responses to salt stress in Medicago truncatula.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Troadec</w:t>
+                <w:t xml:space="preserve">Véronique Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouck Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons Zahaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boualem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ronan Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature08498⟩</w:t>
+              <w:t xml:space="preserve">Molecular Genetics and Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 281 (1), pp.55-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00438-008-0392-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203855v1</w:t>
+                <w:t xml:space="preserve">hal-00856238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant polycistronic precursors containing non-homologous microRNAs target transcripts encoding functionally related proteins.</w:t>
               </w:r>
@@ -6334,77 +6334,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boualem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fergany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 321 (5890), pp.836-838. </w:t>
@@ -7000,277 +7000,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloning candidate genes for a broad-spectrum resistance QTL against Phytophthora capsici in pepper</w:t>
+                <w:t xml:space="preserve">Sex determination in curcubits: genetic and epigenetic implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Cantet</w:t>
+                <w:t xml:space="preserve">A Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Boualem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Rajab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Adnane Boualem</w:t>
+                <w:t xml:space="preserve">Romain Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Genomics seminar 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Mallemort, France. 2 p</w:t>
+              <w:t xml:space="preserve">Plant and Animal Genomes XVIII Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757532v1</w:t>
+                <w:t xml:space="preserve">hal-02817891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex determination in curcubits: genetic and epigenetic implications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cloning candidate genes for a broad-spectrum resistance QTL against Phytophthora capsici in pepper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Cantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Martín</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Troadec</w:t>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid A. Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boualem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Animal Genomes XVIII Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Plant Genomics seminar 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Mallemort, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817891v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie génétique et physique fine des gènes A et G contrôlant le déterminisme sexuel du melon</w:t>
               </w:r>
@@ -7282,51 +7282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fergany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Rajab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boualem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7452,64 +7452,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boualem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dogimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2010012948. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7566,51 +7566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boualem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fergany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dogimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: FR2900415. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7797,51 +7797,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301553v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Boualem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Bendahmane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2025.08.015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463743v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Song" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Zhang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting&#8208;ting Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao&#8208;yuan Duan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Ren" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20428" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293712v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Moraga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Branco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Veltsos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Jedli&#269;ka" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adj7430" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661928v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-Ya Huang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Abou Choucha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdenaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng-Quan Tan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49250-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05322665v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal Lakhssassi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim El Baze" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounya Knizia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Salhi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Embaby" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae380" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701278v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Slavkovi&#263;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dogimont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2024.06.011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051944v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Maupil&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Chaib" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2024.06.007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225267v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dali Rashid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Sureshbhai Devani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Yaneth Rodriguez-Granados" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Abou-Choucha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Troadec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01511-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189936v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Shirazi Parsa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sadegh Sabet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Moieni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolali Shojaeiyan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241311189" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851250v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Hui Chung" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Slavkovic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.add4250" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507170v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Pichot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.103696" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851253v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujuan Du" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Gomez Roldan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimen Haraghi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Haili" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhaj Izhaq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-022-01172-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03633173v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Yaneth Rodriguez&#8208;granados" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Ramirez&#8208;prado" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Brik&#8208;chaouche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing An" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Manza&#8208;mianza" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15627" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189944v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Maupil&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Cha&#239;b" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13101886" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03815404v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Camps" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleurier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.04.031" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189942v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Begot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Oger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11213452" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081424v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chalvin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drevensek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Chollet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edita M &#352;oli&#263;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248954" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335244v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacob" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Brisou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Th&#233;venin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froukje van Der Wal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12050746" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03633112v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2020.11.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299740v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boumlik" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwei Hao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2021.05.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320253v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Piquerez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Minoia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marcel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cornille" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab330" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03815650v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-021-00640-w" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03217221v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2019.12.025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216733v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarbottam Piya" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Bekal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiming Liu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Zhou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.13343" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889491v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Eleblu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-0969-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889482v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Mania" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Camps" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52004-z" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624474v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Ruggieri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos G. Alexiou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Morata" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Argyris" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pujol" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26416-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01798003v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raymond" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Just" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Badouin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0110-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630647v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Boucheham" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Sommard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Zehraoui" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Batouche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0179787" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606557v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anishkumar P. K. Kumar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C. Mckeown" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ryder" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Brychkova" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-017-0620-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594682v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Latrasse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Rodriguez Granados" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaguraj Veluchamy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiruthiga Gayathri Mariappan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-017-0132-6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638816v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.07.001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K7W350X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637987v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Lemhamdi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Sari" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pignoly" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155444" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889521v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2015.12.001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636940v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Lemhemdi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aac8370" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636509v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Martinez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Manzano" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoraida Megias" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Barrera" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-014-2043-0" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631718v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audigier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anish P. K. Kumar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097963" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631172v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chovelon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pauquet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid A. Bendahmane" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12690" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635196v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jisen Zhang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Ming" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2014.02.012" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4SHGQ8C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648753v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjanabha Bhattacharya" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seema Parikh" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirali Desai" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-38" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606937v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Foucart" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lasseur" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izhak Fahraj" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2012005" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/290029AA0E82571C38E034E11A9BD13F7F8FDCDE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995662v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Joobeur" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zheng" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jublot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyun Huang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-252" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660830v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Dahmani-Mardas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leveque" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah A. Alsadon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015776" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663178v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kovalski" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Perl-Treves" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006144" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856238v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gruber" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Diet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Zahaf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-008-0392-8" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203855v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Rajab" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fernandez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08498" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-1Q9S6RRP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856234v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Merchan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Crespi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frugier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2009-10-12-r136" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669243v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fergany" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1159023" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856250v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laporte" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Jovanovic" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Laffont" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Plet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03448.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118293v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hirsch" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vankersschaver" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.073817" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121505v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Combier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise de Billy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri El-Yahyaoui" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.402806" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683509v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hartmann" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Corre-Menguy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lelandais-Briere" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20042010894" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757532v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Cantet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mallard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817891v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mart&#237;n" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753753v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M. Dalmais" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819543v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817620v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301553v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Boualem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Bendahmane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2025.08.015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463743v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Song" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Zhang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting&#8208;ting Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao&#8208;yuan Duan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Ren" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20428" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293712v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Moraga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Branco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Veltsos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Jedli&#269;ka" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adj7430" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051944v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Maupil&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Chaib" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2024.06.007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661928v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-Ya Huang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Abou Choucha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdenaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng-Quan Tan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49250-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05322665v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal Lakhssassi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim El Baze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounya Knizia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Salhi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Embaby" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae380" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701278v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Slavkovi&#263;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dogimont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2024.06.011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225267v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dali Rashid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Sureshbhai Devani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Yaneth Rodriguez-Granados" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Abou-Choucha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Troadec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01511-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189936v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Shirazi Parsa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sadegh Sabet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Moieni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolali Shojaeiyan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241311189" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507170v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Pichot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.103696" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851250v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Hui Chung" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Slavkovic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.add4250" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03633173v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Yaneth Rodriguez&#8208;granados" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Ramirez&#8208;prado" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Brik&#8208;chaouche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing An" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Manza&#8208;mianza" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15627" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851253v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujuan Du" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Gomez Roldan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimen Haraghi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Haili" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhaj Izhaq" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-022-01172-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189944v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Maupil&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Cha&#239;b" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13101886" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03815404v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Camps" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleurier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.04.031" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189942v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Begot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Oger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11213452" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03815650v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chalvin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drevensek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Chollet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-021-00640-w" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081424v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edita M &#352;oli&#263;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248954" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335244v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacob" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Brisou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Th&#233;venin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froukje van Der Wal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12050746" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03633112v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2020.11.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299740v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boumlik" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwei Hao" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2021.05.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320253v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Piquerez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Minoia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marcel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cornille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab330" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03217221v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2019.12.025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216733v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarbottam Piya" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Bekal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiming Liu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Zhou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.13343" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889491v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Eleblu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-0969-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889482v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Mania" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Camps" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52004-z" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01798003v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raymond" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Just" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Badouin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0110-3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624474v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Ruggieri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos G. Alexiou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Morata" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Argyris" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pujol" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26416-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594682v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Latrasse" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Rodriguez Granados" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaguraj Veluchamy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiruthiga Gayathri Mariappan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-017-0132-6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630647v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Boucheham" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Sommard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Zehraoui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Batouche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0179787" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606557v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anishkumar P. K. Kumar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C. Mckeown" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ryder" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Brychkova" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-017-0620-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637987v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Lemhamdi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Sari" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pignoly" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155444" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889521v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2015.12.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638816v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.07.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K7W350X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636940v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Lemhemdi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aac8370" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636509v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Martinez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Manzano" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoraida Megias" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Barrera" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-014-2043-0" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631718v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audigier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anish P. K. Kumar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097963" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631172v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chovelon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pauquet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid A. Bendahmane" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12690" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635196v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jisen Zhang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Ming" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2014.02.012" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4SHGQ8C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648753v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjanabha Bhattacharya" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seema Parikh" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirali Desai" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-38" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606937v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Foucart" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lasseur" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izhak Fahraj" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2012005" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/290029AA0E82571C38E034E11A9BD13F7F8FDCDE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995662v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Joobeur" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zheng" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jublot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyun Huang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-252" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660830v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Dahmani-Mardas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leveque" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah A. Alsadon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015776" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663178v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kovalski" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Perl-Treves" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006144" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203855v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Rajab" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fernandez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08498" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-1Q9S6RRP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856238v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gruber" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Diet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Zahaf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-008-0392-8" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856234v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Merchan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Crespi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frugier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2009-10-12-r136" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669243v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fergany" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1159023" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856250v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laporte" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Jovanovic" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Laffont" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Plet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03448.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118293v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hirsch" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vankersschaver" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.073817" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121505v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Combier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise de Billy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri El-Yahyaoui" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.402806" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683509v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hartmann" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Corre-Menguy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lelandais-Briere" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20042010894" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817891v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mart&#237;n" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757532v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Cantet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mallard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753753v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M. Dalmais" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819543v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817620v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>