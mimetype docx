--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -1247,680 +1247,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cantaloupe melon genome reveals 3D chromatin features and structural relationship with the ancestral Cucurbitaceae karyotype</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The control of carpel determinacy pathway leads to sex determination in cucurbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siqi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng-Quan Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Pichot</w:t>
+                <w:t xml:space="preserve">Ching-Hui Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Djari</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">William Marande</w:t>
+                <w:t xml:space="preserve">Filip Slavkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Sureshbhai Devani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.103696⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 378 (6619), pp.543-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.add4250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03507170v1</w:t>
+                <w:t xml:space="preserve">hal-03851250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The control of carpel determinacy pathway leads to sex determination in cucurbits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Feng-Quan Tan</w:t>
+                <w:t xml:space="preserve">Cantaloupe melon genome reveals 3D chromatin features and structural relationship with the ancestral Cucurbitaceae karyotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Djari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ching-Hui Chung</w:t>
+                <w:t xml:space="preserve">Joseph Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Verdenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filip Slavkovic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ravi Sureshbhai Devani</w:t>
+                <w:t xml:space="preserve">William Marande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 378 (6619), pp.543-549. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (1), pp.103696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.add4250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.103696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03851250v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CmLHP1 proteins play a key role in plant development and sex determination in melon ( Cucumis melo )</w:t>
+                <w:t xml:space="preserve">A Flashforward Look into Solutions for Fruit and Vegetable Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Yaneth Rodriguez‐granados</w:t>
+                <w:t xml:space="preserve">Léa Maupilé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Boualem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Sebastian Ramirez‐prado</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jamila Chaïb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Bendahmane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.15627⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (10), pp.1886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes13101886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03633173v1</w:t>
+                <w:t xml:space="preserve">hal-04189944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially expressed WIP genes control Arabidopsis embryonic root development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CmLHP1 proteins play a key role in plant development and sex determination in melon ( Cucumis melo )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Yaneth Rodriguez‐granados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Sebastian Ramirez‐prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Brik‐chaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yujuan Du</w:t>
+                <w:t xml:space="preserve">Jing An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Victoria Gomez Roldan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Farhaj Izhaq</w:t>
+                <w:t xml:space="preserve">Deborah Manza‐mianza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41477-022-01172-4⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 109 (5), pp.1213-1228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.15627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03851253v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Flashforward Look into Solutions for Fruit and Vegetable Production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatially expressed WIP genes control Arabidopsis embryonic root development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujuan Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Victoria Gomez Roldan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimen Haraghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Maupilé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adnane Boualem</w:t>
+                <w:t xml:space="preserve">Nawel Haili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamila Chaïb</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Farhaj Izhaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (10), pp.1886. </w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (6), pp.635-645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/genes13101886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41477-022-01172-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189944v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethylene plays a dual role in sex determination and fruit shape in cucurbits</w:t>
               </w:r>
@@ -2053,77 +2053,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision Phenotyping of Nectar-Related Traits Using X-ray Micro Computed Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Begot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Slavkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2436,455 +2436,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03081424v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Seed Development Factors TT2 and MYB5 Regulate Heat Stress Response in Arabidopsis</w:t>
+                <w:t xml:space="preserve">The miR166–SlHB15A regulatory module controls ovule development and parthenocarpic fruit set under adverse temperatures in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Jacob</w:t>
+                <w:t xml:space="preserve">Christian Clepet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Sureshbhai Devani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwilherm Brisou</w:t>
+                <w:t xml:space="preserve">Rachid Boumlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Dalmais</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Froukje van Der Wal</w:t>
+                <w:t xml:space="preserve">Yanwei Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes12050746⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (7), pp.1185-1198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molp.2021.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03335244v1</w:t>
+                <w:t xml:space="preserve">hal-03299740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Genetic Control of Nectary Development</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Seed Development Factors TT2 and MYB5 Regulate Heat Stress Response in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Brisou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Froukje van Der Wal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2020.11.002⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (5), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes12050746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03633112v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The miR166–SlHB15A regulatory module controls ovule development and parthenocarpic fruit set under adverse temperatures in tomato</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yanwei Hao</w:t>
+                <w:t xml:space="preserve">The Genetic Control of Nectary Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Slavković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dogimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Boualem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Bendahmane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (7), pp.1185-1198. </w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (3), pp.260-271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molp.2021.05.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2020.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299740v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induced mutations in SlE8 and SlACO1 control tomato fruit maturation and shelf-life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Brisou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Piquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3242,103 +3242,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative genome-wide analysis reveals the role of WIP proteins in inhibition of growth and development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Victoria Gomez Roldan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhaj Izhaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Verdenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Eleblu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimen Haraghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3 (1), pp.239. </w:t>
@@ -3389,51 +3389,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The gynoecious CmWIP1 transcription factor interacts with CmbZIP48 to inhibit carpel development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Eleblu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimen Haraghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Mania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5509,51 +5509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of expressed sequence tags generated from full-length enriched cDNA libraries of melon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Clepet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Joobeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7797,51 +7797,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301553v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Boualem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Bendahmane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2025.08.015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463743v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Song" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Zhang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting&#8208;ting Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao&#8208;yuan Duan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Ren" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20428" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293712v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Moraga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Branco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Veltsos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Jedli&#269;ka" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adj7430" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051944v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Maupil&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Chaib" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2024.06.007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661928v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-Ya Huang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Abou Choucha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdenaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng-Quan Tan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49250-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05322665v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal Lakhssassi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim El Baze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounya Knizia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Salhi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Embaby" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae380" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701278v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Slavkovi&#263;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dogimont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2024.06.011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225267v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dali Rashid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Sureshbhai Devani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Yaneth Rodriguez-Granados" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Abou-Choucha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Troadec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01511-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189936v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Shirazi Parsa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sadegh Sabet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Moieni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolali Shojaeiyan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241311189" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507170v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Pichot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.103696" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851250v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Hui Chung" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Slavkovic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.add4250" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03633173v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Yaneth Rodriguez&#8208;granados" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Ramirez&#8208;prado" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Brik&#8208;chaouche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing An" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Manza&#8208;mianza" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15627" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851253v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujuan Du" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Gomez Roldan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimen Haraghi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Haili" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhaj Izhaq" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-022-01172-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189944v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Maupil&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Cha&#239;b" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13101886" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03815404v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Camps" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleurier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.04.031" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189942v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Begot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Oger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11213452" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03815650v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chalvin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drevensek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Chollet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-021-00640-w" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081424v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edita M &#352;oli&#263;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248954" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335244v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacob" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Brisou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Th&#233;venin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froukje van Der Wal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12050746" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03633112v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2020.11.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299740v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boumlik" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwei Hao" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2021.05.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320253v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Piquerez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Minoia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marcel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cornille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab330" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03217221v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2019.12.025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216733v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarbottam Piya" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Bekal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiming Liu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Zhou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.13343" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889491v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Eleblu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-0969-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889482v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Mania" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Camps" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52004-z" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01798003v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raymond" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Just" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Badouin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0110-3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624474v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Ruggieri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos G. Alexiou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Morata" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Argyris" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pujol" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26416-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594682v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Latrasse" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Rodriguez Granados" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaguraj Veluchamy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiruthiga Gayathri Mariappan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-017-0132-6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630647v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Boucheham" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Sommard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Zehraoui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Batouche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0179787" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606557v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anishkumar P. K. Kumar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C. Mckeown" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ryder" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Brychkova" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-017-0620-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637987v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Lemhamdi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Sari" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pignoly" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155444" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889521v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2015.12.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638816v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.07.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K7W350X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636940v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Lemhemdi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aac8370" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636509v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Martinez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Manzano" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoraida Megias" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Barrera" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-014-2043-0" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631718v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audigier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anish P. K. Kumar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097963" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631172v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chovelon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pauquet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid A. Bendahmane" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12690" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635196v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jisen Zhang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Ming" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2014.02.012" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4SHGQ8C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648753v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjanabha Bhattacharya" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seema Parikh" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirali Desai" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-38" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606937v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Foucart" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lasseur" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izhak Fahraj" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2012005" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/290029AA0E82571C38E034E11A9BD13F7F8FDCDE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995662v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Joobeur" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zheng" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jublot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyun Huang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-252" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660830v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Dahmani-Mardas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leveque" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah A. Alsadon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015776" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663178v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kovalski" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Perl-Treves" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006144" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203855v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Rajab" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fernandez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08498" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-1Q9S6RRP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856238v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gruber" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Diet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Zahaf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-008-0392-8" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856234v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Merchan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Crespi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frugier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2009-10-12-r136" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669243v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fergany" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1159023" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856250v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laporte" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Jovanovic" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Laffont" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Plet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03448.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118293v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hirsch" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vankersschaver" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.073817" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121505v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Combier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise de Billy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri El-Yahyaoui" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.402806" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683509v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hartmann" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Corre-Menguy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lelandais-Briere" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20042010894" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817891v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mart&#237;n" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757532v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Cantet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mallard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753753v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M. Dalmais" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819543v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817620v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301553v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Boualem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Bendahmane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2025.08.015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463743v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Song" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Zhang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting&#8208;ting Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao&#8208;yuan Duan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Ren" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20428" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293712v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Moraga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Branco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Veltsos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Jedli&#269;ka" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adj7430" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051944v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Maupil&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Chaib" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2024.06.007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661928v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-Ya Huang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Abou Choucha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdenaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng-Quan Tan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49250-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05322665v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal Lakhssassi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim El Baze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounya Knizia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Salhi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Embaby" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae380" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701278v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Slavkovi&#263;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dogimont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2024.06.011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225267v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dali Rashid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Sureshbhai Devani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Yaneth Rodriguez-Granados" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Abou-Choucha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Troadec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01511-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189936v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Shirazi Parsa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sadegh Sabet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Moieni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolali Shojaeiyan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241311189" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851250v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Hui Chung" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Slavkovic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.add4250" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507170v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Pichot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.103696" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189944v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Maupil&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Cha&#239;b" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13101886" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03633173v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Yaneth Rodriguez&#8208;granados" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Ramirez&#8208;prado" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Brik&#8208;chaouche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing An" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Manza&#8208;mianza" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15627" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851253v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujuan Du" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Gomez Roldan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimen Haraghi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Haili" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhaj Izhaq" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-022-01172-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03815404v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Camps" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleurier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.04.031" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189942v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Begot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Oger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11213452" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03815650v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chalvin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drevensek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Chollet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-021-00640-w" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081424v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edita M &#352;oli&#263;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248954" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299740v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boumlik" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwei Hao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2021.05.005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335244v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacob" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Brisou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Th&#233;venin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froukje van Der Wal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12050746" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03633112v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2020.11.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320253v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Piquerez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Minoia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marcel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cornille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab330" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03217221v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2019.12.025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216733v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarbottam Piya" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Bekal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiming Liu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Zhou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.13343" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889491v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Eleblu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-0969-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889482v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Mania" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Camps" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52004-z" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01798003v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raymond" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Just" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Badouin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0110-3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624474v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Ruggieri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos G. Alexiou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Morata" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Argyris" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pujol" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26416-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594682v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Latrasse" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Rodriguez Granados" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaguraj Veluchamy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiruthiga Gayathri Mariappan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-017-0132-6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630647v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Boucheham" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Sommard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Zehraoui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Batouche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0179787" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606557v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anishkumar P. K. Kumar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C. Mckeown" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ryder" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Brychkova" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-017-0620-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637987v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Lemhamdi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Sari" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pignoly" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155444" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889521v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2015.12.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638816v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.07.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K7W350X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636940v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Lemhemdi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aac8370" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636509v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Martinez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Manzano" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoraida Megias" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Barrera" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-014-2043-0" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631718v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audigier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anish P. K. Kumar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097963" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631172v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chovelon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pauquet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid A. Bendahmane" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12690" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635196v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jisen Zhang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Ming" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2014.02.012" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4SHGQ8C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648753v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjanabha Bhattacharya" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seema Parikh" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirali Desai" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-38" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606937v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Foucart" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lasseur" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izhak Fahraj" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2012005" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/290029AA0E82571C38E034E11A9BD13F7F8FDCDE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995662v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Joobeur" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zheng" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jublot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyun Huang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-252" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660830v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Dahmani-Mardas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leveque" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah A. Alsadon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015776" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663178v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kovalski" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Perl-Treves" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006144" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203855v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Rajab" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fernandez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08498" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-1Q9S6RRP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856238v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gruber" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Diet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Zahaf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-008-0392-8" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856234v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Merchan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Crespi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frugier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2009-10-12-r136" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669243v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fergany" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1159023" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856250v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laporte" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Jovanovic" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Laffont" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Plet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03448.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118293v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hirsch" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vankersschaver" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.073817" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121505v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Combier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise de Billy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri El-Yahyaoui" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.402806" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683509v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hartmann" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Corre-Menguy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lelandais-Briere" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20042010894" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817891v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mart&#237;n" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757532v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Cantet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mallard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753753v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M. Dalmais" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819543v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817620v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>