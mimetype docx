--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -1515,412 +1515,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Flashforward Look into Solutions for Fruit and Vegetable Production</w:t>
+                <w:t xml:space="preserve">CmLHP1 proteins play a key role in plant development and sex determination in melon ( Cucumis melo )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Maupilé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adnane Boualem</w:t>
+                <w:t xml:space="preserve">Natalia Yaneth Rodriguez‐granados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamila Chaïb</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juan Sebastian Ramirez‐prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Brik‐chaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Manza‐mianza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes13101886⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 109 (5), pp.1213-1228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.15627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04189944v1</w:t>
+                <w:t xml:space="preserve">hal-03633173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CmLHP1 proteins play a key role in plant development and sex determination in melon ( Cucumis melo )</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatially expressed WIP genes control Arabidopsis embryonic root development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing An</w:t>
+                <w:t xml:space="preserve">Yujuan Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Manza‐mianza</w:t>
+                <w:t xml:space="preserve">Maria Victoria Gomez Roldan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimen Haraghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Haili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhaj Izhaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.15627⟩</w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (6), pp.635-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41477-022-01172-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03633173v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially expressed WIP genes control Arabidopsis embryonic root development</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Flashforward Look into Solutions for Fruit and Vegetable Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nawel Haili</w:t>
+                <w:t xml:space="preserve">Léa Maupilé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Boualem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farhaj Izhaq</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jamila Chaïb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Bendahmane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (6), pp.635-645. </w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (10), pp.1886. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41477-022-01172-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/genes13101886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03851253v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethylene plays a dual role in sex determination and fruit shape in cucurbits</w:t>
               </w:r>
@@ -2436,455 +2436,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03081424v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The miR166–SlHB15A regulatory module controls ovule development and parthenocarpic fruit set under adverse temperatures in tomato</w:t>
+                <w:t xml:space="preserve">The Seed Development Factors TT2 and MYB5 Regulate Heat Stress Response in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Clepet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ravi Sureshbhai Devani</w:t>
+                <w:t xml:space="preserve">Pierre Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Boumlik</w:t>
+                <w:t xml:space="preserve">Gwilherm Brisou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanwei Hao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Halima Morin</w:t>
+                <w:t xml:space="preserve">Marion Dalmais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Froukje van Der Wal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molp.2021.05.005⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (5), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes12050746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03299740v1</w:t>
+                <w:t xml:space="preserve">hal-03335244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Seed Development Factors TT2 and MYB5 Regulate Heat Stress Response in Arabidopsis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Genetic Control of Nectary Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Slavković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dogimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Boualem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Bendahmane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes12050746⟩</w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (3), pp.260-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2020.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335244v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Genetic Control of Nectary Development</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dogimont</w:t>
+                <w:t xml:space="preserve">The miR166–SlHB15A regulatory module controls ovule development and parthenocarpic fruit set under adverse temperatures in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Clepet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Sureshbhai Devani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Boumlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanwei Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (3), pp.260-271. </w:t>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (7), pp.1185-1198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2020.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molp.2021.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03633112v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induced mutations in SlE8 and SlACO1 control tomato fruit maturation and shelf-life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Brisou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Piquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3242,103 +3242,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative genome-wide analysis reveals the role of WIP proteins in inhibition of growth and development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Victoria Gomez Roldan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhaj Izhaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Verdenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Eleblu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimen Haraghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3 (1), pp.239. </w:t>
@@ -3389,51 +3389,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The gynoecious CmWIP1 transcription factor interacts with CmbZIP48 to inhibit carpel development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Eleblu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimen Haraghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Mania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3504,295 +3504,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rosa genome provides new insights into the domestication of modern roses</w:t>
+                <w:t xml:space="preserve">An improved assembly and annotation of the melon (&amp;lt;em&amp;gt;Cucumis melo&amp;lt;/em&amp;gt; L.) reference genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Raymond</w:t>
+                <w:t xml:space="preserve">Valentino Ruggieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Gouzy</w:t>
+                <w:t xml:space="preserve">Konstantinos G. Alexiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Just</w:t>
+                <w:t xml:space="preserve">Jordi Morata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Badouin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Verdenaud</w:t>
+                <w:t xml:space="preserve">Jason Argyris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41588-018-0110-3⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.8088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-26416-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798003v1</w:t>
+                <w:t xml:space="preserve">hal-02624474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved assembly and annotation of the melon (&amp;lt;em&amp;gt;Cucumis melo&amp;lt;/em&amp;gt; L.) reference genome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Rosa genome provides new insights into the domestication of modern roses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantinos G. Alexiou</w:t>
+                <w:t xml:space="preserve">Olivier Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Morata</w:t>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Argyris</w:t>
+                <w:t xml:space="preserve">Jérémy Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Pujol</w:t>
+                <w:t xml:space="preserve">Hélène Badouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Verdenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8, pp.8088. </w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (6), pp.772-777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-26416-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41588-018-0110-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624474v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The quest for epigenetic regulation underlying unisexual flower development in Cucumis melo</w:t>
               </w:r>
@@ -5509,51 +5509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of expressed sequence tags generated from full-length enriched cDNA libraries of melon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Clepet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Joobeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7797,51 +7797,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301553v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Boualem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Bendahmane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2025.08.015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463743v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Song" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Zhang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting&#8208;ting Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao&#8208;yuan Duan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Ren" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20428" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293712v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Moraga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Branco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Veltsos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Jedli&#269;ka" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adj7430" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051944v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Maupil&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Chaib" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2024.06.007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661928v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-Ya Huang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Abou Choucha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdenaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng-Quan Tan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49250-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05322665v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal Lakhssassi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim El Baze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounya Knizia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Salhi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Embaby" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae380" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701278v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Slavkovi&#263;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dogimont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2024.06.011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225267v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dali Rashid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Sureshbhai Devani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Yaneth Rodriguez-Granados" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Abou-Choucha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Troadec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01511-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189936v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Shirazi Parsa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sadegh Sabet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Moieni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolali Shojaeiyan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241311189" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851250v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Hui Chung" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Slavkovic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.add4250" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507170v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Pichot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.103696" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189944v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Maupil&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Cha&#239;b" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13101886" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03633173v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Yaneth Rodriguez&#8208;granados" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Ramirez&#8208;prado" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Brik&#8208;chaouche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing An" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Manza&#8208;mianza" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15627" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851253v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujuan Du" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Gomez Roldan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimen Haraghi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Haili" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhaj Izhaq" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-022-01172-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03815404v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Camps" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleurier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.04.031" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189942v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Begot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Oger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11213452" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03815650v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chalvin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drevensek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Chollet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-021-00640-w" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081424v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edita M &#352;oli&#263;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248954" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299740v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boumlik" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwei Hao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2021.05.005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335244v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacob" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Brisou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Th&#233;venin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froukje van Der Wal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12050746" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03633112v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2020.11.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320253v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Piquerez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Minoia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marcel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cornille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab330" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03217221v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2019.12.025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216733v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarbottam Piya" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Bekal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiming Liu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Zhou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.13343" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889491v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Eleblu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-0969-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889482v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Mania" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Camps" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52004-z" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01798003v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raymond" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Just" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Badouin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0110-3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624474v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Ruggieri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos G. Alexiou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Morata" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Argyris" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pujol" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26416-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594682v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Latrasse" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Rodriguez Granados" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaguraj Veluchamy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiruthiga Gayathri Mariappan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-017-0132-6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630647v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Boucheham" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Sommard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Zehraoui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Batouche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0179787" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606557v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anishkumar P. K. Kumar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C. Mckeown" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ryder" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Brychkova" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-017-0620-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637987v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Lemhamdi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Sari" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pignoly" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155444" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889521v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2015.12.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638816v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.07.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K7W350X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636940v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Lemhemdi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aac8370" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636509v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Martinez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Manzano" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoraida Megias" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Barrera" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-014-2043-0" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631718v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audigier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anish P. K. Kumar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097963" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631172v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chovelon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pauquet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid A. Bendahmane" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12690" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635196v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jisen Zhang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Ming" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2014.02.012" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4SHGQ8C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648753v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjanabha Bhattacharya" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seema Parikh" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirali Desai" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-38" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606937v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Foucart" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lasseur" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izhak Fahraj" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2012005" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/290029AA0E82571C38E034E11A9BD13F7F8FDCDE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995662v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Joobeur" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zheng" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jublot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyun Huang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-252" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660830v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Dahmani-Mardas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leveque" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah A. Alsadon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015776" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663178v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kovalski" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Perl-Treves" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006144" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203855v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Rajab" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fernandez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08498" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-1Q9S6RRP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856238v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gruber" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Diet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Zahaf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-008-0392-8" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856234v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Merchan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Crespi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frugier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2009-10-12-r136" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669243v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fergany" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1159023" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856250v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laporte" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Jovanovic" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Laffont" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Plet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03448.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118293v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hirsch" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vankersschaver" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.073817" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121505v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Combier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise de Billy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri El-Yahyaoui" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.402806" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683509v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hartmann" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Corre-Menguy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lelandais-Briere" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20042010894" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817891v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mart&#237;n" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757532v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Cantet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mallard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753753v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M. Dalmais" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819543v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817620v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301553v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Boualem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Bendahmane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2025.08.015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463743v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Song" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Zhang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting&#8208;ting Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao&#8208;yuan Duan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Ren" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20428" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293712v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Moraga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Branco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Veltsos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Jedli&#269;ka" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adj7430" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051944v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Maupil&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Chaib" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2024.06.007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661928v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-Ya Huang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Abou Choucha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdenaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng-Quan Tan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49250-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05322665v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal Lakhssassi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim El Baze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounya Knizia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Salhi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Embaby" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae380" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701278v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Slavkovi&#263;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dogimont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2024.06.011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225267v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dali Rashid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Sureshbhai Devani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Yaneth Rodriguez-Granados" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Abou-Choucha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Troadec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01511-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189936v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Shirazi Parsa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sadegh Sabet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Moieni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolali Shojaeiyan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241311189" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851250v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Hui Chung" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Slavkovic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.add4250" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507170v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Pichot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.103696" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03633173v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Yaneth Rodriguez&#8208;granados" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Ramirez&#8208;prado" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Brik&#8208;chaouche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing An" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Manza&#8208;mianza" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15627" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851253v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujuan Du" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Gomez Roldan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimen Haraghi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Haili" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhaj Izhaq" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-022-01172-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189944v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Maupil&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Cha&#239;b" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13101886" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03815404v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Camps" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleurier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.04.031" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189942v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Begot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Oger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11213452" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03815650v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chalvin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drevensek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Chollet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-021-00640-w" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081424v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edita M &#352;oli&#263;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248954" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335244v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacob" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Brisou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Th&#233;venin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froukje van Der Wal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12050746" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03633112v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2020.11.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299740v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boumlik" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwei Hao" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2021.05.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320253v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Piquerez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Minoia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marcel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cornille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab330" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03217221v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2019.12.025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216733v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarbottam Piya" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Bekal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiming Liu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Zhou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.13343" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889491v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Eleblu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-0969-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889482v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Mania" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Camps" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52004-z" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624474v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Ruggieri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos G. Alexiou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Morata" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Argyris" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pujol" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26416-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01798003v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raymond" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Just" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Badouin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0110-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594682v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Latrasse" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Rodriguez Granados" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaguraj Veluchamy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiruthiga Gayathri Mariappan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-017-0132-6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630647v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Boucheham" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Sommard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Zehraoui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Batouche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0179787" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606557v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anishkumar P. K. Kumar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C. Mckeown" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ryder" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Brychkova" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-017-0620-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637987v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Lemhamdi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Sari" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pignoly" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155444" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889521v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2015.12.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638816v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.07.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K7W350X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636940v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Lemhemdi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aac8370" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636509v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Martinez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Manzano" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoraida Megias" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Barrera" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-014-2043-0" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631718v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audigier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anish P. K. Kumar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097963" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631172v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chovelon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pauquet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid A. Bendahmane" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12690" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635196v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jisen Zhang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Ming" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2014.02.012" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4SHGQ8C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648753v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjanabha Bhattacharya" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seema Parikh" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirali Desai" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-38" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606937v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Foucart" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lasseur" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izhak Fahraj" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2012005" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/290029AA0E82571C38E034E11A9BD13F7F8FDCDE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995662v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Joobeur" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zheng" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jublot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyun Huang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-252" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660830v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Dahmani-Mardas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leveque" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah A. Alsadon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015776" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663178v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kovalski" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Perl-Treves" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006144" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203855v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Rajab" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fernandez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08498" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-1Q9S6RRP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856238v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gruber" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Diet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Zahaf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-008-0392-8" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856234v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Merchan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Crespi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frugier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2009-10-12-r136" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669243v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fergany" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1159023" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856250v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laporte" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Jovanovic" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Laffont" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Plet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03448.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118293v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hirsch" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vankersschaver" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.073817" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121505v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Combier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise de Billy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri El-Yahyaoui" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.402806" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683509v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hartmann" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Corre-Menguy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lelandais-Briere" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20042010894" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817891v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mart&#237;n" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757532v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Cantet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mallard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753753v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M. Dalmais" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819543v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817620v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>