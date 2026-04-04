--- v0 (2026-03-04)
+++ v1 (2026-04-04)
@@ -503,1071 +503,1071 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety Verification of Neural-Network-Based Controllers: A Set Invariance Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization, verification and computation of robust controlled invariants for monotone dynamical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Saoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Jouret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sorin Olaru</w:t>
+                <w:t xml:space="preserve">Murat Arcak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3342088⟩</w:t>
+              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00498-023-00368-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355150v1</w:t>
+                <w:t xml:space="preserve">hal-04378176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization, verification and computation of robust controlled invariants for monotone dynamical systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Safety Verification of Neural-Network-Based Controllers: A Set Invariance Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murat Arcak</w:t>
+                <w:t xml:space="preserve">Sorin Olaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00498-023-00368-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3342088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04378176v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-based symbolic abstractions for nonlinear control systems</w:t>
+                <w:t xml:space="preserve">Asymptotic Error in Euler’s Method with a Constant Step Size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kazumune Hashimoto</w:t>
+                <w:t xml:space="preserve">Jawher Jerray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masako Kishida</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dimos Dimarogonas</w:t>
+                <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110646⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 68, pp.100694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2022.100694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04378166v1</w:t>
+                <w:t xml:space="preserve">hal-03816598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lazy Controller Synthesis for Monotone Transition Systems and Directed Safety Specifications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning-based symbolic abstractions for nonlinear control systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazumune Hashimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Saoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masako Kishida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena A. Ivanova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Girard</w:t>
+                <w:t xml:space="preserve">Toshimitsu Ushio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimos Dimarogonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 135, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109993⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 146, pp.110646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933023v2</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Euler's Method to Prove the Convergence of Neural Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jawher Jerray</w:t>
+                <w:t xml:space="preserve">Lazy Controller Synthesis for Monotone Transition Systems and Directed Safety Specifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena A. Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fribourg</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/lcsys.2022.3184040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03816597v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933023v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Error in Euler’s Method with a Constant Step Size</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Using Euler's Method to Prove the Convergence of Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawher Jerray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 68, pp.100694. </w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2022.100694⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/lcsys.2022.3184040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03816598v1</w:t>
+                <w:t xml:space="preserve">hal-03816597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assume-guarantee contracts for continuous-time systems</w:t>
+                <w:t xml:space="preserve">Contract-based Design of Symbolic Controllers for Safety in Distributed Multiperiodic Sampled-Data Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 134, </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (3), pp.1055-1070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109910⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tac.2020.2992446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02196511v3</w:t>
+                <w:t xml:space="preserve">hal-02132070v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional Abstraction-based Synthesis for Interconnected Systems: An Approximate Composition Approach</w:t>
+                <w:t xml:space="preserve">Assume-guarantee contracts for continuous-time systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCNS.2021.3050123⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 134, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473873v1</w:t>
+                <w:t xml:space="preserve">hal-02196511v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contract-based Design of Symbolic Controllers for Safety in Distributed Multiperiodic Sampled-Data Systems</w:t>
+                <w:t xml:space="preserve">Compositional Abstraction-based Synthesis for Interconnected Systems: An Approximate Composition Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pushpak Jagtap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Zamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 66 (3), pp.1055-1070. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (2), pp.702-712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tac.2020.2992446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCNS.2021.3050123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132070v2</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Symbolic Approach to the Self-Triggered Design for Networked Control Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazumune Hashimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masako Kishida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshimitsu Ushio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimos Dimarogonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 (4), pp.1050-1055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1718,278 +1718,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative Optimization-based Control of a Class of Mixed Logical Dynamical Systems with STL Specifications: A Case Study on Microgrids</w:t>
+                <w:t xml:space="preserve">Power management via STL specifications of a DC microgrid integrating renewables and storage devices: a smart railway station case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshinari Takayama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Iovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IFAC Conference on Nonlinear Model Predictive Control (NMPC 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Kyoto, Japan. pp.15-20, </w:t>
+              <w:t xml:space="preserve">The 12th IFAC Symposium on Control of Power &amp; Energy Systems (CPES 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rabat, Morocco. pp.502-508, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.09.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548049v2</w:t>
+                <w:t xml:space="preserve">hal-04576820v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power management via STL specifications of a DC microgrid integrating renewables and storage devices: a smart railway station case study</w:t>
+                <w:t xml:space="preserve">Iterative Optimization-based Control of a Class of Mixed Logical Dynamical Systems with STL Specifications: A Case Study on Microgrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshinari Takayama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Iovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th IFAC Symposium on Control of Power &amp; Energy Systems (CPES 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Rabat, Morocco. pp.502-508, </w:t>
+              <w:t xml:space="preserve">8th IFAC Conference on Nonlinear Model Predictive Control (NMPC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Kyoto, Japan. pp.15-20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.532⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04576820v2</w:t>
+                <w:t xml:space="preserve">hal-04548049v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compositional Approximately Bisimilar Abstractions of Interconnected Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belamfedel Alaoui Sadek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pushpak Jagtap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Saoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2134,235 +2134,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03789092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Hybrid Gradient Algorithm with Application to Cooperative Adaptive Estimation</w:t>
+                <w:t xml:space="preserve">Adaptive Control/Identification for Hybrid Systems, Part II: with Linear-growth-order Discrete Regressor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maghenem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Saoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adnane Saoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HSCC 2022 - 25th ACM International Conference on Hybrid Systems : Computation and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Milan, Italy. </w:t>
+              <w:t xml:space="preserve">ACC 2022 - American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Atlanta, GA, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3501710.3519528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ACC53348.2022.9867414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03789071v1</w:t>
+                <w:t xml:space="preserve">hal-03789105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Control/Identification for Hybrid Systems, Part II: with Linear-growth-order Discrete Regressor</w:t>
+                <w:t xml:space="preserve">Distributed Hybrid Gradient Algorithm with Application to Cooperative Adaptive Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maghenem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Loria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Saoud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACC 2022 - American Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Atlanta, GA, United States. </w:t>
+              <w:t xml:space="preserve">HSCC 2022 - 25th ACM International Conference on Hybrid Systems : Computation and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Milan, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ACC53348.2022.9867414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3501710.3519528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03789105v1</w:t>
+                <w:t xml:space="preserve">hal-03789071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compositional Synthesis of Signal Temporal Logic Tasks via Assume-Guarantee Contracts</w:t>
               </w:r>
@@ -2374,77 +2374,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siyuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pushpak Jagtap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimos Dimarogonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Zamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61st IEEE Conference on Decision and Control (CDC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. pp.2184-2189, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2530,51 +2530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Bhagiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pushpak Jagtap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 Eighth Indian Control Conference (ICC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Chennai, India. pp.188-193, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2602,222 +2602,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04378174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructing Symbolic Abstractions From Data Without Model Assumptions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterizations and Computation of Controlled Invariants for Monotone Dynamical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Arcak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 2nd International Workshop on Computation-Aware Algorithmic Design for Cyber-Physical Systems (CAADCPS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CAADCPS56132.2022.00015⟩</w:t>
+              <w:t xml:space="preserve">61st IEEE Conference on Decision and Control (CDC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. pp.4990-4995, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9992752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04435997v1</w:t>
+                <w:t xml:space="preserve">hal-04378173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizations and Computation of Controlled Invariants for Monotone Dynamical Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constructing Symbolic Abstractions From Data Without Model Assumptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Devonport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Arcak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61st IEEE Conference on Decision and Control (CDC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. pp.4990-4995, </w:t>
+              <w:t xml:space="preserve">2022 2nd International Workshop on Computation-Aware Algorithmic Design for Cyber-Physical Systems (CAADCPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Milan, France. pp.9-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9992752⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CAADCPS56132.2022.00015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04378173v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hybrid Gradient Algorithm for Linear Regression with Hybrid Signals</w:t>
               </w:r>
@@ -3005,317 +3005,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Synthesis for Monotone Transition Systems and Directed Safety Specifications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decentralized monotonicity-based voltage control of DC microgrids with ZIP loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Zonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58th IEEE Conference on Decision and Control (CDC 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029784⟩</w:t>
+              <w:t xml:space="preserve">NecSys 2019 - 8th IFAC Workshop on Distributed Estimation and Control in Networked Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Chicago, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02281945v2</w:t>
+                <w:t xml:space="preserve">hal-02208665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized monotonicity-based voltage control of DC microgrids with ZIP loads</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient Synthesis for Monotone Transition Systems and Directed Safety Specifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena A. Ivanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NecSys 2019 - 8th IFAC Workshop on Distributed Estimation and Control in Networked Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Chicago, United States. </w:t>
+              <w:t xml:space="preserve">58th IEEE Conference on Decision and Control (CDC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02208665v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281945v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A symbolic approach to voltage stability and power sharing in time-varying DC microgrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Zonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2019 - European control conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Naples, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3375,51 +3375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Control Conference (ECC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Limassol, Cyprus. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3447,352 +3447,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contract based Design of Symbolic Controllers for Vehicle Platooning</w:t>
+                <w:t xml:space="preserve">Compositional Abstraction-based Synthesis for Cascade Discrete-Time Control Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pushpak Jagtap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Zamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Hybrid Systems: Computation and Control (part of CPS Week)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Porto, Portugal. pp.277-278, </w:t>
+              <w:t xml:space="preserve">6th IFAC Conference on Analysis and Design of Hybrid System, ADHS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Oxford, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3178126.3187001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287002v1</w:t>
+                <w:t xml:space="preserve">hal-01761180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolic models for incrementally stable switched systems with aperiodic time sampling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zohra Kader</w:t>
+                <w:t xml:space="preserve">Contract based Design of Symbolic Controllers for Vehicle Platooning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adnane Saoud</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IFAC Conference on Analysis and Design of Hybrid System, ADHS 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom. </w:t>
+              <w:t xml:space="preserve">21st International Conference on Hybrid Systems: Computation and Control (part of CPS Week)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Porto, Portugal. pp.277-278, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3178126.3187001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760789v1</w:t>
+                <w:t xml:space="preserve">hal-02287002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional Abstraction-based Synthesis for Cascade Discrete-Time Control Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symbolic models for incrementally stable switched systems with aperiodic time sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Kader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Saoud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IFAC Conference on Analysis and Design of Hybrid System, ADHS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Oxford, United Kingdom. </w:t>
+              <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761180v1</w:t>
+                <w:t xml:space="preserve">hal-01760789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contract Based Design of Symbolic Controllers for Interconnected Multiperiodic Sampled-Data Systems</w:t>
               </w:r>
@@ -3804,51 +3804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57th IEEE Conference on Decision and Control (CDC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Miami Beach, FL, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4374,51 +4374,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F2A7C8BC"/>
+    <w:nsid w:val="536D5B4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4605,51 +4605,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adnane-saoud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4423-3052" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051416v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aitsi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Saoud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2025.101296" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048988v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maghenem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Loria" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Sanfelice" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3422248" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696141v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Meyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7467" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04355150v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jouret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Olaru" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3342088" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378176v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Arcak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-023-00368-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378166v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazumune Hashimoto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako Kishida" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshimitsu Ushio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimos Dimarogonas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110646" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933023v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A. Ivanova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109993" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816597v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawher Jerray" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fribourg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lcsys.2022.3184040" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816598v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2022.100694" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196511v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109910" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473873v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpak Jagtap" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Zamani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2021.3050123" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132070v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tac.2020.2992446" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435995v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2921616" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860113v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.09.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548049v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinari Takayama" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Iovine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576820v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.532" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378167v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belamfedel Alaoui Sadek" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.899" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789092v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC53348.2022.9867398" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789071v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3501710.3519528" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789105v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC53348.2022.9867414" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378169v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Liu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992715" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378174v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Gorantla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeel Chatrola" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Bhagiya" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC56513.2022.10093476" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435997v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Devonport" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAADCPS56132.2022.00015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378173v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992752" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853763v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC50511.2021.9483339" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054930v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Kader" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8796232" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281945v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029784" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02208665v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Zonetti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.148" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070070v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc.2019.8796095" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712710v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550622" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287002v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3178126.3187001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760789v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.043" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761180v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857389v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619099" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540854v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.912" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402089v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572695v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Junior Wafo Wembe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02317723v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLC076" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adnane-saoud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4423-3052" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051416v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aitsi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Saoud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2025.101296" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048988v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maghenem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Loria" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Sanfelice" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3422248" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696141v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Meyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7467" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378176v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Arcak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-023-00368-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04355150v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jouret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Olaru" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3342088" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816598v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawher Jerray" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fribourg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2022.100694" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378166v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazumune Hashimoto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako Kishida" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshimitsu Ushio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimos Dimarogonas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110646" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933023v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A. Ivanova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109993" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816597v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lcsys.2022.3184040" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132070v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tac.2020.2992446" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196511v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109910" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473873v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpak Jagtap" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Zamani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2021.3050123" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435995v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2921616" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860113v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.09.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576820v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinari Takayama" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Iovine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.532" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548049v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378167v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belamfedel Alaoui Sadek" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.899" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789092v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC53348.2022.9867398" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789105v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC53348.2022.9867414" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789071v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3501710.3519528" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378169v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Liu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992715" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378174v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Gorantla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeel Chatrola" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Bhagiya" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC56513.2022.10093476" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378173v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992752" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435997v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Devonport" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAADCPS56132.2022.00015" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853763v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC50511.2021.9483339" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054930v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Kader" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8796232" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02208665v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Zonetti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.148" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281945v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029784" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070070v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc.2019.8796095" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712710v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550622" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761180v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287002v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3178126.3187001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760789v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.043" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857389v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619099" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540854v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.912" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402089v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572695v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Junior Wafo Wembe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02317723v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLC076" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>