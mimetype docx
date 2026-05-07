--- v1 (2026-04-04)
+++ v2 (2026-05-07)
@@ -2134,235 +2134,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03789092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Control/Identification for Hybrid Systems, Part II: with Linear-growth-order Discrete Regressor</w:t>
+                <w:t xml:space="preserve">Distributed Hybrid Gradient Algorithm with Application to Cooperative Adaptive Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maghenem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Loria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Saoud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACC 2022 - American Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Atlanta, GA, United States. </w:t>
+              <w:t xml:space="preserve">HSCC 2022 - 25th ACM International Conference on Hybrid Systems : Computation and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Milan, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ACC53348.2022.9867414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3501710.3519528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03789105v1</w:t>
+                <w:t xml:space="preserve">hal-03789071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Hybrid Gradient Algorithm with Application to Cooperative Adaptive Estimation</w:t>
+                <w:t xml:space="preserve">Adaptive Control/Identification for Hybrid Systems, Part II: with Linear-growth-order Discrete Regressor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maghenem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Saoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adnane Saoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HSCC 2022 - 25th ACM International Conference on Hybrid Systems : Computation and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Milan, Italy. </w:t>
+              <w:t xml:space="preserve">ACC 2022 - American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Atlanta, GA, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3501710.3519528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ACC53348.2022.9867414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03789071v1</w:t>
+                <w:t xml:space="preserve">hal-03789105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compositional Synthesis of Signal Temporal Logic Tasks via Assume-Guarantee Contracts</w:t>
               </w:r>
@@ -2602,222 +2602,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04378174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizations and Computation of Controlled Invariants for Monotone Dynamical Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constructing Symbolic Abstractions From Data Without Model Assumptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Devonport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Arcak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61st IEEE Conference on Decision and Control (CDC 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9992752⟩</w:t>
+              <w:t xml:space="preserve">2022 2nd International Workshop on Computation-Aware Algorithmic Design for Cyber-Physical Systems (CAADCPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Milan, France. pp.9-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAADCPS56132.2022.00015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04378173v1</w:t>
+                <w:t xml:space="preserve">hal-04435997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructing Symbolic Abstractions From Data Without Model Assumptions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterizations and Computation of Controlled Invariants for Monotone Dynamical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Arcak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 2nd International Workshop on Computation-Aware Algorithmic Design for Cyber-Physical Systems (CAADCPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Milan, France. pp.9-10, </w:t>
+              <w:t xml:space="preserve">61st IEEE Conference on Decision and Control (CDC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. pp.4990-4995, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CAADCPS56132.2022.00015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9992752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04435997v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hybrid Gradient Algorithm for Linear Regression with Hybrid Signals</w:t>
               </w:r>
@@ -3005,278 +3005,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized monotonicity-based voltage control of DC microgrids with ZIP loads</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient Synthesis for Monotone Transition Systems and Directed Safety Specifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena A. Ivanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NecSys 2019 - 8th IFAC Workshop on Distributed Estimation and Control in Networked Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.148⟩</w:t>
+              <w:t xml:space="preserve">58th IEEE Conference on Decision and Control (CDC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02208665v1</w:t>
+                <w:t xml:space="preserve">hal-02281945v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Synthesis for Monotone Transition Systems and Directed Safety Specifications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decentralized monotonicity-based voltage control of DC microgrids with ZIP loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Zonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58th IEEE Conference on Decision and Control (CDC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t>
+              <w:t xml:space="preserve">NecSys 2019 - 8th IFAC Workshop on Distributed Estimation and Control in Networked Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Chicago, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029784⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281945v2</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02208665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A symbolic approach to voltage stability and power sharing in time-varying DC microgrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Zonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4374,51 +4374,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="536D5B4B"/>
+    <w:nsid w:val="BDA0C862"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4605,51 +4605,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adnane-saoud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4423-3052" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051416v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aitsi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Saoud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2025.101296" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048988v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maghenem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Loria" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Sanfelice" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3422248" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696141v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Meyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7467" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378176v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Arcak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-023-00368-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04355150v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jouret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Olaru" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3342088" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816598v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawher Jerray" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fribourg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2022.100694" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378166v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazumune Hashimoto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako Kishida" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshimitsu Ushio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimos Dimarogonas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110646" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933023v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A. Ivanova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109993" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816597v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lcsys.2022.3184040" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132070v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tac.2020.2992446" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196511v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109910" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473873v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpak Jagtap" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Zamani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2021.3050123" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435995v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2921616" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860113v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.09.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576820v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinari Takayama" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Iovine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.532" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548049v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378167v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belamfedel Alaoui Sadek" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.899" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789092v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC53348.2022.9867398" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789105v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC53348.2022.9867414" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789071v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3501710.3519528" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378169v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Liu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992715" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378174v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Gorantla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeel Chatrola" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Bhagiya" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC56513.2022.10093476" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378173v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992752" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435997v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Devonport" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAADCPS56132.2022.00015" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853763v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC50511.2021.9483339" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054930v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Kader" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8796232" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02208665v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Zonetti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.148" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281945v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029784" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070070v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc.2019.8796095" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712710v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550622" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761180v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287002v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3178126.3187001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760789v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.043" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857389v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619099" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540854v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.912" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402089v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572695v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Junior Wafo Wembe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02317723v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLC076" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adnane-saoud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4423-3052" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051416v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aitsi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Saoud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2025.101296" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048988v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maghenem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Loria" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Sanfelice" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3422248" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696141v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Meyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7467" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378176v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Arcak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-023-00368-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04355150v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jouret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Olaru" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3342088" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816598v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawher Jerray" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fribourg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2022.100694" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378166v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazumune Hashimoto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako Kishida" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshimitsu Ushio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimos Dimarogonas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110646" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933023v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A. Ivanova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109993" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816597v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lcsys.2022.3184040" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132070v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tac.2020.2992446" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196511v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109910" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473873v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpak Jagtap" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Zamani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2021.3050123" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435995v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2921616" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860113v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.09.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576820v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinari Takayama" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Iovine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.532" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548049v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378167v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belamfedel Alaoui Sadek" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.899" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789092v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC53348.2022.9867398" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789071v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3501710.3519528" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789105v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC53348.2022.9867414" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378169v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Liu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992715" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378174v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Gorantla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeel Chatrola" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Bhagiya" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC56513.2022.10093476" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435997v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Devonport" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAADCPS56132.2022.00015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378173v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992752" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853763v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC50511.2021.9483339" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054930v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Kader" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8796232" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281945v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029784" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02208665v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Zonetti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.148" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070070v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc.2019.8796095" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712710v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550622" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761180v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287002v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3178126.3187001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760789v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.043" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857389v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619099" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540854v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.912" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402089v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572695v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Junior Wafo Wembe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02317723v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLC076" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>