--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -533,1012 +533,1012 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Optimization Approach for Home Health Care Scheduling Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariem Belhor</w:t>
+                <w:t xml:space="preserve">A special case of the Vehicle Routing Problem with pick-up and time windows: A case study of raw milk transportation in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaima Benabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abderrazak Jemai</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Frikha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Conference on Operational Research, (EURO 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Athène, Greece. https://euro2021.euro-online.org/index.html</w:t>
+              <w:t xml:space="preserve">31st European Conference on Operational Research, EURO 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Athenes, Grece, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04446650v1</w:t>
+                <w:t xml:space="preserve">hal-04446673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Optimization Approach for Home Health Care Scheduling Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariem Belhor</w:t>
+                <w:t xml:space="preserve">New decision support approach for locating self-dialysis centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Lasmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francois Delmotte</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Bouchriha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Conference on Operational Research, EURO 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Athen (on line), Greece</w:t>
+              <w:t xml:space="preserve">31st European Conference on Operational Research, (EURO 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Athène, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04444719v1</w:t>
+                <w:t xml:space="preserve">hal-04446879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New decision support approach for locating self-dialysis centers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Home health care scheduling problem under uncertainty : robust optimization approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hanen Bouchriha</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Harbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Nait-Sidi-Moh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Conference on Operational Research, (EURO 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Athène, Greece</w:t>
+              <w:t xml:space="preserve">International Conference on Informatics Revolution for Smarter Healthcare, IRSH 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Prague (CZ), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446879v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home health care scheduling problem under uncertainty : robust optimization approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MultiObjective Optimization Approach under uncertainty for Workforce Routing and Scheduling Problem in Home Health Care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Belhor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Nait-Sidi-Moh</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak Jemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Informatics Revolution for Smarter Healthcare, IRSH 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Prague (CZ), Czech Republic</w:t>
+              <w:t xml:space="preserve">8th International Conference on Metaheuristics and Nature Inspired Computing, META2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Marrakech (Morocco), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04444678v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MultiObjective Optimization Approach under uncertainty for Workforce Routing and Scheduling Problem in Home Health Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariem Belhor</w:t>
+                <w:t xml:space="preserve">Horizontal collaboration : design a collaborative milk storage system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaima Benabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Frikha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Metaheuristics and Nature Inspired Computing, META2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Marrakech (Morocco), Morocco</w:t>
+              <w:t xml:space="preserve">1th International conference on Computational Engineering and Intelligent Systems, ICCEIS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Boumerdes, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04444818v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal collaboration : design a collaborative milk storage system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">A special case of the Vehicle Routing Problem with pick-up and time windows : A case study of raw milk transportation in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaima Benabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Delmotte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Frikha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1th International conference on Computational Engineering and Intelligent Systems, ICCEIS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Boumerdes, Algeria</w:t>
+              <w:t xml:space="preserve">31st European Conference on Operational Research, EURO 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Athènes (Virtual), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04444427v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A special case of the Vehicle Routing Problem with pick-up and time windows : A case study of raw milk transportation in Tunisia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chaima Benabdallah</w:t>
+                <w:t xml:space="preserve">A New Optimization Approach for Home Health Care Scheduling Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Belhor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak Jemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Conference on Operational Research, EURO 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Athènes (Virtual), Greece</w:t>
+              <w:t xml:space="preserve">31st European Conference on Operational Research, (EURO 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Athène, Greece. https://euro2021.euro-online.org/index.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04444765v1</w:t>
+                <w:t xml:space="preserve">hal-04446650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New decision support approach for locating self-dialysis centers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myriam Gharbi</w:t>
+                <w:t xml:space="preserve">A New Optimization Approach for Home Health Care Scheduling Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Belhor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Lefevre</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak Jemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st European Conference on Operational Research, EURO 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Athen (on line), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04444784v1</w:t>
+                <w:t xml:space="preserve">hal-04444719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A special case of the Vehicle Routing Problem with pick-up and time windows: A case study of raw milk transportation in Tunisia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chaima Benabdallah</w:t>
+                <w:t xml:space="preserve">New decision support approach for locating self-dialysis centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Lasmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Frikha</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Bouchriha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st European Conference on Operational Research, EURO 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Athenes, Grece, Greece</w:t>
+              <w:t xml:space="preserve">, Jul 2021, Athen (on line), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446673v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEW OPTIMISATION MODEL FOR OPERATING ROOM SCHEDULING : A CASE STUDY</w:t>
               </w:r>
@@ -1563,51 +1563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Naït-Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1820,51 +1820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Belhor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El-Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1937,51 +1937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Belhor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El-Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fran鏾is Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2067,51 +2067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El-Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen Bouchriha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision Analytics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7, pp.100215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2139,680 +2139,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of Artificial Intelligence in Cross Docking: A Systematic Literature Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amna Altaf</w:t>
+                <w:t xml:space="preserve">Estimating the cost of home dialysis in Tunisia: Application of theActivity-based costing methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Chabouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Bouchriha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Guedri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer Information Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Tunisie Medicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04162674v1</w:t>
+                <w:t xml:space="preserve">hal-04446262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the cost of home dialysis in Tunisia: Application of theActivity-based costing methodology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sondes Hammami</w:t>
+                <w:t xml:space="preserve">Evaluation on risks of sustainable supply chain based on integrated rough DEMATEL in Tunisian dairy industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaima Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Tunisie Medicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Supply and Operations Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22034/ijsom.2021.109143.2205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04446262v1</w:t>
+                <w:t xml:space="preserve">hal-04207526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation on risks of sustainable supply chain based on integrated rough DEMATEL in Tunisian dairy industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chaima Ben Abdallah</w:t>
+                <w:t xml:space="preserve">Optimized Convolutional Neural Network for Automatic Detection of COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Muthumayil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Buvana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. R. Sekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Nouaouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Supply and Operations Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22034/ijsom.2021.109143.2205⟩</w:t>
+              <w:t xml:space="preserve">CMC-Computers, Materials &amp; Continua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (1), pp.1159-1175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32604/cmc.2022.017178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04207526v1</w:t>
+                <w:t xml:space="preserve">hal-04162700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Convolutional Neural Network for Automatic Detection of COVID-19</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. R. Sekar</w:t>
+                <w:t xml:space="preserve">New approach for sustainable and resilient dairy farmer selection under uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaima Benabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frikha Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMC-Computers, Materials &amp; Continua</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32604/cmc.2022.017178⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Logistics Systems and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 1 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJLSM.2022.10050679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162700v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approach for sustainable and resilient dairy farmer selection under uncertainty</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chaima Benabdallah</w:t>
+                <w:t xml:space="preserve">Applications of Artificial Intelligence in Cross Docking: A Systematic Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Altaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frikha Ahmed</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Logistics Systems and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 1 (1), pp.1. </w:t>
+              <w:t xml:space="preserve">Journal of Computer Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63 (5), pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJLSM.2022.10050679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08874417.2022.2143455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04445270v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Home Health Care Scheduling Problem Under Uncertainty: Robust Optimization Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El-Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Harbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait Sidi Moh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3093,51 +3093,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and optimization of cyclic hoist schedules in an electroplating line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait-Sidi-Moh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El-Amraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3833,51 +3833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El-Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak Jemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IEEE, pp.1-6, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IC_ASET58101.2023.10150863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3930,51 +3930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Belhor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El-Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4233,51 +4233,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4286,175 +4286,84 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metaheuristic Moth Flame Optimization Based Energy Efficient Clustering Protocol for 6G Enabled Unmanned Aerial Vehicle Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wiley Online Library. </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AI‐Enabled 6G Networks and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, </w:t>
+              <w:t xml:space="preserve">, Chapter 1 (1), Wiley, pp.1-15, 2023, 9781119812722. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiley</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119812722.ch1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4464,397 +4373,397 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated System and method for publication classification detecting plant disease and providing disease treatment solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.F. Shaikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chinmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.F. Shaikh</w:t>
+                <w:t xml:space="preserve">M. Ragab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chinmay</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. AL - Malaise AL - Ghamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US2022/0270252A1. 2022, https://patentimages.storage.googleapis.com/73/64/8c/3c22ab597ec693/US20220270252A1.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System for data seclusion in image and audio files</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romany Fouad Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Escorcia-Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romany Fouad Mansour</w:t>
+                <w:t xml:space="preserve">Margarita Gamarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Escorcia-Gutierrez</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fayadh Alenezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US20220321737A1. 2022, https://patents.google.com/patent/US20220321737A1/en</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated System And Method For Detecting Plant Disease And Providing Disease Treatment Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuzhat Faiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayes Chinmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuzhat Faiz</w:t>
+                <w:t xml:space="preserve">Mahmoud Ragab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayes Chinmay</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdullah S. Al-Malaise Al-Ghamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US2022/0270252A1. 2022, https://patents.google.com/patent/US20220270252A1/en</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId134"/>
+      <w:footerReference w:type="default" r:id="rId132"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5001,51 +4910,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434673v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen El-Amraoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Belhor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC_ASET65966.2025.11232336" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207310v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Altaf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen El Amraoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delmotte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecoutre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC_ASET58101.2023.10151331" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445163v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICACR59381.2023.10314610" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444225v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Koubaa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Frikha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446650v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Jemai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444719v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446879v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Lasmar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Gharbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lefevre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Bouchriha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444678v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Harbi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait-Sidi-Moh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444818v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444427v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Benabdallah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444765v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444784v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gharbi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446673v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445132v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Na&#239;t-Abdesselam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504792v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Ben Abdallah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16051889" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162666v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.119035" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162673v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#37886;is Delmotte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/csse.2023.029058" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162663v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Chabouh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Hammami" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dajour.2023.100215" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162674v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08874417.2022.2143455" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446262v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Guedri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207526v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22034/ijsom.2021.109143.2205" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162700v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Muthumayil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buvana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Sekar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Nouaouri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/cmc.2022.017178" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445270v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frikha Ahmed" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLSM.2022.10050679" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162676v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait Sidi Moh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31577/cai_2022_1_288" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444988v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Marie Kamdjou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Tagne Fute" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Nzeukou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-021-00654-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446338v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Z. Tsague" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Fute Tagne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tonye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3368588" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162711v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11518-015-5294-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162712v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-014-0263-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162718v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Manier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah El Moudni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benrejeb" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2013.02.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFX2X8RK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162715v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2013.03.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVZ2R0J7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162719v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ange Manier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2012.047661" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571919v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Bhar Layeb" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Mejri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejer Khelif" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291162v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC_ASET58101.2023.10150863" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291188v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT55151.2022.9803935" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291106v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazek Jemai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL49479.2020.9314752" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445184v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abadi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Mekki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2019.8717216" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162720v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781119812722.ch1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119812722.ch1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443928v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447672v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.F. Shaikh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chinmay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ragab" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. AL - Malaise AL - Ghamdi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444169v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romany Fouad Mansour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Escorcia-Gutierrez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Gamarra" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayadh Alenezi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444146v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuzhat Faiz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayes Chinmay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ragab" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah S. Al-Malaise Al-Ghamdi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434673v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen El-Amraoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Belhor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC_ASET65966.2025.11232336" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207310v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Altaf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen El Amraoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delmotte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecoutre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC_ASET58101.2023.10151331" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445163v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICACR59381.2023.10314610" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444225v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Koubaa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Frikha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446673v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Benabdallah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446879v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Lasmar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Gharbi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lefevre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Bouchriha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444678v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Harbi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait-Sidi-Moh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444818v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Jemai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444427v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444765v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446650v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444719v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444784v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gharbi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445132v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Na&#239;t-Abdesselam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504792v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Ben Abdallah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16051889" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162666v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.119035" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162673v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#37886;is Delmotte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/csse.2023.029058" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162663v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Chabouh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Hammami" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dajour.2023.100215" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446262v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Guedri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207526v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22034/ijsom.2021.109143.2205" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162700v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Muthumayil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buvana" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Sekar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Nouaouri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/cmc.2022.017178" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445270v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frikha Ahmed" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLSM.2022.10050679" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162674v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08874417.2022.2143455" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162676v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait Sidi Moh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31577/cai_2022_1_288" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444988v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Marie Kamdjou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Tagne Fute" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Nzeukou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-021-00654-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446338v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Z. Tsague" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Fute Tagne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tonye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3368588" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162711v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11518-015-5294-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162712v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-014-0263-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162718v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Manier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah El Moudni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benrejeb" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2013.02.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFX2X8RK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162715v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2013.03.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVZ2R0J7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162719v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ange Manier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2012.047661" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571919v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Bhar Layeb" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Mejri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejer Khelif" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291162v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC_ASET58101.2023.10150863" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291188v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT55151.2022.9803935" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291106v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazek Jemai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL49479.2020.9314752" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445184v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abadi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Mekki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2019.8717216" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443928v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119812722.ch1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447672v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.F. Shaikh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chinmay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ragab" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. AL - Malaise AL - Ghamdi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444169v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romany Fouad Mansour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Escorcia-Gutierrez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Gamarra" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayadh Alenezi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444146v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuzhat Faiz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayes Chinmay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ragab" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah S. Al-Malaise Al-Ghamdi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>