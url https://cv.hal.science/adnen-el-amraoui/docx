--- v1 (2026-04-08)
+++ v2 (2026-05-04)
@@ -66,4190 +66,4294 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new heuristic algorithm for resource-constrained operating room scheduling problem: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnen El Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Belhor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia El Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ain Shams Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17 (6), pp.104108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asej.2026.104108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hybrid Approach for Sustainable and Resilient Farmer Selection in Food Industry: Tunisian Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaima Ben Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnen El-Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (5), pp.1889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su16051889⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning-Based Metaheuristic Approach for Home Healthcare Optimization Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Belhor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnen El-Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak Jemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fran鏾is Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Computer Systems Science &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 45 (1), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32604/csse.2023.029058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-objective evolutionary approach based on K-means clustering for home health care routing and scheduling problem.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Belhor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnen El-Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak Jemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 213, pp.119035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2022.119035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A systematic review of the home health care planning literature: Emerging trends and future research directions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Chabouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnen El-Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Bouchriha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Decision Analytics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.100215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dajour.2023.100215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Applications of Artificial Intelligence in Cross Docking: A Systematic Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Altaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnen El Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computer Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63 (5), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08874417.2022.2143455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New approach for sustainable and resilient dairy farmer selection under uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaima Benabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnen El Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frikha Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Logistics Systems and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 1 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJLSM.2022.10050679⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimized Convolutional Neural Network for Automatic Detection of COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Muthumayil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Buvana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. R. Sekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnen El Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Nouaouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CMC-Computers, Materials &amp; Continua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (1), pp.1159-1175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32604/cmc.2022.017178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimating the cost of home dialysis in Tunisia: Application of theActivity-based costing methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Chabouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnen El Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Bouchriha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Guedri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Tunisie Medicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation on risks of sustainable supply chain based on integrated rough DEMATEL in Tunisian dairy industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaima Ben Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnen El Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Supply and Operations Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22034/ijsom.2021.109143.2205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Home Health Care Scheduling Problem Under Uncertainty: Robust Optimization Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnen El-Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Harbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Nait Sidi Moh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computing and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (1), pp.288-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31577/cai_2022_1_288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Transferable Belief Model for Failure Prediction in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Marie Kamdjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Tagne Fute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnen El Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Nzeukou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SN Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (4), pp.269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42979-021-00654-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peer to Peer Authentication for Index-based Distributed Data Collection: A Zero-Knowledge-based Scheme to Security for Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Z. Tsague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Fute Tagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tonye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnen El Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (6), pp.6939-6954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3368588⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling and optimization of cyclic hoist schedules in an electroplating line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Nait-Sidi-Moh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnen El-Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Systems Science and Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (4), pp.469-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11518-015-5294-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combinatorial optimization approaches for multi-part cyclic hoist scheduling problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnen El Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13, pp.111-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10288-014-0263-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A genetic algorithm approach for a single hoist scheduling problem with time windows constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnen El Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Manier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah El Moudni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benrejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (7), pp.1761-1771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2013.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A linear optimization approach to the heterogeneous r-cyclic hoist scheduling problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnen El Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Manier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah El Moudni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benrejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65 (3), pp.360-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2013.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resolution of the two-part cyclic hoist scheduling problem with bounded processing times in complex lines' configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnen El Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ange Manier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah El Moudni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benrejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (4), pp.454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/EJIE.2012.047661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Operating Room Scheduling for Pediatric Surgery: A Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El-Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Belhor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE International Conference on Advanced Systems and Emergent Technologies (IC_ASET)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Hammamet (Tunisie), Tunisia. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IC_ASET65966.2025.11232336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering and Routing in Cross-docking: A Bi-step Methodology for Capacitated VRP with Time Windows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Optimization of Temporary Storage in Cross Docking Facilities: A Mathematical Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Altaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Conference on Advanced Systems and Emergent Technologies (IC_ASET)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IC_ASET58101.2023.10151331⟩</w:t>
+              <w:t xml:space="preserve">2023 7th International Conference on Automation, Control and Robots (ICACR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Kuala Lumpur, Malaysia. pp.147-150, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICACR59381.2023.10314610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04207310v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Temporary Storage in Cross Docking Facilities: A Mathematical Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Clustering and Routing in Cross-docking: A Bi-step Methodology for Capacitated VRP with Time Windows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Altaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 7th International Conference on Automation, Control and Robots (ICACR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICACR59381.2023.10314610⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE International Conference on Advanced Systems and Emergent Technologies (IC_ASET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Hammamet, Tunisia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IC_ASET58101.2023.10151331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04445163v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Brief Review on Hybrid Renewable Energy System : Sizing and Energy Management Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zainab Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Frikha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fifth Annual Conference of the Tunisian Operational Research Society, TORS'22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A special case of the Vehicle Routing Problem with pick-up and time windows: A case study of raw milk transportation in Tunisia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A New Optimization Approach for Home Health Care Scheduling Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Belhor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Frikha</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak Jemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Conference on Operational Research, EURO 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Athenes, Grece, Greece</w:t>
+              <w:t xml:space="preserve">31st European Conference on Operational Research, (EURO 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Athène, Greece. https://euro2021.euro-online.org/index.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446673v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New decision support approach for locating self-dialysis centers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A New Optimization Approach for Home Health Care Scheduling Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Belhor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hanen Bouchriha</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak Jemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Conference on Operational Research, (EURO 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Athène, Greece</w:t>
+              <w:t xml:space="preserve">31st European Conference on Operational Research, EURO 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Athen (on line), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446879v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home health care scheduling problem under uncertainty : robust optimization approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Horizontal collaboration : design a collaborative milk storage system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaima Benabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Nait-Sidi-Moh</w:t>
+                <w:t xml:space="preserve">Francois Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Frikha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Informatics Revolution for Smarter Healthcare, IRSH 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Prague (CZ), Czech Republic</w:t>
+              <w:t xml:space="preserve">1th International conference on Computational Engineering and Intelligent Systems, ICCEIS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Boumerdes, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04444678v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MultiObjective Optimization Approach under uncertainty for Workforce Routing and Scheduling Problem in Home Health Care</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A special case of the Vehicle Routing Problem with pick-up and time windows : A case study of raw milk transportation in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaima Benabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Metaheuristics and Nature Inspired Computing, META2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Marrakech (Morocco), Morocco</w:t>
+              <w:t xml:space="preserve">31st European Conference on Operational Research, EURO 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Athènes (Virtual), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04444818v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal collaboration : design a collaborative milk storage system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">MultiObjective Optimization Approach under uncertainty for Workforce Routing and Scheduling Problem in Home Health Care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Belhor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak Jemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Delmotte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Frikha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1th International conference on Computational Engineering and Intelligent Systems, ICCEIS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Boumerdes, Algeria</w:t>
+              <w:t xml:space="preserve">8th International Conference on Metaheuristics and Nature Inspired Computing, META2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Marrakech (Morocco), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04444427v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A special case of the Vehicle Routing Problem with pick-up and time windows : A case study of raw milk transportation in Tunisia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">New decision support approach for locating self-dialysis centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Lasmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francois Delmotte</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Bouchriha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Conference on Operational Research, EURO 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Athènes (Virtual), Greece</w:t>
+              <w:t xml:space="preserve">31st European Conference on Operational Research, (EURO 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Athène, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04444765v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Optimization Approach for Home Health Care Scheduling Problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Home health care scheduling problem under uncertainty : robust optimization approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abderrazak Jemai</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Harbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Nait-Sidi-Moh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Conference on Operational Research, (EURO 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Athène, Greece. https://euro2021.euro-online.org/index.html</w:t>
+              <w:t xml:space="preserve">International Conference on Informatics Revolution for Smarter Healthcare, IRSH 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Prague (CZ), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446650v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Optimization Approach for Home Health Care Scheduling Problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">New decision support approach for locating self-dialysis centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Lasmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francois Delmotte</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Bouchriha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st European Conference on Operational Research, EURO 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Athen (on line), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04444719v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New decision support approach for locating self-dialysis centers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A special case of the Vehicle Routing Problem with pick-up and time windows: A case study of raw milk transportation in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaima Benabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Lefevre</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Frikha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st European Conference on Operational Research, EURO 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Athen (on line), Greece</w:t>
+              <w:t xml:space="preserve">, Jul 2021, Athenes, Grece, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04444784v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEW OPTIMISATION MODEL FOR OPERATING ROOM SCHEDULING : A CASE STUDY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Belhor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Naït-Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th European Simulation &amp; Modelling Conf., ESM2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LAAS CNRS, Oct 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445132v1</w:t>
-              </w:r>
-[...1990 lines deleted...]
-                <w:t xml:space="preserve">hal-04162719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceeding of The International Conference Healthcare Systems Day 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safa Bhar Layeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Mejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hejer Khelif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Healthcare Systems Day 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://sites.google.com/view/hsd2024/home, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571919v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy Multi-Objective Evolutionary Approach for Home HealthCare Optimization Problem under Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Belhor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El-Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak Jemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IEEE, pp.1-6, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IC_ASET58101.2023.10150863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiobjective Evolutionary Algorithm for Home Health Care Routing and Scheduling Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Belhor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El-Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IEEE, pp.1592-1596, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CoDIT55151.2022.9803935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New MIP Model and Machine Learning Approach for Home Health Care: Optimization of Cancer Treatment Process by Chemotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Belhor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El-Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazek Jemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IEEE, pp.1-7, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/GOL49479.2020.9314752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Tracking Controller for Quadrotor Based on Flatness and High Gain Observer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Abadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 19th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, pp.461-466, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/STA.2019.8717216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4259,111 +4363,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metaheuristic Moth Flame Optimization Based Energy Efficient Clustering Protocol for 6G Enabled Unmanned Aerial Vehicle Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley Online Library. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AI‐Enabled 6G Networks and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 1 (1), Wiley, pp.1-15, 2023, 9781119812722. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119812722.ch1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4373,397 +4477,397 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated System and method for publication classification detecting plant disease and providing disease treatment solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.F. Shaikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chinmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ragab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. AL - Malaise AL - Ghamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnen El Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : US2022/0270252A1. 2022, https://patentimages.storage.googleapis.com/73/64/8c/3c22ab597ec693/US20220270252A1.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System for data seclusion in image and audio files</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romany Fouad Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Escorcia-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Gamarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnen El Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayadh Alenezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : US20220321737A1. 2022, https://patents.google.com/patent/US20220321737A1/en</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated System And Method For Detecting Plant Disease And Providing Disease Treatment Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuzhat Faiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayes Chinmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Ragab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah S. Al-Malaise Al-Ghamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnen El Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : US2022/0270252A1. 2022, https://patents.google.com/patent/US20220270252A1/en</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId132"/>
+      <w:footerReference w:type="default" r:id="rId135"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4910,51 +5014,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434673v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen El-Amraoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Belhor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC_ASET65966.2025.11232336" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207310v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Altaf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen El Amraoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delmotte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecoutre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC_ASET58101.2023.10151331" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445163v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICACR59381.2023.10314610" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444225v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Koubaa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Frikha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446673v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Benabdallah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446879v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Lasmar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Gharbi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lefevre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Bouchriha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444678v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Harbi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait-Sidi-Moh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444818v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Jemai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444427v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444765v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446650v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444719v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444784v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gharbi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445132v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Na&#239;t-Abdesselam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504792v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Ben Abdallah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16051889" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162666v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.119035" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162673v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#37886;is Delmotte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/csse.2023.029058" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162663v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Chabouh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Hammami" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dajour.2023.100215" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446262v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Guedri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207526v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22034/ijsom.2021.109143.2205" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162700v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Muthumayil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buvana" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Sekar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Nouaouri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/cmc.2022.017178" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445270v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frikha Ahmed" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLSM.2022.10050679" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162674v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08874417.2022.2143455" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162676v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait Sidi Moh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31577/cai_2022_1_288" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444988v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Marie Kamdjou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Tagne Fute" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Nzeukou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-021-00654-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446338v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Z. Tsague" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Fute Tagne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tonye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3368588" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162711v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11518-015-5294-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162712v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-014-0263-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162718v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Manier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah El Moudni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benrejeb" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2013.02.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFX2X8RK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162715v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2013.03.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVZ2R0J7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162719v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ange Manier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2012.047661" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571919v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Bhar Layeb" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Mejri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejer Khelif" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291162v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC_ASET58101.2023.10150863" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291188v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT55151.2022.9803935" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291106v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazek Jemai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL49479.2020.9314752" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445184v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abadi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Mekki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2019.8717216" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443928v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119812722.ch1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447672v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.F. Shaikh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chinmay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ragab" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. AL - Malaise AL - Ghamdi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444169v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romany Fouad Mansour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Escorcia-Gutierrez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Gamarra" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayadh Alenezi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444146v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuzhat Faiz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayes Chinmay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ragab" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah S. Al-Malaise Al-Ghamdi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606303v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen El Amraoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Belhor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia El Amraoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asej.2026.104108" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504792v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Ben Abdallah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen El-Amraoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Frikha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16051889" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162673v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Jemai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#37886;is Delmotte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/csse.2023.029058" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162666v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.119035" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162663v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Chabouh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Hammami" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Bouchriha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dajour.2023.100215" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162674v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Altaf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delmotte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecoutre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08874417.2022.2143455" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445270v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Benabdallah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frikha Ahmed" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLSM.2022.10050679" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162700v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Muthumayil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buvana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Sekar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Nouaouri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/cmc.2022.017178" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446262v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Guedri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207526v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22034/ijsom.2021.109143.2205" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162676v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Harbi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait Sidi Moh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31577/cai_2022_1_288" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444988v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Marie Kamdjou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Tagne Fute" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Nzeukou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-021-00654-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446338v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Z. Tsague" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Fute Tagne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tonye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3368588" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162711v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait-Sidi-Moh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11518-015-5294-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162712v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-014-0263-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162718v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Manier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah El Moudni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benrejeb" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2013.02.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFX2X8RK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162715v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2013.03.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVZ2R0J7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162719v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ange Manier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2012.047661" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434673v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC_ASET65966.2025.11232336" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445163v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICACR59381.2023.10314610" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207310v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC_ASET58101.2023.10151331" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444225v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Koubaa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446650v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444719v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444427v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444765v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444818v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446879v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Lasmar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Gharbi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lefevre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444678v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444784v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gharbi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446673v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445132v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Na&#239;t-Abdesselam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571919v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Bhar Layeb" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Mejri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejer Khelif" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291162v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC_ASET58101.2023.10150863" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291188v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT55151.2022.9803935" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291106v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazek Jemai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL49479.2020.9314752" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445184v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abadi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Mekki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2019.8717216" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443928v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119812722.ch1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447672v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.F. Shaikh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chinmay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ragab" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. AL - Malaise AL - Ghamdi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444169v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romany Fouad Mansour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Escorcia-Gutierrez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Gamarra" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayadh Alenezi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444146v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuzhat Faiz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayes Chinmay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ragab" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah S. Al-Malaise Al-Ghamdi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>