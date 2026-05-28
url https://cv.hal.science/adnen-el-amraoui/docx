--- v2 (2026-05-04)
+++ v3 (2026-05-28)
@@ -321,261 +321,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-Based Metaheuristic Approach for Home Healthcare Optimization Problem</w:t>
+                <w:t xml:space="preserve">Multi-objective evolutionary approach based on K-means clustering for home health care routing and scheduling problem.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Belhor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El-Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fran鏾is Delmotte</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Systems Science &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32604/csse.2023.029058⟩</w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 213, pp.119035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2022.119035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04162673v1</w:t>
+                <w:t xml:space="preserve">hal-04162666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective evolutionary approach based on K-means clustering for home health care routing and scheduling problem.</w:t>
+                <w:t xml:space="preserve">Learning-Based Metaheuristic Approach for Home Healthcare Optimization Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Belhor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El-Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Delmotte</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fran鏾is Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 213, pp.119035. </w:t>
+              <w:t xml:space="preserve">International Journal of Computer Systems Science &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 45 (1), pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2022.119035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.32604/csse.2023.029058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162666v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systematic review of the home health care planning literature: Emerging trends and future research directions.</w:t>
               </w:r>
@@ -672,395 +672,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of Artificial Intelligence in Cross Docking: A Systematic Literature Review</w:t>
+                <w:t xml:space="preserve">Optimized Convolutional Neural Network for Automatic Detection of COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amna Altaf</w:t>
+                <w:t xml:space="preserve">K. Muthumayil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Buvana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. R. Sekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Nouaouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08874417.2022.2143455⟩</w:t>
+              <w:t xml:space="preserve">CMC-Computers, Materials &amp; Continua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (1), pp.1159-1175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32604/cmc.2022.017178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04162674v1</w:t>
+                <w:t xml:space="preserve">hal-04162700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approach for sustainable and resilient dairy farmer selection under uncertainty</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chaima Benabdallah</w:t>
+                <w:t xml:space="preserve">Applications of Artificial Intelligence in Cross Docking: A Systematic Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Altaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frikha Ahmed</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Logistics Systems and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJLSM.2022.10050679⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computer Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63 (5), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08874417.2022.2143455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04445270v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Convolutional Neural Network for Automatic Detection of COVID-19</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New approach for sustainable and resilient dairy farmer selection under uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. R. Sekar</w:t>
+                <w:t xml:space="preserve">Chaima Benabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issam Nouaouri</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frikha Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMC-Computers, Materials &amp; Continua</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 70 (1), pp.1159-1175. </w:t>
+              <w:t xml:space="preserve">International Journal of Logistics Systems and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 1 (1), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.32604/cmc.2022.017178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJLSM.2022.10050679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162700v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the cost of home dialysis in Tunisia: Application of theActivity-based costing methodology</w:t>
               </w:r>
@@ -2287,261 +2287,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Temporary Storage in Cross Docking Facilities: A Mathematical Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Clustering and Routing in Cross-docking: A Bi-step Methodology for Capacitated VRP with Time Windows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Altaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 7th International Conference on Automation, Control and Robots (ICACR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Kuala Lumpur, Malaysia. pp.147-150, </w:t>
+              <w:t xml:space="preserve">2023 IEEE International Conference on Advanced Systems and Emergent Technologies (IC_ASET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Hammamet, Tunisia. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICACR59381.2023.10314610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IC_ASET58101.2023.10151331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04445163v1</w:t>
+                <w:t xml:space="preserve">hal-04207310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering and Routing in Cross-docking: A Bi-step Methodology for Capacitated VRP with Time Windows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Optimization of Temporary Storage in Cross Docking Facilities: A Mathematical Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Altaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Conference on Advanced Systems and Emergent Technologies (IC_ASET)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Hammamet, Tunisia. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2023 7th International Conference on Automation, Control and Robots (ICACR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Kuala Lumpur, Malaysia. pp.147-150, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IC_ASET58101.2023.10151331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICACR59381.2023.10314610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04207310v1</w:t>
+                <w:t xml:space="preserve">hal-04445163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Brief Review on Hybrid Renewable Energy System : Sizing and Energy Management Strategies</w:t>
               </w:r>
@@ -2553,51 +2553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zainab Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Frikha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2629,135 +2629,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Optimization Approach for Home Health Care Scheduling Problem</w:t>
+                <w:t xml:space="preserve">MultiObjective Optimization Approach under uncertainty for Workforce Routing and Scheduling Problem in Home Health Care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Belhor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak Jemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Delmotte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrazak Jemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Conference on Operational Research, (EURO 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Athène, Greece. https://euro2021.euro-online.org/index.html</w:t>
+              <w:t xml:space="preserve">8th International Conference on Metaheuristics and Nature Inspired Computing, META2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Marrakech (Morocco), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04446650v1</w:t>
+                <w:t xml:space="preserve">hal-04444818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Optimization Approach for Home Health Care Scheduling Problem</w:t>
               </w:r>
@@ -2782,51 +2782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st European Conference on Operational Research, EURO 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Athen (on line), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2845,351 +2845,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal collaboration : design a collaborative milk storage system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chaima Benabdallah</w:t>
+                <w:t xml:space="preserve">A New Optimization Approach for Home Health Care Scheduling Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Belhor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Frikha</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak Jemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1th International conference on Computational Engineering and Intelligent Systems, ICCEIS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Boumerdes, Algeria</w:t>
+              <w:t xml:space="preserve">31st European Conference on Operational Research, (EURO 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Athène, Greece. https://euro2021.euro-online.org/index.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04444427v1</w:t>
+                <w:t xml:space="preserve">hal-04446650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A special case of the Vehicle Routing Problem with pick-up and time windows : A case study of raw milk transportation in Tunisia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Horizontal collaboration : design a collaborative milk storage system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaima Benabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Frikha</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Conference on Operational Research, EURO 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Athènes (Virtual), Greece</w:t>
+              <w:t xml:space="preserve">1th International conference on Computational Engineering and Intelligent Systems, ICCEIS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Boumerdes, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04444765v1</w:t>
+                <w:t xml:space="preserve">hal-04444427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MultiObjective Optimization Approach under uncertainty for Workforce Routing and Scheduling Problem in Home Health Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariem Belhor</w:t>
+                <w:t xml:space="preserve">A special case of the Vehicle Routing Problem with pick-up and time windows : A case study of raw milk transportation in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaima Benabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Metaheuristics and Nature Inspired Computing, META2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Marrakech (Morocco), Morocco</w:t>
+              <w:t xml:space="preserve">31st European Conference on Operational Research, EURO 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Athènes (Virtual), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04444818v1</w:t>
+                <w:t xml:space="preserve">hal-04444765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New decision support approach for locating self-dialysis centers</w:t>
               </w:r>
@@ -3512,77 +3512,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A special case of the Vehicle Routing Problem with pick-up and time windows: A case study of raw milk transportation in Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaima Benabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Frikha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3672,51 +3672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Naït-Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th European Simulation &amp; Modelling Conf., ESM2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LAAS CNRS, Oct 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4144,51 +4144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Belhor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El-Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazek Jemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5014,51 +5014,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606303v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen El Amraoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Belhor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia El Amraoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asej.2026.104108" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504792v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Ben Abdallah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen El-Amraoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Frikha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16051889" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162673v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Jemai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#37886;is Delmotte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/csse.2023.029058" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162666v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.119035" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162663v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Chabouh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Hammami" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Bouchriha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dajour.2023.100215" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162674v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Altaf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delmotte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecoutre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08874417.2022.2143455" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445270v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Benabdallah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frikha Ahmed" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLSM.2022.10050679" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162700v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Muthumayil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buvana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Sekar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Nouaouri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/cmc.2022.017178" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446262v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Guedri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207526v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22034/ijsom.2021.109143.2205" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162676v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Harbi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait Sidi Moh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31577/cai_2022_1_288" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444988v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Marie Kamdjou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Tagne Fute" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Nzeukou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-021-00654-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446338v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Z. Tsague" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Fute Tagne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tonye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3368588" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162711v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait-Sidi-Moh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11518-015-5294-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162712v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-014-0263-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162718v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Manier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah El Moudni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benrejeb" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2013.02.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFX2X8RK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162715v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2013.03.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVZ2R0J7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162719v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ange Manier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2012.047661" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434673v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC_ASET65966.2025.11232336" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445163v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICACR59381.2023.10314610" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207310v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC_ASET58101.2023.10151331" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444225v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Koubaa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446650v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444719v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444427v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444765v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444818v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446879v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Lasmar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Gharbi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lefevre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444678v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444784v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gharbi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446673v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445132v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Na&#239;t-Abdesselam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571919v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Bhar Layeb" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Mejri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejer Khelif" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291162v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC_ASET58101.2023.10150863" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291188v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT55151.2022.9803935" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291106v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazek Jemai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL49479.2020.9314752" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445184v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abadi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Mekki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2019.8717216" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443928v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119812722.ch1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447672v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.F. Shaikh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chinmay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ragab" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. AL - Malaise AL - Ghamdi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444169v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romany Fouad Mansour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Escorcia-Gutierrez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Gamarra" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayadh Alenezi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444146v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuzhat Faiz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayes Chinmay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ragab" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah S. Al-Malaise Al-Ghamdi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606303v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen El Amraoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Belhor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia El Amraoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asej.2026.104108" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504792v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Ben Abdallah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen El-Amraoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Frikha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16051889" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162666v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Jemai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.119035" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162673v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#37886;is Delmotte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/csse.2023.029058" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162663v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Chabouh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Hammami" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Bouchriha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dajour.2023.100215" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162700v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Muthumayil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buvana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Sekar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Nouaouri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/cmc.2022.017178" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162674v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Altaf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delmotte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecoutre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08874417.2022.2143455" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445270v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Benabdallah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frikha Ahmed" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLSM.2022.10050679" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446262v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Guedri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207526v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22034/ijsom.2021.109143.2205" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162676v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Harbi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait Sidi Moh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31577/cai_2022_1_288" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444988v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Marie Kamdjou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Tagne Fute" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Nzeukou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-021-00654-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446338v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Z. Tsague" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Fute Tagne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tonye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3368588" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162711v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait-Sidi-Moh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11518-015-5294-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162712v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-014-0263-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162718v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Manier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah El Moudni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benrejeb" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2013.02.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFX2X8RK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162715v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2013.03.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVZ2R0J7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162719v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ange Manier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2012.047661" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434673v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC_ASET65966.2025.11232336" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207310v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC_ASET58101.2023.10151331" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445163v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICACR59381.2023.10314610" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444225v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Koubaa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444818v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444719v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446650v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444427v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444765v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446879v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Lasmar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Gharbi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lefevre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444678v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444784v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gharbi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446673v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445132v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Na&#239;t-Abdesselam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571919v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Bhar Layeb" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Mejri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejer Khelif" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291162v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC_ASET58101.2023.10150863" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291188v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT55151.2022.9803935" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291106v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazek Jemai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL49479.2020.9314752" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445184v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abadi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Mekki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2019.8717216" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443928v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119812722.ch1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447672v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.F. Shaikh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chinmay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ragab" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. AL - Malaise AL - Ghamdi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444169v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romany Fouad Mansour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Escorcia-Gutierrez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Gamarra" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayadh Alenezi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444146v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuzhat Faiz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayes Chinmay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ragab" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah S. Al-Malaise Al-Ghamdi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>