--- v3 (2026-05-28)
+++ v4 (2026-05-28)
@@ -923,386 +923,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approach for sustainable and resilient dairy farmer selection under uncertainty</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating the cost of home dialysis in Tunisia: Application of theActivity-based costing methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Chabouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnen El Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Bouchriha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaima Benabdallah</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yosra Guedri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Logistics Systems and Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Tunisie Medicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04445270v1</w:t>
+                <w:t xml:space="preserve">hal-04446262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the cost of home dialysis in Tunisia: Application of theActivity-based costing methodology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sondes Hammami</w:t>
+                <w:t xml:space="preserve">Evaluation on risks of sustainable supply chain based on integrated rough DEMATEL in Tunisian dairy industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaima Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Tunisie Medicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Supply and Operations Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22034/ijsom.2021.109143.2205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446262v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation on risks of sustainable supply chain based on integrated rough DEMATEL in Tunisian dairy industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chaima Ben Abdallah</w:t>
+                <w:t xml:space="preserve">New approach for sustainable and resilient dairy farmer selection under uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaima Benabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frikha Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Supply and Operations Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (3), </w:t>
+              <w:t xml:space="preserve">International Journal of Logistics Systems and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 1 (1), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22034/ijsom.2021.109143.2205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJLSM.2022.10050679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04207526v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Home Health Care Scheduling Problem Under Uncertainty: Robust Optimization Approaches</w:t>
               </w:r>
@@ -2629,159 +2629,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MultiObjective Optimization Approach under uncertainty for Workforce Routing and Scheduling Problem in Home Health Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariem Belhor</w:t>
+                <w:t xml:space="preserve">A special case of the Vehicle Routing Problem with pick-up and time windows: A case study of raw milk transportation in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaima Benabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Frikha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Metaheuristics and Nature Inspired Computing, META2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Marrakech (Morocco), Morocco</w:t>
+              <w:t xml:space="preserve">31st European Conference on Operational Research, EURO 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Athenes, Grece, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04444818v1</w:t>
+                <w:t xml:space="preserve">hal-04446673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Optimization Approach for Home Health Care Scheduling Problem</w:t>
+                <w:t xml:space="preserve">MultiObjective Optimization Approach under uncertainty for Workforce Routing and Scheduling Problem in Home Health Care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Belhor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
@@ -2799,73 +2799,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Conference on Operational Research, EURO 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Athen (on line), Greece</w:t>
+              <w:t xml:space="preserve">8th International Conference on Metaheuristics and Nature Inspired Computing, META2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Marrakech (Morocco), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04444719v1</w:t>
+                <w:t xml:space="preserve">hal-04444818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Optimization Approach for Home Health Care Scheduling Problem</w:t>
               </w:r>
@@ -2877,764 +2877,764 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Belhor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak Jemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Delmotte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrazak Jemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Conference on Operational Research, (EURO 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Athène, Greece. https://euro2021.euro-online.org/index.html</w:t>
+              <w:t xml:space="preserve">31st European Conference on Operational Research, EURO 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Athen (on line), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04446650v1</w:t>
+                <w:t xml:space="preserve">hal-04444719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal collaboration : design a collaborative milk storage system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chaima Benabdallah</w:t>
+                <w:t xml:space="preserve">A New Optimization Approach for Home Health Care Scheduling Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Belhor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Frikha</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak Jemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1th International conference on Computational Engineering and Intelligent Systems, ICCEIS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Boumerdes, Algeria</w:t>
+              <w:t xml:space="preserve">31st European Conference on Operational Research, (EURO 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Athène, Greece. https://euro2021.euro-online.org/index.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04444427v1</w:t>
+                <w:t xml:space="preserve">hal-04446650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A special case of the Vehicle Routing Problem with pick-up and time windows : A case study of raw milk transportation in Tunisia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chaima Benabdallah</w:t>
+                <w:t xml:space="preserve">New decision support approach for locating self-dialysis centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Lasmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francois Delmotte</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Bouchriha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Conference on Operational Research, EURO 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Athènes (Virtual), Greece</w:t>
+              <w:t xml:space="preserve">31st European Conference on Operational Research, (EURO 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Athène, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04444765v1</w:t>
+                <w:t xml:space="preserve">hal-04446879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New decision support approach for locating self-dialysis centers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Home health care scheduling problem under uncertainty : robust optimization approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hanen Bouchriha</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Harbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Nait-Sidi-Moh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Conference on Operational Research, (EURO 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Athène, Greece</w:t>
+              <w:t xml:space="preserve">International Conference on Informatics Revolution for Smarter Healthcare, IRSH 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Prague (CZ), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446879v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home health care scheduling problem under uncertainty : robust optimization approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Horizontal collaboration : design a collaborative milk storage system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaima Benabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Nait-Sidi-Moh</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Frikha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Informatics Revolution for Smarter Healthcare, IRSH 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Prague (CZ), Czech Republic</w:t>
+              <w:t xml:space="preserve">1th International conference on Computational Engineering and Intelligent Systems, ICCEIS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Boumerdes, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04444678v1</w:t>
+                <w:t xml:space="preserve">hal-04444427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New decision support approach for locating self-dialysis centers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myriam Gharbi</w:t>
+                <w:t xml:space="preserve">A special case of the Vehicle Routing Problem with pick-up and time windows : A case study of raw milk transportation in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaima Benabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Lefevre</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st European Conference on Operational Research, EURO 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Athen (on line), Greece</w:t>
+              <w:t xml:space="preserve">, Jul 2021, Athènes (Virtual), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04444784v1</w:t>
+                <w:t xml:space="preserve">hal-04444765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A special case of the Vehicle Routing Problem with pick-up and time windows: A case study of raw milk transportation in Tunisia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chaima Benabdallah</w:t>
+                <w:t xml:space="preserve">New decision support approach for locating self-dialysis centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Lasmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Frikha</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Bouchriha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st European Conference on Operational Research, EURO 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Athenes, Grece, Greece</w:t>
+              <w:t xml:space="preserve">, Jul 2021, Athen (on line), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446673v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEW OPTIMISATION MODEL FOR OPERATING ROOM SCHEDULING : A CASE STUDY</w:t>
               </w:r>
@@ -5014,51 +5014,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606303v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen El Amraoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Belhor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia El Amraoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asej.2026.104108" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504792v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Ben Abdallah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen El-Amraoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Frikha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16051889" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162666v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Jemai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.119035" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162673v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#37886;is Delmotte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/csse.2023.029058" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162663v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Chabouh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Hammami" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Bouchriha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dajour.2023.100215" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162700v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Muthumayil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buvana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Sekar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Nouaouri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/cmc.2022.017178" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162674v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Altaf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delmotte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecoutre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08874417.2022.2143455" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445270v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Benabdallah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frikha Ahmed" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLSM.2022.10050679" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446262v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Guedri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207526v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22034/ijsom.2021.109143.2205" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162676v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Harbi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait Sidi Moh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31577/cai_2022_1_288" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444988v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Marie Kamdjou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Tagne Fute" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Nzeukou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-021-00654-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446338v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Z. Tsague" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Fute Tagne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tonye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3368588" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162711v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait-Sidi-Moh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11518-015-5294-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162712v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-014-0263-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162718v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Manier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah El Moudni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benrejeb" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2013.02.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFX2X8RK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162715v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2013.03.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVZ2R0J7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162719v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ange Manier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2012.047661" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434673v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC_ASET65966.2025.11232336" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207310v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC_ASET58101.2023.10151331" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445163v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICACR59381.2023.10314610" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444225v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Koubaa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444818v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444719v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446650v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444427v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444765v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446879v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Lasmar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Gharbi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lefevre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444678v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444784v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gharbi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446673v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445132v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Na&#239;t-Abdesselam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571919v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Bhar Layeb" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Mejri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejer Khelif" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291162v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC_ASET58101.2023.10150863" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291188v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT55151.2022.9803935" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291106v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazek Jemai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL49479.2020.9314752" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445184v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abadi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Mekki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2019.8717216" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443928v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119812722.ch1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447672v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.F. Shaikh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chinmay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ragab" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. AL - Malaise AL - Ghamdi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444169v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romany Fouad Mansour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Escorcia-Gutierrez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Gamarra" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayadh Alenezi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444146v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuzhat Faiz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayes Chinmay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ragab" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah S. Al-Malaise Al-Ghamdi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606303v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen El Amraoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Belhor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia El Amraoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asej.2026.104108" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504792v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Ben Abdallah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen El-Amraoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Frikha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16051889" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162666v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Jemai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.119035" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162673v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#37886;is Delmotte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/csse.2023.029058" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162663v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Chabouh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Hammami" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Bouchriha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dajour.2023.100215" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162700v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Muthumayil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buvana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Sekar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Nouaouri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/cmc.2022.017178" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162674v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Altaf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delmotte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecoutre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08874417.2022.2143455" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446262v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Guedri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207526v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22034/ijsom.2021.109143.2205" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445270v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Benabdallah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frikha Ahmed" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLSM.2022.10050679" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162676v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Harbi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait Sidi Moh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31577/cai_2022_1_288" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444988v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Marie Kamdjou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Tagne Fute" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Nzeukou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-021-00654-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446338v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Z. Tsague" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Fute Tagne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tonye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3368588" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162711v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait-Sidi-Moh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11518-015-5294-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162712v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-014-0263-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162718v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Manier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah El Moudni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benrejeb" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2013.02.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFX2X8RK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162715v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2013.03.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVZ2R0J7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162719v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ange Manier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2012.047661" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434673v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC_ASET65966.2025.11232336" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207310v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC_ASET58101.2023.10151331" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445163v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICACR59381.2023.10314610" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444225v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Koubaa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446673v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444818v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444719v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446650v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446879v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Lasmar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Gharbi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lefevre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444678v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444427v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444765v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444784v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gharbi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445132v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Na&#239;t-Abdesselam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571919v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Bhar Layeb" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Mejri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejer Khelif" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291162v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC_ASET58101.2023.10150863" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291188v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT55151.2022.9803935" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291106v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazek Jemai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL49479.2020.9314752" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445184v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abadi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Mekki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2019.8717216" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443928v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119812722.ch1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447672v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.F. Shaikh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chinmay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ragab" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. AL - Malaise AL - Ghamdi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444169v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romany Fouad Mansour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Escorcia-Gutierrez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Gamarra" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayadh Alenezi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444146v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuzhat Faiz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayes Chinmay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ragab" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah S. Al-Malaise Al-Ghamdi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>