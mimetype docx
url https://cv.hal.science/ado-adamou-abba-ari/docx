--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -449,529 +449,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04626833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional dynamics of a Chikungunya transmission model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Machine Learning Scheme for Speed Prediction in Intelligent Transportation Systems Using a Bi-LSTM Based Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Ndam Njoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Yangla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hamadjam Abboubakar</w:t>
+                <w:t xml:space="preserve">Alice Wangui Wachira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ado Adamou Abba Ari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ezekiel Dangbe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ado Adamou Abba Ari</w:t>
+                <w:t xml:space="preserve">Rockefeller Rockefeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Mourad Gueroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific African</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sciaf.2023.e01812⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Engineering Research in Africa </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 67, pp.207-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-FZ0iNi⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04190888v1</w:t>
+                <w:t xml:space="preserve">hal-04391839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Machine Learning Scheme for Speed Prediction in Intelligent Transportation Systems Using a Bi-LSTM Based Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arouna Ndam Njoya</w:t>
+                <w:t xml:space="preserve">Fractional dynamics of a Chikungunya transmission model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Yangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamadjam Abboubakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Wangui Wachira</w:t>
+                <w:t xml:space="preserve">Ezekiel Dangbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Yankoulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ado Adamou Abba Ari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelhak Mourad Gueroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Research in Africa </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 67, pp.207-233. </w:t>
+              <w:t xml:space="preserve">Scientific African</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/p-FZ0iNi⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sciaf.2023.e01812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391839v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of wavelet denoising algorithms</w:t>
+                <w:t xml:space="preserve">M-Ary Direct Modulation Chirp Spread Spectrum for Spectrally Efficient Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aminou Halidou</w:t>
+                <w:t xml:space="preserve">Jocelyn Edinio Zacko Gbadoubissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ado Adamou Abba Ari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssoufa Mohamadou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Edinio Jocelyn Gbadoubissa Zacko</w:t>
+                <w:t xml:space="preserve">Emanuel Radoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Mourad Gueroui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11042-023-15127-0⟩</w:t>
+              <w:t xml:space="preserve">Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (6), pp.323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/info14060323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04271247v1</w:t>
+                <w:t xml:space="preserve">hal-04126099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-Ary Direct Modulation Chirp Spread Spectrum for Spectrally Efficient Communications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Review of wavelet denoising algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aminou Halidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn Edinio Zacko Gbadoubissa</w:t>
+                <w:t xml:space="preserve">Youssoufa Mohamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ado Adamou Abba Ari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuel Radoi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelhak Mourad Gueroui</w:t>
+                <w:t xml:space="preserve">Edinio Jocelyn Gbadoubissa Zacko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (6), pp.323. </w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 82 (27), pp.41539-41569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/info14060323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11042-023-15127-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04126099v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A smart contract logic to reduce hoax propagation across social media</w:t>
               </w:r>
@@ -2256,51 +2256,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient k-means based clustering scheme for mobile networks cell sites management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Edinio Zacko Gbadoubissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ado Adamou Abba Ari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3605,282 +3605,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Scheme for Outliers Detection in Wireless Sensor Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blaise Omer Yenke</w:t>
+                <w:t xml:space="preserve">Bacterial Foraging Optimization Scheme for Mobile Sensing in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ado Adamou Abba Ari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Aboubakar</w:t>
+                <w:t xml:space="preserve">Irepran Damakoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Mourad Gueroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafiq Titouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Labraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Networks and Communications Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Wireless Information Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (3), pp.254 - 267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10776-017-0359-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593855v1</w:t>
+                <w:t xml:space="preserve">hal-01593844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial Foraging Optimization Scheme for Mobile Sensing in Wireless Sensor Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive Scheme for Outliers Detection in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Omer Yenke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Aboubakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafiq Titouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ado Adamou Abba Ari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Gueroui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Wireless Information Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Computer Networks and Communications Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (5), pp.105-114</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593844v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A power efficient cluster-based routing algorithm for wireless sensor networks: Honeybees swarm intelligence based approach</w:t>
               </w:r>
@@ -3905,51 +3905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Omer Yenke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Labraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irepran Damakoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Mourad Gueroui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4110,252 +4110,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Machine Performance upon Intensive Computations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concepts and evolution of research in the field of wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ado Adamou Abba Ari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Mourad Gueroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Labraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Omer Yenke</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Donald Armel Voundi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GSTF Journal on Computing (JoC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Computer Networks &amp; Communications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (1), http://airccse.org/journal/cnc/7115cnc06.pdf</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01475584v1</w:t>
+                <w:t xml:space="preserve">hal-01148615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concepts and evolution of research in the field of wireless sensor networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virtual Machine Performance upon Intensive Computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Omer Yenke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ado Adamou Abba Ari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Blaise Omer Yenke</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Dibamou Mbeuyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald Armel Voundi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Networks &amp; Communications </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GSTF Journal on Computing (JoC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5176/2251-3043_4.3.336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148615v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5441,51 +5441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamayadji Abdoul Aziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Ndam Njoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Aboubakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assidé Christian Djedouboum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5619,51 +5619,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="069AA435"/>
+    <w:nsid w:val="ACBF8251"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5850,51 +5850,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ado-adamou-abba-ari" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5660-0660" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198489579" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04895836v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Kponhinto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sond&#232;s Khemiri-Kallel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ado Adamou Abba Ari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Mourad Gueroui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Thiare" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-025-09899-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626833v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Yongwa Dtissibe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alidou Mohamadou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadjam Abboubakar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Ndam Njoya" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2023.e02053" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190888v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Yangla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezekiel Dangbe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Yankoulo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2023.e01812" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04391839v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Wangui Wachira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rockefeller Rockefeller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-FZ0iNi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271247v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminou Halidou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoufa Mohamadou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edinio Jocelyn Gbadoubissa Zacko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-15127-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126099v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Edinio Zacko Gbadoubissa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Radoi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info14060323" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775083v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Tchakount&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koudanbe Amadou Calvin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jaures Fotsa Mbogne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksuci.2020.09.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578521v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Luther Mfenjou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolyang Kolyang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksuci.2019.10.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888958v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Njoya" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Thron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marah Nana Awa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksuci.2022.07.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285986v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Saidi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Labraoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandros A Maglaras" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Herve Mboussam Emati" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2022.3207803" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162098v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Khamer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Zaidi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-020-02531-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218470v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Babaghayou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ferrag" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandros Maglaras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21072443" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218453v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahabou Abdou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijece.v11i2.pp1641-1655" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488619v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Edinio Zacko Gbadouissa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafiq Titouna" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2019.11.043" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927401v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asside Christian Djedouboum" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym12071113" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984252v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphin Djaoue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Guilsou Kolaye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;pran Damakoa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2020.110281" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922119v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksuci.2018.10.015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938413v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/APP10155382" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032287v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-020-04211-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578515v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-020-07132-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489039v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Gueroui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zibouda Aliouat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2019.106957" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922140v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asside Christia Djedouboum" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18124474" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672702v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Omer Yenke" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922135v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Spies" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Taiwe Kolyang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2018.08.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922117v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranida Hamidouche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemia Louail" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2018.07.010" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922120v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Khedim" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2018.09.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01593861v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhlouf Aliouat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Adouane" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01593855v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Aboubakar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01593844v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irepran Damakoa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10776-017-0359-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475573v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2016.04.020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-565LVHDW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672697v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sambo Wohwe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475584v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Dibamou Mbeuyo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Armel Voundi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5176/2251-3043_4.3.336" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148615v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626769v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Khemiri Kallel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yekoniya Ndjekiltemai" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56396-6_8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616768v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounirah Djam-Doudou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Boudjou Tchapgnouo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56396-6_9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032349v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEEDA-CECNSM49515.2020.9221839" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756459v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Khentout" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89743-1_31" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475579v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCI.2016.7480010" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475581v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2016.7794867" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475586v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922163v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouma Moumen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97163-6_7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606085v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamayadji Abdoul Aziz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assid&#233; Christian Djedouboum" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/wss2.12080" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ado-adamou-abba-ari" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5660-0660" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198489579" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04895836v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Kponhinto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sond&#232;s Khemiri-Kallel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ado Adamou Abba Ari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Mourad Gueroui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Thiare" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-025-09899-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626833v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Yongwa Dtissibe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alidou Mohamadou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadjam Abboubakar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Ndam Njoya" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2023.e02053" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04391839v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Wangui Wachira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rockefeller Rockefeller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-FZ0iNi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190888v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Yangla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezekiel Dangbe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Yankoulo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2023.e01812" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126099v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Edinio Zacko Gbadoubissa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Radoi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info14060323" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271247v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminou Halidou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoufa Mohamadou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edinio Jocelyn Gbadoubissa Zacko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-15127-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775083v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Tchakount&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koudanbe Amadou Calvin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jaures Fotsa Mbogne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksuci.2020.09.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578521v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Luther Mfenjou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolyang Kolyang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksuci.2019.10.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888958v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Njoya" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Thron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marah Nana Awa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksuci.2022.07.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285986v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Saidi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Labraoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandros A Maglaras" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Herve Mboussam Emati" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2022.3207803" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162098v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Khamer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Zaidi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-020-02531-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218470v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Babaghayou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ferrag" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandros Maglaras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21072443" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218453v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahabou Abdou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijece.v11i2.pp1641-1655" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488619v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Edinio Zacko Gbadouissa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafiq Titouna" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2019.11.043" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927401v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asside Christian Djedouboum" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym12071113" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984252v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphin Djaoue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Guilsou Kolaye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;pran Damakoa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2020.110281" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922119v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksuci.2018.10.015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938413v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/APP10155382" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032287v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-020-04211-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578515v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-020-07132-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489039v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Gueroui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zibouda Aliouat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2019.106957" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922140v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asside Christia Djedouboum" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18124474" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672702v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Omer Yenke" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922135v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Spies" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Taiwe Kolyang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2018.08.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922117v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranida Hamidouche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemia Louail" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2018.07.010" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922120v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Khedim" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2018.09.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01593861v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhlouf Aliouat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Adouane" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01593844v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irepran Damakoa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10776-017-0359-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01593855v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Aboubakar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475573v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2016.04.020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-565LVHDW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672697v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sambo Wohwe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148615v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475584v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Dibamou Mbeuyo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Armel Voundi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5176/2251-3043_4.3.336" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626769v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Khemiri Kallel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yekoniya Ndjekiltemai" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56396-6_8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616768v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounirah Djam-Doudou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Boudjou Tchapgnouo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56396-6_9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032349v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEEDA-CECNSM49515.2020.9221839" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756459v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Khentout" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89743-1_31" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475579v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCI.2016.7480010" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475581v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2016.7794867" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475586v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922163v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouma Moumen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97163-6_7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606085v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamayadji Abdoul Aziz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assid&#233; Christian Djedouboum" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/wss2.12080" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>