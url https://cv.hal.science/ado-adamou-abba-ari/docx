--- v1 (2026-04-07)
+++ v2 (2026-05-17)
@@ -1,5564 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5513 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ado Adamou ABBA ARI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ado-adamou-abba-ari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5660-0660</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">198489579</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=GFTLRPcAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Biologically-Inspired Optimization Algorithm for Data Gathering in IoT Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Kponhinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondès Khemiri-Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ado Adamou Abba Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Mourad Gueroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Thiare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (2), pp.1-32. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10922-025-09899-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of Machine Learning and Deep Learning methods for flood forecasting in the Far-North region, Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Yongwa Dtissibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ado Adamou Abba Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alidou Mohamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamadjam Abboubakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Ndam Njoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific African</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sciaf.2023.e02053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-Ary Direct Modulation Chirp Spread Spectrum for Spectrally Efficient Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Edinio Zacko Gbadoubissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ado Adamou Abba Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Radoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Mourad Gueroui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (6), pp.323. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info14060323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of wavelet denoising algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminou Halidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssoufa Mohamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ado Adamou Abba Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edinio Jocelyn Gbadoubissa Zacko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82 (27), pp.41539-41569. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-023-15127-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Machine Learning Scheme for Speed Prediction in Intelligent Transportation Systems Using a Bi-LSTM Based Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Ndam Njoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Wangui Wachira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ado Adamou Abba Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rockefeller Rockefeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Mourad Gueroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Research in Africa </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 67, pp.207-233. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/p-FZ0iNi⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractional dynamics of a Chikungunya transmission model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Yangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamadjam Abboubakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezekiel Dangbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Yankoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ado Adamou Abba Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific African</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sciaf.2023.e01812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSMAC: Privacy-Aware Decentralized Self-Management of Data Access Control Based on Blockchain for Health Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Labraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ado Adamou Abba Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandros A Maglaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Herve Mboussam Emati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 10, pp.101011 - 101028. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2022.3207803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A smart contract logic to reduce hoax propagation across social media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franklin Tchakounté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koudanbe Amadou Calvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ado Adamou Abba Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jaures Fotsa Mbogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of King Saud University - Computer and Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (6), pp.3070-3078. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jksuci.2020.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control points deployment in an Intelligent Transportation System for monitoring inter-urban network roadway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Luther Mfenjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ado Adamou Abba Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Ndam Njoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jaures Fotsa Mbogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kolyang Kolyang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of King Saud University - Computer and Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (2), pp.16-26. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jksuci.2019.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-saving system designs for hexagonal cell based wireless sensor networks with directional transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Njoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Thron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marah Nana Awa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ado Adamou Abba Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Mourad Gueroui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of King Saud University - Computer and Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (10, Part A), pp.7911-7919. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jksuci.2022.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-objective evolutionary scheme for control points deployment in intelligent transportation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Luther Mfenjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ado Adamou Abba Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Ndam Njoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahabou Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Mourad Gueroui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.1641-1655. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11591/ijece.v11i2.pp1641-1655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road network layout based multi-hop broadcast protocols for Urban Vehicular Ad-hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazhar Khamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Labraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Mourad Gueroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Zaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ado Adamou Abba Ari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (2), pp.1369-1388. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11276-020-02531-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whisper: A location privacy-preserving scheme using transmission range changing for internet of vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Babaghayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Labraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ado Adamou Abba Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Ferrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandros Maglaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (7), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21072443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HGC: HyperGraph based Clustering scheme for power aware wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Edinio Zacko Gbadouissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ado Adamou Abba Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafiq Titouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Mourad Gueroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Thiare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 105, pp.175 - 183. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2019.11.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03488619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modeling, analysis and numerical simulation of the COVID-19 transmission with mitigation of control strategies used in Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seraphin Djaoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Guilsou Kolaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamadjam Abboubakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ado Adamou Abba Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irépran Damakoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2020.110281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient k-means based clustering scheme for mobile networks cell sites management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Edinio Zacko Gbadoubissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ado Adamou Abba Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Mourad Gueroui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of King Saud University - Computer and Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (9), pp.1063-1070. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jksuci.2018.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework of modeling large-scale wireless sensor networks for big data collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asside Christian Djedouboum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ado Adamou Abba Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Mourad Gueroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alidou Mohamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Thiare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (7), </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym12071113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-tier architecture of large-scale wireless sensor networks for big data collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ado Adamou Abba Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asside Christian Djedouboum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Mourad Gueroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Thiare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alidou Mohamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (15), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/APP10155382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood forecasting based on an artificial neural network scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Yongwa Dtissibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ado Adamou Abba Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafiq Titouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Thiare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Mourad Gueroui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 104 (2), pp.1211-1237. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-020-04211-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Wireless Sensors Deployment Scheme with Connectivity and Coverage Maintaining in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Ndam Njoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ado Adamou Abba Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marah Nana Awa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafiq Titouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Labraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 112 (3), pp.1893-1917. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-020-07132-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource allocation scheme for 5G C-RAN: a Swarm Intelligence based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ado Adamou Abba Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Gueroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafiq Titouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Thiare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zibouda Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 165, pp.106957 -. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2019.106957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cognitive chronometry strategy associated with a revised cloud model to deal with the dishonest recommendations attacks in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Khedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Labraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ado Adamou Abba Ari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123, pp.42 - 56. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2018.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering algorithm for wireless sensor networks : the honeybee swarms nest-sites selection process based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ado Adamou Abba Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Labraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Omer Yenke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Mourad Gueroui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (1), pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology and trends for an intelligent transport system in developing countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Luther Mfenjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ado Adamou Abba Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahabou Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Spies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Taiwe Kolyang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, pp.96 - 111. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.suscom.2018.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data Collection in Large-Scale Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asside Christia Djedouboum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ado Adamou Abba Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Mourad Gueroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alidou Mohamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zibouda Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (12), pp.4474. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s18124474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical and bio-inspired mobility in sensor networks for IoT applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranida Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zibouda Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Mourad Gueroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ado Adamou Abba Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemia Louail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121, pp.70 - 88. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2018.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Fault-Tolerant Algorithm for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafiq Titouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makhlouf Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Gueroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ado Adamou Abba Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mohamed Adouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Communication Networks and Information Security (IJCNIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2), pp.241-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial Foraging Optimization Scheme for Mobile Sensing in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ado Adamou Abba Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irepran Damakoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Mourad Gueroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafiq Titouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Labraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Wireless Information Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (3), pp.254 - 267. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10776-017-0359-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Scheme for Outliers Detection in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Omer Yenke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Aboubakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafiq Titouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ado Adamou Abba Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Gueroui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Networks and Communications Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (5), pp.105-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A power efficient cluster-based routing algorithm for wireless sensor networks: Honeybees swarm intelligence based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ado Adamou Abba Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Omer Yenke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Labraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irepran Damakoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Mourad Gueroui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 69, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2016.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMEDD: Multithreading Model for an Efficient Data Delivery in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Omer Yenke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ado Adamou Abba Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sambo Wohwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Mourad Gueroui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Communication Networks and Information Security (IJCNIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts and evolution of research in the field of wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ado Adamou Abba Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Mourad Gueroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Labraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Omer Yenke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Networks &amp; Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (1), http://airccse.org/journal/cnc/7115cnc06.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Machine Performance upon Intensive Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Omer Yenke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ado Adamou Abba Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Dibamou Mbeuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Armel Voundi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSTF Journal on Computing (JoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (3), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5176/2251-3043_4.3.336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation Clustering Adapted for Cell Site Management of Mobile Networks in Developing Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ado Adamou Abba Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Khemiri Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Mourad Gueroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Edinio Zacko Gbadouissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yekoniya Ndjekiltemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st EAI International Conference on Safe, Secure, Ethical, Responsible Technologies and Emerging Applications, SAFER-TEA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Yaoundé, Cameroon. pp.108-127, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-56396-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lightweight Authenticated Key Agreement Scheme for Resource-Constrained Devices Based on Implicit Certificates and Finite Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounirah Djam-Doudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ado Adamou Abba Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Boudjou Tchapgnouo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alidou Mohamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Mourad Gueroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st EAI International Conference on Safe, Secure, Ethical, Responsible Technologies and Emerging Applications, SAFER-TEA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Yaoundé, Cameroon. pp.128-155, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-56396-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of the Adversary's Eavesdropping Stations on the Location Privacy Level in Internet of Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Babaghayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Labraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ado Adamou Abba Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Ferrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandros Maglaras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th South-East Europe Design Automation, Computer Engineering, Computer Networks and Social Media Conference, SEEDA-CECNSM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Courfou, Greece. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SEEDA-CECNSM49515.2020.9221839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sink Mobility based on Bacterial Foraging Optimization Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranida Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Khentout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zibouda Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Mourad Gueroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ado Adamou Abba Ari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFIP International Conference on Computational Intelligence and Its Applications (CIIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Oran, Algeria. pp.352-363, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-89743-1_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficient clustering algorithm for Wireless Sensor Networks using the ABC metaheuristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ado Adamou Abba Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Mourad Gueroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Omer Yenke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Labraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Computer Communication and Informatics (ICCCI), 2016 International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Coimbatore, India. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCCI.2016.7480010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive scheme for collaborative mobile sensing in wireless sensor networks: Bacterial foraging optimization approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ado Adamou Abba Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Mourad Gueroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Labraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Omer Yenke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafiq Titouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal, Indoor, and Mobile Radio Communications (PIMRC), 2016 IEEE 27th Annual International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2016.7794867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Machines Performance in HPC Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Omer Yenke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ado Adamou Abba Ari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de Recheche en Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maurice Tchuente, Dec 2013, Yaoundé, Cameroon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FDRA: Fault Detection and Recovery Algorithm for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafiq Titouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ado Adamou Abba Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamouma Moumen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Younas M., Awan I., Ghinea G., Catalan Cid M. (eds) Mobile Web and Intelligent Information Systems. MobiWIS 2018. Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10995, pp.72-85, 2018, 978-3-319-97162-9. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-97163-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data collection in IoT networks: Architecture, solutions, protocols and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ado Adamou Abba Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamayadji Abdoul Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Ndam Njoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Aboubakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assidé Christian Djedouboum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/wss2.12080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId159"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5619,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ACBF8251"/>
+    <w:nsid w:val="44EE8A9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5850,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ado-adamou-abba-ari" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5660-0660" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198489579" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04895836v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Kponhinto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sond&#232;s Khemiri-Kallel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ado Adamou Abba Ari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Mourad Gueroui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Thiare" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-025-09899-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626833v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Yongwa Dtissibe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alidou Mohamadou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadjam Abboubakar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Ndam Njoya" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2023.e02053" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04391839v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Wangui Wachira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rockefeller Rockefeller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-FZ0iNi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190888v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Yangla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezekiel Dangbe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Yankoulo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2023.e01812" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126099v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Edinio Zacko Gbadoubissa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Radoi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info14060323" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271247v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminou Halidou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoufa Mohamadou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edinio Jocelyn Gbadoubissa Zacko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-15127-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775083v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Tchakount&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koudanbe Amadou Calvin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jaures Fotsa Mbogne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksuci.2020.09.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578521v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Luther Mfenjou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolyang Kolyang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksuci.2019.10.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888958v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Njoya" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Thron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marah Nana Awa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksuci.2022.07.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285986v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Saidi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Labraoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandros A Maglaras" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Herve Mboussam Emati" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2022.3207803" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162098v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Khamer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Zaidi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-020-02531-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218470v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Babaghayou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ferrag" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandros Maglaras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21072443" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218453v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahabou Abdou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijece.v11i2.pp1641-1655" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488619v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Edinio Zacko Gbadouissa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafiq Titouna" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2019.11.043" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927401v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asside Christian Djedouboum" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym12071113" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984252v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphin Djaoue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Guilsou Kolaye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;pran Damakoa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2020.110281" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922119v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksuci.2018.10.015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938413v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/APP10155382" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032287v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-020-04211-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578515v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-020-07132-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489039v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Gueroui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zibouda Aliouat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2019.106957" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922140v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asside Christia Djedouboum" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18124474" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672702v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Omer Yenke" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922135v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Spies" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Taiwe Kolyang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2018.08.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922117v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranida Hamidouche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemia Louail" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2018.07.010" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922120v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Khedim" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2018.09.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01593861v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhlouf Aliouat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Adouane" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01593844v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irepran Damakoa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10776-017-0359-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01593855v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Aboubakar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475573v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2016.04.020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-565LVHDW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672697v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sambo Wohwe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148615v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475584v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Dibamou Mbeuyo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Armel Voundi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5176/2251-3043_4.3.336" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626769v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Khemiri Kallel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yekoniya Ndjekiltemai" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56396-6_8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616768v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounirah Djam-Doudou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Boudjou Tchapgnouo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56396-6_9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032349v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEEDA-CECNSM49515.2020.9221839" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756459v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Khentout" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89743-1_31" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475579v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCI.2016.7480010" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475581v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2016.7794867" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475586v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922163v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouma Moumen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97163-6_7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606085v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamayadji Abdoul Aziz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assid&#233; Christian Djedouboum" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/wss2.12080" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ado-adamou-abba-ari" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5660-0660" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198489579" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=GFTLRPcAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04895836v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Kponhinto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sond&#232;s Khemiri-Kallel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ado Adamou Abba Ari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Mourad Gueroui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Thiare" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-025-09899-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626833v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Yongwa Dtissibe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alidou Mohamadou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadjam Abboubakar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Ndam Njoya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2023.e02053" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126099v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Edinio Zacko Gbadoubissa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Radoi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info14060323" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271247v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminou Halidou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoufa Mohamadou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edinio Jocelyn Gbadoubissa Zacko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-15127-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04391839v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Wangui Wachira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rockefeller Rockefeller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-FZ0iNi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190888v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Yangla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezekiel Dangbe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Yankoulo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2023.e01812" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285986v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Saidi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Labraoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandros A Maglaras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Herve Mboussam Emati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2022.3207803" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775083v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Tchakount&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koudanbe Amadou Calvin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jaures Fotsa Mbogne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksuci.2020.09.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578521v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Luther Mfenjou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolyang Kolyang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksuci.2019.10.005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888958v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Njoya" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Thron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marah Nana Awa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksuci.2022.07.008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218453v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahabou Abdou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijece.v11i2.pp1641-1655" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162098v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Khamer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Zaidi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-020-02531-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218470v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Babaghayou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ferrag" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandros Maglaras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21072443" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488619v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Edinio Zacko Gbadouissa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafiq Titouna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2019.11.043" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984252v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphin Djaoue" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Guilsou Kolaye" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;pran Damakoa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2020.110281" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922119v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksuci.2018.10.015" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927401v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asside Christian Djedouboum" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym12071113" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938413v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/APP10155382" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032287v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-020-04211-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578515v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-020-07132-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489039v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Gueroui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zibouda Aliouat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2019.106957" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922120v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Khedim" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2018.09.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672702v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Omer Yenke" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922135v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Spies" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Taiwe Kolyang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2018.08.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BTXVW7B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922140v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asside Christia Djedouboum" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18124474" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922117v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranida Hamidouche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemia Louail" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2018.07.010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR9WC57R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01593861v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhlouf Aliouat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Adouane" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01593844v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irepran Damakoa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10776-017-0359-y" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01593855v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Aboubakar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475573v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2016.04.020" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-565LVHDW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672697v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sambo Wohwe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148615v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475584v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Dibamou Mbeuyo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Armel Voundi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5176/2251-3043_4.3.336" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626769v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Khemiri Kallel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yekoniya Ndjekiltemai" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56396-6_8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616768v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounirah Djam-Doudou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Boudjou Tchapgnouo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56396-6_9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032349v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEEDA-CECNSM49515.2020.9221839" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756459v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Khentout" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89743-1_31" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475579v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCI.2016.7480010" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475581v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2016.7794867" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475586v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922163v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouma Moumen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97163-6_7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606085v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamayadji Abdoul Aziz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assid&#233; Christian Djedouboum" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/wss2.12080" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>