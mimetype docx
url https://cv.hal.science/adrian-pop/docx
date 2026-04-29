--- v0 (2026-03-18)
+++ v1 (2026-04-29)
@@ -81,51 +81,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -297,2043 +297,2134 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05121632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbitrage réglementaire et implications procycliques des choix en matière de systèmes de notation interne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Output floors in setting bank capital requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reco.754.0607⟩</w:t>
+              <w:t xml:space="preserve">Journal of Financial Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 81, pp.101459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfs.2025.101459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04900994v1</w:t>
+                <w:t xml:space="preserve">hal-05571338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The calibration of initial shocks in bank stress test scenarios</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Levy-Rueff</w:t>
+                <w:t xml:space="preserve">Arbitrage réglementaire et implications procycliques des choix en matière de systèmes de notation interne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdikarim Fouad Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.econmod.2024.106744⟩</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Vol. 75 (4), pp.607-639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.754.0607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573764v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04900994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triggers for Basel III Countercyclical Capital Buffers: A Counterfactual Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Mohamed Abass</w:t>
+                <w:t xml:space="preserve">The calibration of initial shocks in bank stress test scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Darné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Levy-Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/redp.334.0601⟩</w:t>
+              <w:t xml:space="preserve">Economic Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 136, pp.106744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.econmod.2024.106744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212977v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures des risques et arbitrages réglementaires dans l'odyssée bâloise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Triggers for Basel III Countercyclical Capital Buffers: A Counterfactual Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Mohamed Abass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oana Toader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie financière</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ecofi.137.0201⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 133 (4), pp.601-644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/redp.334.0601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03709789v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macro-Financial Linkages: The Role of the Institutional Framework</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesures des risques et arbitrages réglementaires dans l'odyssée bâloise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Toader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Money and Finance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jimonfin.2018.12.002⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie financière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N° 137 (1), pp.201-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecofi.137.0201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367548v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03709789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commentaire sur l’article « Les exigences de fonds propres influencent-elles l’efficience des banques ? Leçons d’une expérience naturelle en Chine »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Macro-Financial Linkages: The Role of the Institutional Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 66 (3), pp.521-526. </w:t>
+              <w:t xml:space="preserve">Journal of International Money and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 92, pp.75-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reco.663.0521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jimonfin.2018.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212960v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk and ethical investment: Empirical evidence from Dow Jones Islamic indexes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Commentaire sur l’article « Les exigences de fonds propres influencent-elles l’efficience des banques ? Leçons d’une expérience naturelle en Chine »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in International Business and Finance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ribaf.2015.03.003⟩</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66 (3), pp.521-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.663.0521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153899v1</w:t>
+                <w:t xml:space="preserve">hal-04212960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lutte contre la procyclicité des systèmes financiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risk and ethical investment: Empirical evidence from Dow Jones Islamic indexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Darné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Banque</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in International Business and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35, pp.33-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ribaf.2015.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212930v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Financial Distress in a High-Stress Financial World: The Role of Option Prices as Bank Risk Metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coffinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tiesset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Financial Services Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 44 (3), pp.229-257. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10693-012-0150-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développements récents en économie monétaire et bancaire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La lutte contre la procyclicité des systèmes financiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Banque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 765 bis</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305366v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the market reaction to shockwaves: Evidence from the failure of Lehman Brothers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dumontaux</w:t>
+                <w:t xml:space="preserve">Développements récents en économie monétaire et bancaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Bellando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Financial Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfs.2013.04.001⟩</w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (2013/4), pp.3-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfe.134.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04212929v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Did the Market Signal Impending Problems at Northern Rock? An Analysis of Four Financial Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Hamalainen</w:t>
+                <w:t xml:space="preserve">Understanding the market reaction to shockwaves: Evidence from the failure of Lehman Brothers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dumontaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barry Howcroft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Financial Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1468-036x.2011.00599.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Financial Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (3), pp.269-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfs.2013.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212918v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-way interplays between capital buffers and credit growth: Evidence from French banks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Coudert</w:t>
+                <w:t xml:space="preserve">Did the Market Signal Impending Problems at Northern Rock? An Analysis of Four Financial Instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hamalainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Pouvelle</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barry Howcroft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Financial Markets, Institutions and Money</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.intfin.2012.05.011⟩</w:t>
+              <w:t xml:space="preserve">European Financial Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (1), pp.68-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1468-036x.2011.00599.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-01511102v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact différencié de la faillite de Lehman Brothers sur les valeurs bancaires et financières américaines : une étude d'événement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dumontaux</w:t>
+                <w:t xml:space="preserve">Two-way interplays between capital buffers and credit growth: Evidence from French banks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Coffinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pouvelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie financière</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of International Financial Markets, Institutions and Money</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (5), pp.1110-1125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.intfin.2012.05.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ecofi.101.0261⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04212914v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01511102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requiem for market discipline and the specter of TBTF in Japanese banking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'impact différencié de la faillite de Lehman Brothers sur les valeurs bancaires et financières américaines : une étude d'événement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dumontaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diana Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Review of Economics and Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 49 (4), pp.1429-1459. </w:t>
+              <w:t xml:space="preserve">Revue d'économie financière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, N° 101 (1), pp.261-272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.qref.2009.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ecofi.101.0261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212879v1</w:t>
+                <w:t xml:space="preserve">hal-04212914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantity effects and the market discipline mechanism: A bivariate analysis</w:t>
+                <w:t xml:space="preserve">Requiem for market discipline and the specter of TBTF in Japanese banking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Banking Regulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quarterly Review of Economics and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 49 (4), pp.1429-1459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.qref.2009.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1057/jbr.2008.25⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04212809v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le processus d'intégration financière en Europe : Quo Vadis ?</w:t>
+                <w:t xml:space="preserve">Quantity effects and the market discipline mechanism: A bivariate analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, n° 3 (1), pp.45-53. </w:t>
+              <w:t xml:space="preserve">Journal of Banking Regulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (2), pp.164-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rce.003.0045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1057/jbr.2008.25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212807v1</w:t>
+                <w:t xml:space="preserve">hal-04212809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the 3rd Pillar of Basel 2: Using Bond Market Signals for Supervisory Purposes</w:t>
+                <w:t xml:space="preserve">Le processus d'intégration financière en Europe : Quo Vadis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bankers, Markets &amp; Investors (ex Banque et Marchés)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, n° 3 (1), pp.45-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rce.003.0045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212802v1</w:t>
+                <w:t xml:space="preserve">hal-04212807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Market discipline in international banking regulation: Keeping the playing field level</w:t>
+                <w:t xml:space="preserve">Beyond the 3rd Pillar of Basel 2: Using Bond Market Signals for Supervisory Purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Financial Stability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bankers, Markets &amp; Investors (ex Banque et Marchés)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 89, pp.16-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfs.2006.07.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04212791v1</w:t>
+                <w:t xml:space="preserve">hal-04212802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le canal direct de la discipline de marché : un modèle d’incitation</w:t>
+                <w:t xml:space="preserve">Market discipline in international banking regulation: Keeping the playing field level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Universitatis Babes-Bolyai, Oeconomica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Financial Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2 (3), pp.286-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfs.2006.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212782v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Politique de Dette Subordonnée comme alternative au IIIe Pilier de Bâle II : est-elle faisable ?</w:t>
+                <w:t xml:space="preserve">Le canal direct de la discipline de marché : un modèle d’incitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studia Universitatis Babes-Bolyai, Oeconomica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 50 (2), pp.23-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rel.712.0193⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04212787v1</w:t>
+                <w:t xml:space="preserve">hal-04212782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Politique de Dette Subordonnée comme alternative au IIIe Pilier de Bâle II : est-elle faisable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71 (2), pp.193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rel.712.0193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dette subordonnée, discipline de marché et réforme réglementaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie financière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 71 (2), pp.261-276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/ecofi.2003.4862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2343,51 +2434,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Output Floors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2403,87 +2494,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th Symposium in Money Banking and Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03692238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Market Reaction to Changes in Disclosure of Related-Party Transaction Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Atanasov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2498,73 +2589,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Financial Management Association, Lisbon, Portugal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How fair are the fair price standards in blockholder regimes? Evidence from Romania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2580,526 +2671,526 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33èmes Journées Internationales d’Economie Monétaire, Bancaire et Financière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Non spécifié, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the Islamic Finance Model More Resilient than the Conventional Finance Model? Evidence from sudden changes in the volatility of Dow Jones indexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Is the Islamic Finance Model More Resilient than the Conventional Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Darné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDRE Monnaie - Banque - Finance : Les nouveaux contours de l'économie bancaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">18th Annual Global Finance Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763015v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the Islamic Finance Model More Resilient than the Conventional Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Is the Islamic Finance Model More Resilient than the Conventional Finance Model? Evidence from sudden changes in the volatility of Dow Jones indexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Darné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Annual Global Finance Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">GDRE Monnaie - Banque - Finance : Les nouveaux contours de l'économie bancaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763012v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the Islamic Finance Model More Resilient than the Conventional Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Darné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th annual International Conference AFFI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the Islamic Finance Model More Resilient than the Conventional Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Darné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian Finance Association (AsianFA) 2011 International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Macao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the Islamic finance the right medecine to the global financial crisis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Darné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Econométrie "Développements récents de l'économétrie appliquée à la finance"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3109,51 +3200,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anchoring in takeovers under Mandatory Bid Rule: Evidence from an emerging market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3162,73 +3253,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03691951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How fair are the fair price standards in blockholder regimes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3237,148 +3328,148 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contagion Effects in the Aftermath of Lehman's Collapse: Measuring the Collateral Damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dumontaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00695721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Quality of Private Monitoring in European Banking: Completing the Picture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3387,513 +3478,513 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00678943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets socioéconomiques de la crise financière : implications pour le Vietnam</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are Islamic Indexes more Volatile than Conventional Indexes? Evidence from Dow Jones Indexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Darné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Perraudeau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-00678957v1</w:t>
+                <w:t xml:space="preserve">hal-00678895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Islamic Indexes more Volatile than Conventional Indexes? Evidence from Dow Jones Indexes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Darné</w:t>
+                <w:t xml:space="preserve">Effets socioéconomiques de la crise financière : implications pour le Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lauzanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00678895v1</w:t>
+                <w:t xml:space="preserve">hal-00678957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportements des marchés et perception de la faillite de Lehman Brothers aux États-Unis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dumontaux</w:t>
+                <w:t xml:space="preserve">Did the Market Signal Impending Problems at Northern Rock? An Analysis of Four Financial Instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hamalainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barry Howcroft</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00547944v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00547736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Did the Market Signal Impending Problems at Northern Rock? An Analysis of Four Financial Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Hamalainen</w:t>
+                <w:t xml:space="preserve">Comportements des marchés et perception de la faillite de Lehman Brothers aux États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dumontaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00547736v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00547944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting Financial Distress in a High-Stress Financial World: The Role of Option Prices as Bank Risk Metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coffinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tiesset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00547744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Requiem for Market Discipline and the Specter of TBTF in Japanese Banking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3902,175 +3993,175 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00419235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the Third Pillar of Basel Two: Taking Bond Market Signals Seriously</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00419241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argument en faveur d'une politique de dette subordonnée obligatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4080,848 +4171,848 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress Testing in Banking: A Critical Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cambridge University Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preparing for the Next Financial Crisis: Policies, Tools and Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.89-107, 2017, 978-1-107-18559-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sovereign Debt Crisis in Europe: Implications for the Future of Financial Integration and Monetary Cooperation in ASEAN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le contrôle du risque de crédit dans la banque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Jubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lauzanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shared Challenges for Development within ASEAN: Applied and Analytical Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organisation, information et performance: les processus opérationnels au coeur de la gestion des entreprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.149-159, 2016, 9782753543645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.58378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212963v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contrôle du risque de crédit dans la banque</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Sovereign Debt Crisis in Europe: Implications for the Future of Financial Integration and Monetary Cooperation in ASEAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vietnam Academy of Social Sciences &amp; French Development Agency AFD. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organisation, information et performance: les processus opérationnels au coeur de la gestion des entreprises</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Shared Challenges for Development within ASEAN: Applied and Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.147-163, 2016, 978-604-943-389-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212967v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 13: Le contrôle du risque de crédit dans la banque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Raymond</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Loïc Jubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lauzanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Meyssonnier; Frantz Rowe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organisation, information et performance: les processus opérationnels au coeur de la gestion des entreprises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2016, 9782753543645, 275354364X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic Risk during the Global Financial Crisis: Symptoms and Mechanisms of Propagation</w:t>
+                <w:t xml:space="preserve">Financial Regulation, Solvency, and Credit Risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vietnam Academy of Social Sciences &amp; French Development Agency AFD. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Perception and Management of Risk: Applied Methodological Approaches to Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , pp.82-104, 2014, 978-604-943-004-6</w:t>
+              <w:t xml:space="preserve">, , pp.215-229, 2014, 978-604-943-004-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212942v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financial Regulation, Solvency, and Credit Risk</w:t>
+                <w:t xml:space="preserve">Systemic Risk during the Global Financial Crisis: Symptoms and Mechanisms of Propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vietnam Academy of Social Sciences &amp; French Development Agency AFD. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Perception and Management of Risk: Applied Methodological Approaches to Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , pp.215-229, 2014, 978-604-943-004-6</w:t>
+              <w:t xml:space="preserve">, , pp.82-104, 2014, 978-604-943-004-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212948v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets socio-économiques de la crise des subprimes : implications pour le Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lauzanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions de l’Université de Nantes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions des sciences humaines et sociales au développement économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.31-40, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privatization and governance regulation in frontier emerging markets: The case of Romania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chemla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Financial Institutions and Markets: The Financial Crisis, An Early Retrospective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.205 - 224, 2010, 978-0230108356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privatization and Governance Regulation in Frontier Emerging Markets: The Case of Romania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chemla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Financial Institutions and Markets: The Financial Crisis - An Early Retrospective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan US, pp.205-224, 2010, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/9780230117365_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4931,105 +5022,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La discipline de marché dans la régulation bancaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Universitaires Européennes. , 2010, 978-613-1-52151-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId116"/>
+      <w:footerReference w:type="default" r:id="rId118"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5176,51 +5267,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05067197v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Pop" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pop" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecot.12451" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121632v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeconbus.2024.106223" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900994v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdikarim Fouad Ali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.754.0607" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573764v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Darn&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Levy-Rueff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2024.106744" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212977v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Mohamed Abass" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.334.0601" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03709789v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Toader" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.137.0201" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367548v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Leroy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2018.12.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212960v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.663.0521" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01153899v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Charles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2015.03.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212930v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212932v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coffinet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tiesset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10693-012-0150-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PNLHTXNF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305366v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Chatelain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Bellando" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.134.0003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212929v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumontaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfs.2013.04.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPZ6X8NB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212918v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hamalainen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Hall" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Howcroft" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-036x.2011.00599.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511102v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Coudert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pouvelle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2012.05.011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG9K1565-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212914v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.101.0261" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212879v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2009.08.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2ZTG60V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212809v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jbr.2008.25" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212807v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.003.0045" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212802v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212791v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfs.2006.07.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20Q8J7PS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212782v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212787v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.712.0193" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212770v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecofi.2003.4862" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03692238v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946593v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Atanasov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538874v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763015v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763012v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763013v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763014v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761934v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03691951v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076722v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695721v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678943v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678957v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lauzanas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perraudeau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678895v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547944v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547736v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547744v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419235v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419241v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007697v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212972v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212963v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212967v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jubin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Raymond" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.58378" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142919v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212942v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212948v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212924v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363583v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chemla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212909v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chemla" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9780230117365_9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212908v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05067197v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Pop" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pop" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecot.12451" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121632v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeconbus.2024.106223" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571338v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfs.2025.101459" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900994v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdikarim Fouad Ali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.754.0607" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573764v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Darn&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Levy-Rueff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2024.106744" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212977v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Mohamed Abass" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.334.0601" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03709789v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Toader" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.137.0201" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367548v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Leroy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2018.12.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212960v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.663.0521" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01153899v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Charles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2015.03.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212932v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coffinet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tiesset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10693-012-0150-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PNLHTXNF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212930v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305366v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Chatelain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Bellando" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.134.0003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212929v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumontaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfs.2013.04.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPZ6X8NB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212918v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hamalainen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Hall" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Howcroft" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-036x.2011.00599.x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511102v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Coudert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pouvelle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2012.05.011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG9K1565-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212914v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.101.0261" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212879v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2009.08.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2ZTG60V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212809v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jbr.2008.25" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212807v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.003.0045" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212802v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212791v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfs.2006.07.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20Q8J7PS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212782v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212787v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.712.0193" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212770v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecofi.2003.4862" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03692238v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946593v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Atanasov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538874v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763012v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763015v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763013v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763014v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761934v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03691951v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076722v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695721v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678943v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678895v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678957v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lauzanas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perraudeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547736v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547944v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547744v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419235v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419241v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007697v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212972v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212967v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jubin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Raymond" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.58378" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212963v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142919v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212948v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212942v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212924v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363583v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chemla" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212909v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chemla" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9780230117365_9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212908v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>