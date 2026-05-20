--- v1 (2026-04-29)
+++ v2 (2026-05-20)
@@ -1038,419 +1038,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Financial Distress in a High-Stress Financial World: The Role of Option Prices as Bank Risk Metrics</w:t>
+                <w:t xml:space="preserve">Understanding the market reaction to shockwaves: Evidence from the failure of Lehman Brothers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Coffinet</w:t>
+                <w:t xml:space="preserve">Nicolas Dumontaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Tiesset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Financial Services Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Financial Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (3), pp.269-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfs.2013.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10693-012-0150-2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212932v1</w:t>
+                <w:t xml:space="preserve">hal-04212929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lutte contre la procyclicité des systèmes financiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Banque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 765 bis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développements récents en économie monétaire et bancaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring Financial Distress in a High-Stress Financial World: The Role of Option Prices as Bank Risk Metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Coffinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Bernard Chatelain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adrian Pop</w:t>
+                <w:t xml:space="preserve">Muriel Tiesset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Financial Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44 (3), pp.229-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10693-012-0150-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfe.134.0003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01305366v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the market reaction to shockwaves: Evidence from the failure of Lehman Brothers</w:t>
+                <w:t xml:space="preserve">Développements récents en économie monétaire et bancaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dumontaux</w:t>
+                <w:t xml:space="preserve">Jean-Bernard Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Bellando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Financial Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfs.2013.04.001⟩</w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (2013/4), pp.3-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfe.134.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212929v1</w:t>
+                <w:t xml:space="preserve">hal-01305366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Did the Market Signal Impending Problems at Northern Rock? An Analysis of Four Financial Instruments</w:t>
               </w:r>
@@ -1553,51 +1553,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-way interplays between capital buffers and credit growth: Evidence from French banks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coffinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1682,51 +1682,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact différencié de la faillite de Lehman Brothers sur les valeurs bancaires et financières américaines : une étude d'événement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dumontaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2185,174 +2185,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le canal direct de la discipline de marché : un modèle d’incitation</w:t>
+                <w:t xml:space="preserve">La Politique de Dette Subordonnée comme alternative au IIIe Pilier de Bâle II : est-elle faisable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Universitatis Babes-Bolyai, Oeconomica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71 (2), pp.193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rel.712.0193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212782v1</w:t>
+                <w:t xml:space="preserve">hal-04212787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Politique de Dette Subordonnée comme alternative au IIIe Pilier de Bâle II : est-elle faisable ?</w:t>
+                <w:t xml:space="preserve">Le canal direct de la discipline de marché : un modèle d’incitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studia Universitatis Babes-Bolyai, Oeconomica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 50 (2), pp.23-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rel.712.0193⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04212787v1</w:t>
+                <w:t xml:space="preserve">hal-04212782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dette subordonnée, discipline de marché et réforme réglementaire</w:t>
               </w:r>
@@ -2750,263 +2750,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Darné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Annual Global Finance Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">Asian Finance Association (AsianFA) 2011 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Macao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763012v1</w:t>
+                <w:t xml:space="preserve">hal-00763014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the Islamic Finance Model More Resilient than the Conventional Finance Model? Evidence from sudden changes in the volatility of Dow Jones indexes</w:t>
+                <w:t xml:space="preserve">Is the Islamic Finance Model More Resilient than the Conventional Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Darné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDRE Monnaie - Banque - Finance : Les nouveaux contours de l'économie bancaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">18th Annual Global Finance Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763015v1</w:t>
+                <w:t xml:space="preserve">hal-00763012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the Islamic Finance Model More Resilient than the Conventional Model</w:t>
+                <w:t xml:space="preserve">Is the Islamic Finance Model More Resilient than the Conventional Finance Model? Evidence from sudden changes in the volatility of Dow Jones indexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Darné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th annual International Conference AFFI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">GDRE Monnaie - Banque - Finance : Les nouveaux contours de l'économie bancaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763013v1</w:t>
+                <w:t xml:space="preserve">hal-00763015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the Islamic Finance Model More Resilient than the Conventional Model</w:t>
               </w:r>
@@ -3035,73 +3035,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Darné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Finance Association (AsianFA) 2011 International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Macao, China</w:t>
+              <w:t xml:space="preserve">28th annual International Conference AFFI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763014v1</w:t>
+                <w:t xml:space="preserve">hal-00763013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the Islamic finance the right medecine to the global financial crisis?</w:t>
               </w:r>
@@ -3364,51 +3364,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contagion Effects in the Aftermath of Lehman's Collapse: Measuring the Collateral Damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dumontaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3791,51 +3791,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportements des marchés et perception de la faillite de Lehman Brothers aux États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dumontaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3866,77 +3866,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting Financial Distress in a High-Stress Financial World: The Role of Option Prices as Bank Risk Metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coffinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tiesset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4252,260 +4252,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contrôle du risque de crédit dans la banque</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Sovereign Debt Crisis in Europe: Implications for the Future of Financial Integration and Monetary Cooperation in ASEAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vietnam Academy of Social Sciences &amp; French Development Agency AFD. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organisation, information et performance: les processus opérationnels au coeur de la gestion des entreprises</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Shared Challenges for Development within ASEAN: Applied and Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.147-163, 2016, 978-604-943-389-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212967v1</w:t>
+                <w:t xml:space="preserve">hal-04212963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sovereign Debt Crisis in Europe: Implications for the Future of Financial Integration and Monetary Cooperation in ASEAN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le contrôle du risque de crédit dans la banque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Jubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lauzanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pop</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shared Challenges for Development within ASEAN: Applied and Analytical Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organisation, information et performance: les processus opérationnels au coeur de la gestion des entreprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.149-159, 2016, 9782753543645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.58378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212963v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 13: Le contrôle du risque de crédit dans la banque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Jubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lauzanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5267,51 +5267,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05067197v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Pop" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pop" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecot.12451" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121632v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeconbus.2024.106223" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571338v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfs.2025.101459" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900994v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdikarim Fouad Ali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.754.0607" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573764v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Darn&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Levy-Rueff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2024.106744" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212977v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Mohamed Abass" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.334.0601" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03709789v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Toader" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.137.0201" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367548v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Leroy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2018.12.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212960v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.663.0521" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01153899v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Charles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2015.03.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212932v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coffinet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tiesset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10693-012-0150-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PNLHTXNF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212930v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305366v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Chatelain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Bellando" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.134.0003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212929v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumontaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfs.2013.04.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPZ6X8NB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212918v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hamalainen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Hall" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Howcroft" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-036x.2011.00599.x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511102v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Coudert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pouvelle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2012.05.011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG9K1565-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212914v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.101.0261" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212879v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2009.08.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2ZTG60V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212809v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jbr.2008.25" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212807v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.003.0045" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212802v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212791v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfs.2006.07.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20Q8J7PS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212782v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212787v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.712.0193" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212770v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecofi.2003.4862" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03692238v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946593v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Atanasov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538874v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763012v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763015v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763013v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763014v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761934v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03691951v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076722v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695721v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678943v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678895v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678957v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lauzanas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perraudeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547736v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547944v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547744v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419235v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419241v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007697v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212972v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212967v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jubin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Raymond" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.58378" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212963v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142919v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212948v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212942v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212924v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363583v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chemla" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212909v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chemla" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9780230117365_9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212908v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05067197v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Pop" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pop" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecot.12451" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121632v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeconbus.2024.106223" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571338v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfs.2025.101459" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900994v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdikarim Fouad Ali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.754.0607" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573764v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Darn&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Levy-Rueff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2024.106744" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212977v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Mohamed Abass" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.334.0601" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03709789v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Toader" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.137.0201" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367548v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Leroy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2018.12.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212960v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.663.0521" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01153899v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Charles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2015.03.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212929v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumontaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfs.2013.04.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPZ6X8NB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212930v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212932v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coffinet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tiesset" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10693-012-0150-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PNLHTXNF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305366v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Chatelain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Bellando" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.134.0003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212918v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hamalainen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Hall" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Howcroft" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-036x.2011.00599.x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511102v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Coudert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pouvelle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2012.05.011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG9K1565-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212914v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.101.0261" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212879v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2009.08.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2ZTG60V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212809v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jbr.2008.25" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212807v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.003.0045" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212802v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212791v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfs.2006.07.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20Q8J7PS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212787v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.712.0193" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212782v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212770v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecofi.2003.4862" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03692238v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946593v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Atanasov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538874v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763014v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763012v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763015v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763013v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761934v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03691951v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076722v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695721v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678943v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678895v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678957v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lauzanas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perraudeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547736v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547944v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547744v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419235v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419241v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007697v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212972v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212963v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212967v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jubin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Raymond" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.58378" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142919v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212948v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212942v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212924v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363583v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chemla" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212909v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chemla" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9780230117365_9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212908v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>