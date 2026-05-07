--- v0 (2026-04-08)
+++ v1 (2026-05-07)
@@ -464,303 +464,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singular linear parameter-varying observer for composition estimation in a binary distillation column</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A generalized design methodology for the output feedback regulation of a special type of systems with bounded inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zavala-Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Aguilera Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Adam Medina</w:t>
+                <w:t xml:space="preserve">A. Martínez-Sibaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Theilliol</w:t>
+                <w:t xml:space="preserve">C. Astorga-Zaragoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Reyes-Reyes</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Adam-Medina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 7 (3), pp.411-422. </w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (3), pp.262-283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-cta.2011.0469⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rnc.1830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841849v1</w:t>
+                <w:t xml:space="preserve">hal-03032116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generalized design methodology for the output feedback regulation of a special type of systems with bounded inputs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Singular linear parameter-varying observer for composition estimation in a binary distillation column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Aguilera Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Martínez-Sibaja</w:t>
+                <w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Astorga-Zaragoza</w:t>
+                <w:t xml:space="preserve">Manuel Adam Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Adam-Medina</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Theilliol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Reyes-Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.1830⟩</w:t>
+              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (3), pp.411-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-cta.2011.0469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03032116v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observador de Alta Ganancia Constante para una Clase de Sistema No Lineal de Forma Triangular</w:t>
               </w:r>
@@ -772,51 +772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Aguilera Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Téllez-Anguiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Astorga-Zaragoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Juárez-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1048,692 +1048,701 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keynote: Reliability-Centric Design of Power Converters – Advancing Supervision, Fault Tolerance, and Performance Impact in Power Networks.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Transformer Architecture-Based Machine Learning Framework for Microgrid Monitoring Using Real-World Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Roger Salas Ticona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uriel Isidro Sansoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Aguilera Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Trends and Innovations in Power Electronics Converters for Revolutionizing Environmental Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, JSS ACADEMY OF TECHNICAL EDUCATION AND ESTIA INSTITUTE OF TECHNOLOGY, Nov 2025, NOIDA, India</w:t>
+              <w:t xml:space="preserve">XX Latin American Control Congress and National Automatic Control Congress 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMCA, Oct 2025, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05502302v1</w:t>
+                <w:t xml:space="preserve">hal-05387878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Development of a Digital Twin for a Building Microgrid Demonstrator</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Keynote: Reliability-Centric Design of Power Converters – Advancing Supervision, Fault Tolerance, and Performance Impact in Power Networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Aguilera Gonzalez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE Innovative Smart Grid Technologies, Europe (ISGT Europe)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE Power &amp; Energy Society (PES) and The Foundation for Innovation and Research – Malta (FiR.mt) together with the IEEE Section Malta, Oct 2025, Valletta, Malta</w:t>
+              <w:t xml:space="preserve">Emerging Trends and Innovations in Power Electronics Converters for Revolutionizing Environmental Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JSS ACADEMY OF TECHNICAL EDUCATION AND ESTIA INSTITUTE OF TECHNOLOGY, Nov 2025, NOIDA, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05387852v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Transformer Architecture-Based Machine Learning Framework for Microgrid Monitoring Using Real-World Data</w:t>
+                <w:t xml:space="preserve">A PROPOSAL OF ENERGY MANAGEMENT SYSTEM FOR THE PUERTECITOS ISOLATED MICROGRID USING PARTICLE SWARM OPTIMISATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Roger Salas Ticona</w:t>
+                <w:t xml:space="preserve">Juan Gerardo Flores Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uriel Isidro Sansoni</w:t>
+                <w:t xml:space="preserve">Jesús Darío Mina Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Carlos Pérez Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Aguilera Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XX Latin American Control Congress and National Automatic Control Congress 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMCA, Oct 2025, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">47°CONGRESO INTERNACIONAL DE INGENIERÍA ELECTRÓNICA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSTITUTO TECNOLÓGICO DE CHIHUAHUA, Oct 2025, CHIHUAHUA, Mexico. pp.124-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387878v1</w:t>
+                <w:t xml:space="preserve">hal-05525917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PROPOSAL OF ENERGY MANAGEMENT SYSTEM FOR THE PUERTECITOS ISOLATED MICROGRID USING PARTICLE SWARM OPTIMISATION</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception et développement du jumeau numérique pour démonstrateur de micro-réseau de bâtiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesús Darío Mina Antonio</w:t>
+                <w:t xml:space="preserve">Gerardo Becerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Aguilera Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Carlos Pérez Flores</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adriana Aguilera Gonzalez</w:t>
+                <w:t xml:space="preserve">Haider Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47°CONGRESO INTERNACIONAL DE INGENIERÍA ELECTRÓNICA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSTITUTO TECNOLÓGICO DE CHIHUAHUA, Oct 2025, CHIHUAHUA, Mexico. pp.124-129</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05525917v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05398437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et développement du jumeau numérique pour démonstrateur de micro-réseau de bâtiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adriana Aguilera Gonzalez</w:t>
+                <w:t xml:space="preserve">Design and Development of a Digital Twin for a Building Microgrid Demonstrator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Becerra-Becerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Aguilera-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haider Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE Innovative Smart Grid Technologies, Europe (ISGT Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Power &amp; Energy Society (PES) and The Foundation for Innovation and Research – Malta (FiR.mt) together with the IEEE Section Malta, Oct 2025, Valletta, Malta. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISGTEurope64741.2025.11305337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05398437v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of multiple unknown parameters using adaptive observers for Lipschitz nonlinear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro-Eusebio Alvarado-Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Aguilera Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Lilia Osorio Gordillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Reyes Reyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congreso Nacional de Control Automático 2023 (CNCA 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Asociacion Mexicana de Control Automatico AMCA, Oct 2023, Acapulco (MX), Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Detection and Diagnosis of PV Systems Using Kalman-Filter Algorithm Based on Multi-Zone Polynomial Regression.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al-Rifai Yehya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Aguilera Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1748,87 +1757,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Workshop on Advanced Control and Diagnosis - ACD2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proactive Management of Micro-Grids for Energy Efficiency in Industrial Sites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al-Rifai Yehya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Aguilera Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1843,100 +1852,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de printemps de la SAGIP; Conception et pilotage de systèmes complexes pour répondre aux enjeux sociétaux d’aujourd’hui et de demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Bidart, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Predictive Control for Optimal Energy Management of an Island Wind Storage Hybrid Power Plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Aguilera Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben H. Lopez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1951,1276 +1960,1276 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03111051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Predictive Control for the Energy Management of A Hybrid PV/Battery /Fuel Cell Power Plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Aguilera Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matias Bottarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 International Conference on Smart Energy Systems and Technologies (SEST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Porto, Sep 2019, Porto, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SEST.2019.8849051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy management system for a grid-connected wind farm and battery storage hybrid plant via MPC strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Aguilera Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben H. Lopez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique Nationale, GT Micro-réseaux, Systèmes d’Énergie Électrique dans leurs Dimensions Sociétales, SEEDS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MPC Energy Management System For A Grid-Connected Renewable Energy/Battery Hybrid Power Plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Aguilera Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben H. Lopez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Renewable Energy Research and Applications- ICRERA 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICRERA.2018.8566710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">States and unknown input estimation via non-linear sliding mode high-gain observers for a glucose-insulin system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Aguilera Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Voos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Darouach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE EMBS Conference on Biomedical Engineering and Sciences (IECBES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Kuala Lumpur, Malaysia. pp.388-393, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECBES.2016.7843479⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose-insulin minimal model augmented: identification and validation</w:t>
+                <w:t xml:space="preserve">Glucose-insulin system based on minimal model: A realistic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Aguilera Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Voos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Darouach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congreso Nacional de Control Automatico 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th UKSim-AMSS International Conference on Modelling and Simulation, UKSim 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Cambridge, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/UKSim.2015.65⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01242683v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose-insulin system based on minimal model: A realistic approach</w:t>
+                <w:t xml:space="preserve">Glucose-insulin minimal model augmented: identification and validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Aguilera Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Voos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Darouach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th UKSim-AMSS International Conference on Modelling and Simulation, UKSim 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congreso Nacional de Control Automatico 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asociacion de Mexico de Control Automatico (AMCA), Oct 2015, Cuernavaca, Mexico</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032108v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01242683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unknown Input Estimation for Diesel Engine Based on Takagi-Sugeno Fuzzy Descriptor Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Aguilera-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bosche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Portland, OR, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback design air-path control on a diesel engine based on \uppercaseTakagi-\uppercaseSugeno Fuzzy descriptor systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fuzzy robust tracking control with pole placement for a Turbocharged diesel engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bosche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adriana Aguilera-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In? Abidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Crete, Greece, Greece. pp.1544--1549</w:t>
+              <w:t xml:space="preserve">, 2013, Crete, Greece, Greece. pp.1417--1422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310614v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy robust tracking control with pole placement for a Turbocharged diesel engine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Feedback design air-path control on a diesel engine based on \uppercaseTakagi-\uppercaseSugeno Fuzzy descriptor systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Aguilera-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bosche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In? Abidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Crete, Greece, Greece. pp.1417--1422</w:t>
+              <w:t xml:space="preserve">, 2013, Crete, Greece, Greece. pp.1544--1549</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310611v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensor fault and unknown input estimation based on proportional integral observer applied to LPV descriptor systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Aguilera González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Theilliol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Adam Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes, SAFEPROCESS 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Mexico City, Mexico. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20120829-3-MX-2028.00177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00727304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer for LPV singular systems applied to a binary distillation column</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Aguilera González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Adam Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Theilliol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ponsart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Control and Fault-Tolerant Systems, SysTol'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nice, France. pp.636-641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00542628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId99"/>
+      <w:footerReference w:type="default" r:id="rId100"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3367,51 +3376,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387796v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehya Alrifai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Aguilera-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Vechiu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Becerra-Becerra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2025.112381" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148428v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n L&#243;pez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Aguilera Gonzalez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14041066" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032090v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serket Quintanar-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somasundar Kannan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Olivares-Mendez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Voos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X17721050" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841849v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Manuel Astorga Zaragoza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Adam Medina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theilliol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Reyes-Reyes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2011.0469" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032116v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zavala-R&#237;o" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez-Sibaja" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Astorga-Zaragoza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adam-Medina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.1830" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MXNLPP8S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032406v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T&#233;llez-Anguiano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ju&#225;rez-Romero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quintero-M&#225;rmol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/RIAI.2010.02.03" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058769v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C Tellez-Anguiano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M Astorga-Zaragoza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Targui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguilera-Gonzalez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reyes-Reyes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apj.345" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T0VHR17G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502302v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387852v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haider Ali" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Francois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387878v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Roger Salas Ticona" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriel Isidro Sansoni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525917v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gerardo Flores Castro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Dar&#237;o Mina Antonio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Carlos P&#233;rez Flores" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398437v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Becerra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185068v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro-Eusebio Alvarado-Mendez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Lilia Osorio Gordillo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Reyes Reyes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916297v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Rifai Yehya" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916301v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111051v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben H. Lopez Rodriguez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396724v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Bottarini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gautier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ollivier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEST.2019.8849051" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396737v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921777v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2018.8566710" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032096v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Darouach" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECBES.2016.7843479" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242683v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032108v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UKSim.2015.65" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310605v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bosche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Hajjaji" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310614v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Aguilera-Gonzalez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In? Abidi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310611v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727304v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Aguilera Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rodrigues" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120829-3-MX-2028.00177" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542628v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ponsart" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387796v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehya Alrifai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Aguilera-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Vechiu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Becerra-Becerra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2025.112381" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148428v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n L&#243;pez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Aguilera Gonzalez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14041066" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032090v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serket Quintanar-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somasundar Kannan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Olivares-Mendez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Voos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X17721050" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032116v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zavala-R&#237;o" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez-Sibaja" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Astorga-Zaragoza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adam-Medina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.1830" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MXNLPP8S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841849v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Manuel Astorga Zaragoza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Adam Medina" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theilliol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Reyes-Reyes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2011.0469" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032406v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T&#233;llez-Anguiano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ju&#225;rez-Romero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quintero-M&#225;rmol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/RIAI.2010.02.03" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058769v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C Tellez-Anguiano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M Astorga-Zaragoza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Targui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguilera-Gonzalez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reyes-Reyes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apj.345" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T0VHR17G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387878v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Roger Salas Ticona" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriel Isidro Sansoni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502302v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525917v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gerardo Flores Castro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Dar&#237;o Mina Antonio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Carlos P&#233;rez Flores" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398437v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Becerra" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haider Ali" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Francois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387852v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Aguilera-Gonzalez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope64741.2025.11305337" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185068v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro-Eusebio Alvarado-Mendez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Lilia Osorio Gordillo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Reyes Reyes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916297v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Rifai Yehya" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916301v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111051v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben H. Lopez Rodriguez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396724v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Bottarini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gautier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ollivier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEST.2019.8849051" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396737v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921777v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2018.8566710" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032096v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Darouach" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECBES.2016.7843479" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032108v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UKSim.2015.65" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242683v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310605v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bosche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Hajjaji" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310611v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In? Abidi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310614v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727304v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Aguilera Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rodrigues" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120829-3-MX-2028.00177" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542628v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ponsart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>