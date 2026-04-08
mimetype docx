--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1903,295 +1903,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00952042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the mechanism and rate of gold incorporation into thiol-dependent flavoreductases.</w:t>
+                <w:t xml:space="preserve">Moonlighting by different stressors: crystal structure of the chaperone species of a 2-Cys peroxiredoxin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulvio Saccoccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesco Angelucci</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Di Micco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Boumis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Brunori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adriana E Miele</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Koutris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2011.11.005⟩</w:t>
+              <w:t xml:space="preserve">Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (3), pp.429-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.str.2012.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00952028v1</w:t>
+                <w:t xml:space="preserve">pasteur-00952065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moonlighting by different stressors: crystal structure of the chaperone species of a 2-Cys peroxiredoxin.</w:t>
+                <w:t xml:space="preserve">On the mechanism and rate of gold incorporation into thiol-dependent flavoreductases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulvio Saccoccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrizio Di Micco</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Angelucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Boumis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Brunori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ilias Koutris</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana E Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 20 (3), pp.429-39. </w:t>
+              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108, pp.105-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.str.2012.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2011.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00952065v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00952028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and functional characterization of Schistosoma mansoni Thioredoxin.</w:t>
               </w:r>
@@ -3845,51 +3845,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989112v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Giorgi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Erica Miele" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cardarelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Giorgi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Massimi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24021108" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189192v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;t&#283;p&#225;nka Nedv&#283;dov&#225;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide de Stefano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Walker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Hologne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13091275" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004278v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Campolo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Mancini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23158587" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434126v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rocchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Louvat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Miele" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Batisse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232213742" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03163020v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cervoni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Roy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antimo Cutone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Musci" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-020-01489-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998726v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ricard-Blum" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana E Miele" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2019.12.009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963995v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Badaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Maugliani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Salza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Boumis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45709-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02109680v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vallet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Uciechowska-Kaczmarzyk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Liwo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Duclos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30190-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02109710v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Silvestri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haining Lyu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fata" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.8b00349" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02109690v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Zamparelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Biagioni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Naro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2018.07.010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541882v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry D. Howes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana E. Miele" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Miele" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31872" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01025328v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bellelli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Brunori" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2012.12.018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01022642v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Angelucci" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saccoccia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ardini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boumis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunori" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2013.09.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00952042v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Giardina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Angelucci" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2012.07.156" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00952028v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Saccoccia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2011.11.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00952065v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Di Micco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Koutris" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2012.01.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00975317v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dimastrogiovanni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.634" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617675v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelinda Savino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Draghi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth A Johnson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Sciara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.21201" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H23RGNTC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617673v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda C Montemiglio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Kendrew" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.003590" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617667v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Vallone" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/092986608786071201" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595326v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil G Marsh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Federici" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdg031" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595187v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595186v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourgeois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Schotte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Arcovito" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1430900100" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967921v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepanka Nedvedova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guilli&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004310v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelucci Francesco" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumis Giovanna" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvestri Ilaria" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fata Francesca" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005911v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004352v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastos Margarida" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Campos-Olivas Ram&#243;n" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jowitt Thomas A." TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knauer Stefan H." TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989112v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Giorgi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Erica Miele" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cardarelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Giorgi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Massimi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24021108" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189192v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;t&#283;p&#225;nka Nedv&#283;dov&#225;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide de Stefano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Walker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Hologne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13091275" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004278v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Campolo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Mancini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23158587" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434126v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rocchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Louvat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Miele" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Batisse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232213742" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03163020v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cervoni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Roy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antimo Cutone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Musci" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-020-01489-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998726v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ricard-Blum" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana E Miele" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2019.12.009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963995v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Badaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Maugliani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Salza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Boumis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45709-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02109680v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vallet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Uciechowska-Kaczmarzyk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Liwo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Duclos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30190-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02109710v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Silvestri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haining Lyu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fata" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.8b00349" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02109690v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Zamparelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Biagioni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Naro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2018.07.010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541882v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry D. Howes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana E. Miele" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Miele" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31872" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01025328v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bellelli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Brunori" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2012.12.018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01022642v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Angelucci" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saccoccia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ardini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boumis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunori" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2013.09.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00952042v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Giardina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Angelucci" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2012.07.156" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00952065v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Saccoccia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Di Micco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Koutris" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2012.01.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00952028v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2011.11.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00975317v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dimastrogiovanni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.634" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617675v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelinda Savino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Draghi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth A Johnson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Sciara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.21201" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H23RGNTC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617673v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda C Montemiglio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Kendrew" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.003590" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617667v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Vallone" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/092986608786071201" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595326v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil G Marsh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Federici" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdg031" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595187v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595186v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourgeois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Schotte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Arcovito" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1430900100" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967921v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepanka Nedvedova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guilli&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004310v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelucci Francesco" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumis Giovanna" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvestri Ilaria" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fata Francesca" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005911v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004352v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastos Margarida" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Campos-Olivas Ram&#243;n" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jowitt Thomas A." TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knauer Stefan H." TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>