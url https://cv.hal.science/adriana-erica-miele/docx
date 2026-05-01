--- v1 (2026-04-08)
+++ v2 (2026-05-01)
@@ -100,589 +100,589 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Characterization of Murine Phosphodiesterase 5 Isoforms and Involvement of Cysteine Residues in Supramolecular Assembly</w:t>
+                <w:t xml:space="preserve">Revisiting Schistosoma mansoni Micro-Exon Gene (MEG) Protein Family: A Tour into Conserved Motifs and Annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Giorgi</w:t>
+                <w:t xml:space="preserve">Štěpánka Nedvědová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Davide de Stefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Hologne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adriana Erica Miele</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (2), pp.1108. </w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (9), pp.1275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms24021108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biom13091275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03989112v1</w:t>
+                <w:t xml:space="preserve">hal-04189192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting Schistosoma mansoni Micro-Exon Gene (MEG) Protein Family: A Tour into Conserved Motifs and Annotation</w:t>
+                <w:t xml:space="preserve">Structural Characterization of Murine Phosphodiesterase 5 Isoforms and Involvement of Cysteine Residues in Supramolecular Assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Štěpánka Nedvědová</w:t>
+                <w:t xml:space="preserve">Mauro Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Erica Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide de Stefano</w:t>
+                <w:t xml:space="preserve">Silvia Cardarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Walker</w:t>
+                <w:t xml:space="preserve">Alessandra Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maggy Hologne</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mara Massimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (9), pp.1275. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (2), pp.1108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biom13091275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms24021108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04189192v1</w:t>
+                <w:t xml:space="preserve">hal-03989112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular Redox Metabolism Is Modulated by the Distinct Localization of Cyclic Nucleotide Phosphodiesterase 5A Isoforms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The HIV-1 Integrase C-Terminal domain induces TAR RNA structural changes promoting Tat binding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Campolo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mara Massimi</w:t>
+                <w:t xml:space="preserve">Cecilia Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrizia Mancini</w:t>
+                <w:t xml:space="preserve">Camille Louvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Batisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 23 (15), pp.8587. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23158587⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 23 (22), pp.13742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms232213742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04004278v1</w:t>
+                <w:t xml:space="preserve">hal-03434126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The HIV-1 Integrase C-Terminal domain induces TAR RNA structural changes promoting Tat binding</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adriana Miele</w:t>
+                <w:t xml:space="preserve">Cellular Redox Metabolism Is Modulated by the Distinct Localization of Cyclic Nucleotide Phosphodiesterase 5A Isoforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Cardarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Erica Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Batisse</w:t>
+                <w:t xml:space="preserve">Federica Campolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara Massimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Guillon</w:t>
+                <w:t xml:space="preserve">Patrizia Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 23 (22), pp.13742. </w:t>
+              <w:t xml:space="preserve">, 2022, 23 (15), pp.8587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms232213742⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms23158587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03434126v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biophysical characterization of the complex between the iron-responsive transcription factor Fep1 and DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cervoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -995,429 +995,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the structure and dynamics of lysyl oxidase propeptide, a flexible protein with numerous partners</w:t>
+                <w:t xml:space="preserve">Fragment-Based Discovery of a Regulatory Site in Thioredoxin Glutathione Reductase Acting as “Doorstop” for NADPH Entry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Vallet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Ilaria Silvestri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haining Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Fata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Boumis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Miele</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-30190-6⟩</w:t>
+              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (8), pp.2190-2202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acschembio.8b00349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109680v1</w:t>
+                <w:t xml:space="preserve">hal-02109710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragment-Based Discovery of a Regulatory Site in Thioredoxin Glutathione Reductase Acting as “Doorstop” for NADPH Entry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The oligomeric assembly of the phosphodiesterase-5 is a mixture of dimers and tetramers: A putative role in the regulation of function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Cardarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Erica Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlotta Zamparelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaria Silvestri</w:t>
+                <w:t xml:space="preserve">Stefano Biagioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haining Lyu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Adriana Miele</w:t>
+                <w:t xml:space="preserve">Fabio Naro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acschembio.8b00349⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1862 (10), pp.2183-2190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2018.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109710v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The oligomeric assembly of the phosphodiesterase-5 is a mixture of dimers and tetramers: A putative role in the regulation of function</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adriana Erica Miele</w:t>
+                <w:t xml:space="preserve">Insights into the structure and dynamics of lysyl oxidase propeptide, a flexible protein with numerous partners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlotta Zamparelli</w:t>
+                <w:t xml:space="preserve">Urszula Uciechowska-Kaczmarzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Biagioni</w:t>
+                <w:t xml:space="preserve">Adam Liwo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Naro</w:t>
+                <w:t xml:space="preserve">Bertrand Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 1862 (10), pp.2183-2190. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.122-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2018.07.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-30190-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109690v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pichia pastoris Fep1 is a [2Fe-2S] protein with a Zn finger that displays an unusual oxygen-dependent role in cluster binding</w:t>
               </w:r>
@@ -1455,51 +1455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana E. Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossella Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (31872), pp.1-12. </w:t>
@@ -1537,51 +1537,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemoglobin allostery: new views on old players.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Erica Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bellelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1769,429 +1769,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01022642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of Plasmodium falciparum thioredoxin reductase, a validated drug target.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the mechanism and rate of gold incorporation into thiol-dependent flavoreductases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulvio Saccoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Angelucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Boumis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Brunori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana E Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 425 (4), pp.806-11. </w:t>
+              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108, pp.105-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2012.07.156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2011.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00952042v1</w:t>
+                <w:t xml:space="preserve">pasteur-00952028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moonlighting by different stressors: crystal structure of the chaperone species of a 2-Cys peroxiredoxin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulvio Saccoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fulvio Saccoccia</w:t>
+                <w:t xml:space="preserve">Patrizio Di Micco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Boumis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Brunori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilias Koutris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 20 (3), pp.429-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.str.2012.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00952065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the mechanism and rate of gold incorporation into thiol-dependent flavoreductases.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fulvio Saccoccia</w:t>
+                <w:t xml:space="preserve">Crystal structure of Plasmodium falciparum thioredoxin reductase, a validated drug target.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Boumis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Giardina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Angelucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giovanna Boumis</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bellelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Brunori</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adriana E Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 108, pp.105-11. </w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 425 (4), pp.806-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2011.11.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2012.07.156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00952028v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00952042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and functional characterization of Schistosoma mansoni Thioredoxin.</w:t>
               </w:r>
@@ -2305,376 +2305,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00975317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern of cavities in globins: the case of human hemoglobin.</w:t>
+                <w:t xml:space="preserve">Investigating the structural plasticity of a cytochrome P450: three-dimensional structures of P450 EryK and binding to its physiological substrate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelinda Savino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda C Montemiglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliano Sciara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana E Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuliano Sciara</w:t>
+                <w:t xml:space="preserve">Steven G Kendrew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopolymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 91 (12), pp.1097-1107. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 284 (42), pp.29170-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bip.21201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M109.003590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617675v1</w:t>
+                <w:t xml:space="preserve">hal-01617673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the structural plasticity of a cytochrome P450: three-dimensional structures of P450 EryK and binding to its physiological substrate.</w:t>
+                <w:t xml:space="preserve">Pattern of cavities in globins: the case of human hemoglobin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelinda Savino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana E Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Draghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda C Montemiglio</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Kenneth A Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliano Sciara</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Steven G Kendrew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biopolymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 91 (12), pp.1097-1107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bip.21201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M109.003590⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01617673v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloning, expression, purification, crystallization and preliminary X-ray crystallographic analysis of C-12 hydroxylase EryK from Saccharopolyspora erythraea.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelinda Savino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliano Sciara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana E Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven G Kendrew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Vallone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2721,64 +2721,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structure of ActVA-Orf6, a novel type of monooxygenase involved in actinorhodin biosynthesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliano Sciara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven G Kendrew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana E Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2881,64 +2881,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana E Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Federici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliano Sciara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Draghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Brunori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3198,51 +3198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana E. Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide de Stefano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AILM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Grenoble, France</w:t>
@@ -3441,51 +3441,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shistosoma mansoni MEG family proteins in the environment of host-parasite interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepanka Nedvedova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Hologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana E. Miele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3845,51 +3845,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989112v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Giorgi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Erica Miele" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cardarelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Giorgi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Massimi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24021108" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189192v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;t&#283;p&#225;nka Nedv&#283;dov&#225;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide de Stefano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Walker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Hologne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13091275" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004278v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Campolo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Mancini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23158587" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434126v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rocchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Louvat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Miele" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Batisse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232213742" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03163020v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cervoni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Roy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antimo Cutone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Musci" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-020-01489-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998726v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ricard-Blum" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana E Miele" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2019.12.009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963995v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Badaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Maugliani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Salza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Boumis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45709-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02109680v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vallet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Uciechowska-Kaczmarzyk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Liwo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Duclos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30190-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02109710v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Silvestri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haining Lyu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fata" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.8b00349" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02109690v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Zamparelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Biagioni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Naro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2018.07.010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541882v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry D. Howes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana E. Miele" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Miele" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31872" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01025328v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bellelli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Brunori" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2012.12.018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01022642v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Angelucci" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saccoccia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ardini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boumis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunori" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2013.09.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00952042v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Giardina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Angelucci" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2012.07.156" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00952065v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Saccoccia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Di Micco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Koutris" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2012.01.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00952028v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2011.11.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00975317v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dimastrogiovanni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.634" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617675v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelinda Savino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Draghi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth A Johnson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Sciara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.21201" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H23RGNTC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617673v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda C Montemiglio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Kendrew" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.003590" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617667v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Vallone" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/092986608786071201" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595326v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil G Marsh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Federici" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdg031" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595187v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595186v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourgeois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Schotte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Arcovito" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1430900100" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967921v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepanka Nedvedova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guilli&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004310v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelucci Francesco" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumis Giovanna" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvestri Ilaria" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fata Francesca" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005911v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004352v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastos Margarida" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Campos-Olivas Ram&#243;n" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jowitt Thomas A." TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knauer Stefan H." TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;t&#283;p&#225;nka Nedv&#283;dov&#225;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide de Stefano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Walker" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Hologne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Erica Miele" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13091275" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989112v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Giorgi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cardarelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Giorgi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Massimi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24021108" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434126v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rocchi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Louvat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Miele" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Batisse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232213742" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004278v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Campolo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Mancini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23158587" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03163020v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cervoni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Roy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antimo Cutone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Musci" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-020-01489-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998726v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ricard-Blum" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana E Miele" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2019.12.009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963995v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Badaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Maugliani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Salza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Boumis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45709-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02109710v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Silvestri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haining Lyu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fata" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.8b00349" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02109690v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Zamparelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Biagioni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Naro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2018.07.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02109680v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vallet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Uciechowska-Kaczmarzyk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Liwo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Duclos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30190-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541882v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry D. Howes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana E. Miele" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Miele" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31872" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01025328v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bellelli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Brunori" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2012.12.018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01022642v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Angelucci" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saccoccia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ardini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boumis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunori" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2013.09.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00952028v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Saccoccia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Angelucci" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2011.11.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00952065v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Di Micco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Koutris" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2012.01.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00952042v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Giardina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2012.07.156" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00975317v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dimastrogiovanni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.634" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617673v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelinda Savino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda C Montemiglio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Sciara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Kendrew" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.003590" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617675v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Draghi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth A Johnson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.21201" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H23RGNTC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617667v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Vallone" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/092986608786071201" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595326v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil G Marsh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Federici" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdg031" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595187v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595186v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourgeois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Schotte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Arcovito" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1430900100" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967921v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepanka Nedvedova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guilli&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004310v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelucci Francesco" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumis Giovanna" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvestri Ilaria" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fata Francesca" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005911v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004352v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastos Margarida" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Campos-Olivas Ram&#243;n" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jowitt Thomas A." TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knauer Stefan H." TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>