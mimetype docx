--- v2 (2026-05-01)
+++ v3 (2026-05-26)
@@ -364,325 +364,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03989112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The HIV-1 Integrase C-Terminal domain induces TAR RNA structural changes promoting Tat binding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cellular Redox Metabolism Is Modulated by the Distinct Localization of Cyclic Nucleotide Phosphodiesterase 5A Isoforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Cardarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Erica Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Rocchi</w:t>
+                <w:t xml:space="preserve">Federica Campolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara Massimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Louvat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Guillon</w:t>
+                <w:t xml:space="preserve">Patrizia Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 23 (22), pp.13742. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms232213742⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 23 (15), pp.8587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23158587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03434126v1</w:t>
+                <w:t xml:space="preserve">hal-04004278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular Redox Metabolism Is Modulated by the Distinct Localization of Cyclic Nucleotide Phosphodiesterase 5A Isoforms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adriana Erica Miele</w:t>
+                <w:t xml:space="preserve">The HIV-1 Integrase C-Terminal domain induces TAR RNA structural changes promoting Tat binding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Louvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Campolo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mara Massimi</w:t>
+                <w:t xml:space="preserve">Julien Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrizia Mancini</w:t>
+                <w:t xml:space="preserve">Christophe Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 23 (15), pp.8587. </w:t>
+              <w:t xml:space="preserve">, 2022, 23 (22), pp.13742. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23158587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms232213742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04004278v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03434126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biophysical characterization of the complex between the iron-responsive transcription factor Fep1 and DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cervoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -995,429 +995,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragment-Based Discovery of a Regulatory Site in Thioredoxin Glutathione Reductase Acting as “Doorstop” for NADPH Entry</w:t>
+                <w:t xml:space="preserve">Insights into the structure and dynamics of lysyl oxidase propeptide, a flexible protein with numerous partners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaria Silvestri</w:t>
+                <w:t xml:space="preserve">Sylvain Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haining Lyu</w:t>
+                <w:t xml:space="preserve">Urszula Uciechowska-Kaczmarzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Fata</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adriana Miele</w:t>
+                <w:t xml:space="preserve">Adam Liwo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acschembio.8b00349⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.122-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-30190-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109710v1</w:t>
+                <w:t xml:space="preserve">hal-02109680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The oligomeric assembly of the phosphodiesterase-5 is a mixture of dimers and tetramers: A putative role in the regulation of function</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fragment-Based Discovery of a Regulatory Site in Thioredoxin Glutathione Reductase Acting as “Doorstop” for NADPH Entry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Biagioni</w:t>
+                <w:t xml:space="preserve">Ilaria Silvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Naro</w:t>
+                <w:t xml:space="preserve">Haining Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Fata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Boumis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2018.07.010⟩</w:t>
+              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (8), pp.2190-2202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acschembio.8b00349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109690v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the structure and dynamics of lysyl oxidase propeptide, a flexible protein with numerous partners</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adriana Miele</w:t>
+                <w:t xml:space="preserve">The oligomeric assembly of the phosphodiesterase-5 is a mixture of dimers and tetramers: A putative role in the regulation of function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Cardarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Erica Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urszula Uciechowska-Kaczmarzyk</w:t>
+                <w:t xml:space="preserve">Carlotta Zamparelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Liwo</w:t>
+                <w:t xml:space="preserve">Stefano Biagioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Duclos</w:t>
+                <w:t xml:space="preserve">Fabio Naro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.122-149. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1862 (10), pp.2183-2190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-30190-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2018.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109680v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pichia pastoris Fep1 is a [2Fe-2S] protein with a Zn finger that displays an unusual oxygen-dependent role in cluster binding</w:t>
               </w:r>
@@ -1769,429 +1769,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01022642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the mechanism and rate of gold incorporation into thiol-dependent flavoreductases.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystal structure of Plasmodium falciparum thioredoxin reductase, a validated drug target.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Boumis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fulvio Saccoccia</w:t>
+                <w:t xml:space="preserve">Giorgio Giardina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Angelucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giovanna Boumis</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bellelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Brunori</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adriana E Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 108, pp.105-11. </w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 425 (4), pp.806-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2011.11.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2012.07.156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00952028v1</w:t>
+                <w:t xml:space="preserve">pasteur-00952042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moonlighting by different stressors: crystal structure of the chaperone species of a 2-Cys peroxiredoxin.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">On the mechanism and rate of gold incorporation into thiol-dependent flavoreductases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulvio Saccoccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrizio Di Micco</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Angelucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Boumis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Brunori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ilias Koutris</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana E Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.str.2012.01.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108, pp.105-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2011.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00952065v1</w:t>
+                <w:t xml:space="preserve">pasteur-00952028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of Plasmodium falciparum thioredoxin reductase, a validated drug target.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moonlighting by different stressors: crystal structure of the chaperone species of a 2-Cys peroxiredoxin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulvio Saccoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Di Micco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Boumis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Brunori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgio Giardina</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maurizio Brunori</w:t>
+                <w:t xml:space="preserve">Ilias Koutris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 425 (4), pp.806-11. </w:t>
+              <w:t xml:space="preserve">Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (3), pp.429-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2012.07.156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.str.2012.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00952042v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00952065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and functional characterization of Schistosoma mansoni Thioredoxin.</w:t>
               </w:r>
@@ -2305,376 +2305,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00975317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the structural plasticity of a cytochrome P450: three-dimensional structures of P450 EryK and binding to its physiological substrate.</w:t>
+                <w:t xml:space="preserve">Pattern of cavities in globins: the case of human hemoglobin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelinda Savino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana E Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda C Montemiglio</w:t>
+                <w:t xml:space="preserve">Federica Draghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kenneth A Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Giuliano Sciara</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Steven G Kendrew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 284 (42), pp.29170-9. </w:t>
+              <w:t xml:space="preserve">Biopolymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 91 (12), pp.1097-1107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M109.003590⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/bip.21201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617673v1</w:t>
+                <w:t xml:space="preserve">hal-01617675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern of cavities in globins: the case of human hemoglobin.</w:t>
+                <w:t xml:space="preserve">Investigating the structural plasticity of a cytochrome P450: three-dimensional structures of P450 EryK and binding to its physiological substrate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelinda Savino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda C Montemiglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliano Sciara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana E Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Giuliano Sciara</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven G Kendrew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopolymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bip.21201⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 284 (42), pp.29170-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M109.003590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01617675v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloning, expression, purification, crystallization and preliminary X-ray crystallographic analysis of C-12 hydroxylase EryK from Saccharopolyspora erythraea.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelinda Savino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliano Sciara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana E Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven G Kendrew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Vallone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2721,64 +2721,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structure of ActVA-Orf6, a novel type of monooxygenase involved in actinorhodin biosynthesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliano Sciara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven G Kendrew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana E Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2881,64 +2881,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana E Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Federici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliano Sciara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Draghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Brunori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3845,51 +3845,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;t&#283;p&#225;nka Nedv&#283;dov&#225;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide de Stefano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Walker" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Hologne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Erica Miele" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13091275" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989112v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Giorgi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cardarelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Giorgi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Massimi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24021108" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434126v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rocchi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Louvat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Miele" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Batisse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232213742" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004278v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Campolo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Mancini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23158587" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03163020v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cervoni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Roy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antimo Cutone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Musci" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-020-01489-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998726v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ricard-Blum" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana E Miele" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2019.12.009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963995v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Badaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Maugliani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Salza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Boumis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45709-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02109710v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Silvestri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haining Lyu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fata" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.8b00349" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02109690v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Zamparelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Biagioni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Naro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2018.07.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02109680v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vallet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Uciechowska-Kaczmarzyk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Liwo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Duclos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30190-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541882v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry D. Howes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana E. Miele" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Miele" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31872" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01025328v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bellelli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Brunori" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2012.12.018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01022642v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Angelucci" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saccoccia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ardini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boumis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunori" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2013.09.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00952028v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Saccoccia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Angelucci" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2011.11.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00952065v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Di Micco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Koutris" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2012.01.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00952042v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Giardina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2012.07.156" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00975317v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dimastrogiovanni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.634" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617673v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelinda Savino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda C Montemiglio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Sciara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Kendrew" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.003590" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617675v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Draghi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth A Johnson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.21201" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H23RGNTC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617667v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Vallone" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/092986608786071201" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595326v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil G Marsh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Federici" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdg031" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595187v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595186v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourgeois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Schotte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Arcovito" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1430900100" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967921v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepanka Nedvedova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guilli&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004310v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelucci Francesco" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumis Giovanna" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvestri Ilaria" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fata Francesca" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005911v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004352v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastos Margarida" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Campos-Olivas Ram&#243;n" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jowitt Thomas A." TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knauer Stefan H." TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;t&#283;p&#225;nka Nedv&#283;dov&#225;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide de Stefano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Walker" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Hologne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Erica Miele" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13091275" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989112v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Giorgi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cardarelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Giorgi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Massimi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24021108" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004278v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Campolo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Mancini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23158587" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434126v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rocchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Louvat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Miele" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Batisse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232213742" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03163020v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cervoni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Roy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antimo Cutone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Musci" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-020-01489-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998726v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ricard-Blum" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana E Miele" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2019.12.009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963995v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Badaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Maugliani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Salza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Boumis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45709-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02109680v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vallet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Uciechowska-Kaczmarzyk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Liwo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Duclos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30190-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02109710v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Silvestri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haining Lyu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fata" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.8b00349" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02109690v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Zamparelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Biagioni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Naro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2018.07.010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541882v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry D. Howes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana E. Miele" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Miele" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31872" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01025328v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bellelli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Brunori" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2012.12.018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01022642v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Angelucci" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saccoccia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ardini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boumis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunori" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2013.09.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00952042v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Giardina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Angelucci" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2012.07.156" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00952028v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Saccoccia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2011.11.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00952065v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Di Micco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Koutris" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2012.01.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00975317v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dimastrogiovanni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.634" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617675v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelinda Savino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Draghi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth A Johnson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Sciara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.21201" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H23RGNTC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617673v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda C Montemiglio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Kendrew" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.003590" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617667v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Vallone" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/092986608786071201" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595326v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil G Marsh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Federici" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdg031" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595187v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595186v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourgeois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Schotte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Arcovito" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1430900100" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967921v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepanka Nedvedova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guilli&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004310v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelucci Francesco" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumis Giovanna" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvestri Ilaria" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fata Francesca" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005911v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004352v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastos Margarida" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Campos-Olivas Ram&#243;n" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jowitt Thomas A." TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knauer Stefan H." TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>