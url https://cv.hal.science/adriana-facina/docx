--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -267,51 +267,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (22)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -376,1661 +376,1736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Projeto de pesquisa &amp;quot;O trabalho da esperança: coletivos artístico-culturais do Rio de Janeiro e a retomada das políticas de Cultura no governo Lula 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Facina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet de recherche &amp;quot;Inventaire de la production culturelle dans les territoires subalternisés : des formes de survie, de résistance et despoir dans les territoires de Plaine Commune et dans la banlieue Nord de Rio de Janeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Facina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capanema P. de Almeida Sílvia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Back cover text of the book &amp;quot;Uma ponta, um ponto&amp;quot; (Dias, Caio Gonçalves, 2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Facina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet de recherche &amp;quot;Déviance, Psychopathologie et religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Facina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge P. Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capanema P. de Almeida Sílvia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Aknin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Adriana Facina</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projeto de pesquisa “Sujeitos de sorte: narrativas de esperança em produções artísticas nas periferias do Rio de Janeiro”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Facina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dossiê Políticas Culturais e Juventudes – Apresentação</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Facina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9771/pcr.v11i2.28846⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Projet de recherche &amp;quot;Déviance, Psychopathologie et religion</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projeto de pesquisa &amp;quot;Sobreviver e sonhar: trajetórias de artistas em experiências de sobrevivência</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Facina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jorge P. Santiago</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jones Pelech Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Capanema P. de Almeida Sílvia</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Novaes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projeto de pesquisa &amp;quot;Favela letrada: práticas de letramento no Complexo do Alemão</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Facina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presentation of the Dossier Cultural Industry and Contemporaneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Facina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicole Aknin</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pâmella Passos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Back cover text of the book &amp;quot;Até o último homem,&amp;quot; organized by Felipe Brito and Pedro Rocha de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Facina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projeto de pesquisa &amp;quot;Mapeamento da produção cultural e das práticas de letramento em três favelas do Complexo do Alemão</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Facina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Carvalho Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Do Nascimento E Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junot Maia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Back cover text of the book &amp;quot;Funk-se quem quiser: in the Black Beat of Rio de Janeiro&amp;quot; (Lopes, Adriana, 2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Facina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Daniela Matos</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Research Project &amp;quot;Cultural Democratization and Public Policies: An Interdisciplinary Debate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Facina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luana Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Projeto de pesquisa &amp;quot;Sobreviver e sonhar: trajetórias de artistas em experiências de sobrevivência</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projeto de pesquisa &amp;quot; Vida em poesia: um estudo da trajetória de Deley de Acari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Facina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jones Pelech Vieira</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projeto de pesquisa “Mapeamento da produção cultural em uma favela da Zona Norte do Rio de Janeiro”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Facina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Maíra Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mc Liano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mc Pingo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Xavier Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Research Project “Mapping Cultural Production in Two Favelas in the State of Rio de Janeiro”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Facina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrícia Andréia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pâmella Santos dos Passos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Projeto de pesquisa &amp;quot;Mapeamento da produção cultural e das práticas de letramento em três favelas do Complexo do Alemão</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projeto de pesquisa &amp;quot;'Eu só quero é ser feliz': Música e sociabilidade entre a classe trabalhadora no Rio de Janeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Facina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tropa da elite ou matou na favela e foi ao cinema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Facina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adriana Carvalho Lopes</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mardonio Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Do Nascimento E Silva</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Trindade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projeto de pesquisa &amp;quot;Mundo brega: relações entre indústria cultural e ?gosto popular? na sociedade brasileira contemporânea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Facina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Henrique Silva Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Research Project “Orientalism Revisited: Representations of Islam and the ‘Arab World’ in the Brazilian Press after September 11”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Facina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Research Project &amp;quot;Cultural Democratization and Public Policies: An Interdisciplinary Debate</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Research Project “Romanticism and Social Poetry: An Analysis of the Works of Castro Alves and Luís Gama”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Facina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2010</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sílvia Karina Nicácio Cáceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Araújo Bordalo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2010</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projeto de pesquisa &amp;quot;Romantismo periférico: uma análise histórica das obras de Álvares de Azevedo e Castro Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Facina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...638 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2040,1834 +2115,3326 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papo de Subúrbio - #ep85</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Facina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Mattoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaine Autonamo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaine Autonamo</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">hal-05503303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conversa com Rubem Confete e Adriana Facina sobre Partido Alto e o lugar da mulher na música</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Facina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maira Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubem Confete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...60 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultura é trabalho: outras versões para os estudos em economia da cultura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Facina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyoma Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Políticas Culturais em Revista</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (2), pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9771/pcr.v17i2.60695⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jung na encruzilhada ou lendo Jung a partir de Exu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Facina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Junguiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 41 (3), pp.11-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.70435/junguiana.v41i3.53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brasil da Esperança: uma análise da campanha presidencial de 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Facina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/1678-49442023v29n3e2023042.pt⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jung at the crossroads or reading Jung from Exu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Facina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Junguiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucky people: narratives on hope and artistic production in nowadays Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Facina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de Antropologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 65 (2), pp.e195924. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11606/1678-9857.ra.2022.195924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“The Stairway of Memory”: Art and Survival in the Alemão Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Facina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iluminuras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (54), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22456/1984-1191.104698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letramentos de sobrevivência: costurando vozes e histórias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Facina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Do Nascimento E Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Carvalho Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Calazans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janaína Tavares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista da ABPN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O errado que deu certo: Deu onda, o debate da harmonia e a construção da batida numa produção paulistana de funk carioca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Facina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renan Ribeiro Moutinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Novaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Palombini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Opus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (1), pp.222. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20504/opus2018a2411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Letramentos de sobrevivência: costurando vozes e histórias</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O PATRÃO E A PADROEIRA: MOMENTOS DE PERIGO NA PENHA, RIO DE JANEIRO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Facina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...92 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Palombini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (2), pp.341-370. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/1678-49442017v23n2p341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desregulamentando dicotomias: Transletramentos, sobrevivências, nascimentos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana C Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel N Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Facina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Calazans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janaína Tavares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trabalhos em Linguística Aplicada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56 (3), pp.753-780. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/010318138650275307321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavana para vinte infantes mortos: cinquenta falácias que não ressuscitam defunto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Facina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Vedder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Palombini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textos Escolhidos de Cultura e Arte Populares</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 13 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12957/tecap.2016.21401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12957/tecap.2016.21401⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-05484615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consumption, inclusion and segregation: reflections on Internet cafés and a commentary on rolezinhos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Facina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Passos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pragMATIZES - Revista Latino Americana de Estudos em Cultura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Good, hearty food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Facina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de História da UNIABEU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cidade do funk: expressões da diáspora negra nas favelas cariocas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Carvalho Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Facina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista do Arquivo Geral da Cidade do Rio de Janeiro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6, pp.193-206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.65625/ryz26d49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sobre perfumes e essências: o lugar da Cultura na História</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Facina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tempo Brasileiro </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 180, pp.73-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“EU SÓ QUERO É SER FELIZ”: QUEM É A JUVENTUDE FUNKEIRA NO RIO DE JANEIRO?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Facina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista EPOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Sobre perfumes e essências: o lugar da Cultura na História</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Vou te dar um papo reto”: linguagem e questões metodológicas para uma etnografia do funk carioca.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Facina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tempo Brasileiro </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 180, pp.73-88</w:t>
+              <w:t xml:space="preserve">Candelária</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.99-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routes of Consecration. Book Review of The Staging of Immortality: An Analysis of the Brazilian Academy of Letters in the Early Years of the Republic (1897–1924)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Facina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Estudos Históricos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 28, pp.211-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uma enciclopédia à brasileira: o projeto ilustrado de Mário de Andrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Facina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Estudos Históricos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 13 (24), pp.393-417</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2019, Brazil: Why (Still) Study Elites, Institutions, and Processes of State Formation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Facina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Carlos de Souza Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Associação Brasileira de Antropologia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etnografias das instituições, práticas de poder e dinâmicas estatais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.490, 2019, 978-85-87942-66-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05486720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Funk pacificado? Reflexões sobre a implementação das Unidades de Polícia Pacificadora (UPPs) e seus impactos culturais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Facina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pâmella Passos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Direitos humanos e neoliberalismo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lumen Juris, 2018, 978-85-519-0652-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05486727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ephemeral Parties: Culture and Survival in Rio de Janeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Facina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Universidade Federal Fluminense. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival Nacional de Cultura Popular: Interculturalidades</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.330-337, 2017, 9788561812119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O patrão e a padroeira: festas populares, criminalização e sobrevivências na Penha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Facina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Palombini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">História oral e comunidade: reparações e culturas negras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Letra e Voz, pp.113-137, 2016, 978–85–62959–45–1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultura como crime, cultura como direito: a luta contra a resolução 013 no Rio de Janeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Facina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EDUFMA. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discussões epistemológicas: as Ciências Humanas sob uma ótica interdisciplinar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.87-111, 2016, 978-85-7862-520-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boca de Ouro and Nelson Rodrigues’ Rio de Janeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Facina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FAPERJ. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rio : 450 anos de cinema / organizadores Beatriz Kushnir e João Luiz Vieira</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Em Tempo, pp.235-246, 2016, 978-85-93374-00-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Let’s Work It Out: Reflections from a University Outreach Project in the Complexo do Alemão</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Facina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Instituto de Pesquisa Econômica Aplicada (Ipea). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vida social e política nas favelas: pesquisas de campo no Complexo do Alemão</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9788578112714</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territórios de Luta e de Identidades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Facina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roda de Saberes do Cais do Valongo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kabula Artes e Projetos, pp.78-83, 2015, 978-85-68870-00-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surviving and Dreaming: Reflections on Culture and “Pacification” in the Complexo do Alemão</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Facina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Escritos Transdisciplinares de Criminologia, Direito e Processo Penal: homenagem aos mestres Vera Malaguti e Nilo Batista</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, REVAN, pp.39-47, 2014, 978-8571065024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consumo favela</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Facina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IFRJ. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Política cultural com as periferias: práticas e indagações de uma problemática contemporânea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, pp.21-43, 2013, 978-85-62175-06-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É, sim, lá em Acari!?&amp;quot; Mapeamento da produção cultural em uma favela da Zona Norte do Rio de Janeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Facina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Políticas culturais : informações, territórios e economia criativa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Itaú Cultural; Fundação Casa de Rui Barbosa, 2013, 978-85-7979-044-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultura em movimento: uma apresentação da experiência do Curso de Formação de Agentes Culturais Populares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Facina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IFRJ. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Periferias em cena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, pp.35-45, 2012, 978-85-64089-07-05</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peripheries on Stage at IFRJ! When a Course for Popular Cultural Agents Enters the Technical School</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Facina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pâmella Passos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisa Schincariol Mello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Cristina Lima Dantas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Baetas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IFRJ. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Periferias em Cena! - 4º Curso de Formação de Agentes Culturais Populares</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, pp.11-25, 2012, 978-85-64089-07-05</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que batida é essa?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Facina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Funk: que batida é essa?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Aeroplano, pp.23-29, 2009, ‎ 978-8578200329</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A cidade de Nelson Rodrigues: observações sobre a relação entre experiência urbana e criação artística</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Facina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediação, cultura e política</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Aeroplano, pp.89-105, 2001, 85-86579-17-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">As resistências dos povos à partilha do mundo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Facina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Figueiredo de Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">O século XX. O tempo das certezas: da formação do capitalismo à Primeira Grande Guerra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Civilização Brasileira, pp.211-229, 2000, 978-8520005279</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nó em Pingo D'Água: sobrevivência, cultura e linguagem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana C Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Facina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Do Nascimento E Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Will Make You Like Me: Debates on Brega Music</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Facina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Multifoco, 1, pp.226, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3877,51 +5444,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baile Funk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Facina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3937,1524 +5504,1091 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entry “Baile Funk” for the Marielle Franco Dictionary of Favelas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (3)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex, drugs and feminism: for Brazil’s female funk singers, the personal is political</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Facina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAL.439xsqhrh⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteger as crianças</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Facina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Funk in the Context of the Criminalization of Poverty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Facina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mc Leonardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Once Upon a (Different) Time: The Criminalization of the Favela</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Facina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Back to the White Man’s Burden: the New Imperialism and Its Culturalist Justifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Facina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupture Literacies: The Writings of Funk Carioca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Facina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Do Nascimento E Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana C Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival Nacional de Cultura Popular: Interculturalidades</w:t>
-[...590 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+              <w:t xml:space="preserve">V Colóquio Letramento e Cultura Escrita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEALE/UFMG, 2014, Belo Horizonte, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultura como crime, cultura como direito: a luta contra a resolução 013 no Rio de Janeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Facina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29a Reunião Brasileira de Antropologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Associação Brasileira de Antropologia, 2014, Brasília, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapeamento da produção cultural da favela de Acari: aproximações iniciais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Facina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII ENECULT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UFBA, 2011, Salvador (Bahia), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Políticas culturais vistas “de baixo”: um relato da experiência do curso de formação de agentes culturais populares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Facina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Hugo Adler Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liv Sovik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII ENECULT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UFBA, 2011, Salvador (Bahia), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cidade do funk: expressões da diáspora negra nas favelas cariocas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana C Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Facina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VI ENECULT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UFBA, 2010, Salvador (Bahia), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Não me bate, doutor?”: funk e criminalização da pobreza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Facina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">V ENECULT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UFBA, 2009, Salvador (Bahia), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural Industry and Alienation: Issues Surrounding “Brega” Music</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Facina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">V Colóquio Internacional Marx e Engels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cemarx, 2007, Campinas (Brazil), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Representações do feminino na obra de Nelson Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Facina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXII Simpósio Nacional de História - História, Acontecimento e Narrativa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANPUH, 2003, João Pessoa, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId129"/>
+      <w:footerReference w:type="default" r:id="rId150"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5522,51 +6656,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D3CA03D4"/>
+    <w:nsid w:val="99FF9511"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5753,51 +6887,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adriana-facina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9381-5134" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737165v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Capanema" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Facina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470563v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Almeida, Capanema De" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488139v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506126v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506127v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capanema P. de Almeida S&#237;lvia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506132v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge P. Santiago" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Aknin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506141v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488147v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Matos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9771/pcr.v11i2.28846" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506232v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jones Pelech Vieira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Novaes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506240v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488148v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506244v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Carvalho Lopes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Do Nascimento E Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junot Maia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488155v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506261v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Oliveira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506268v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Moura" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chaves" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506265v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ma&#237;ra Morais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Liano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Pingo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Xavier Neto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506253v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Andr&#233;ia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#226;mella Santos dos Passos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506271v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488157v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mardonio Barros" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Trindade" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506272v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Silva Nunes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506276v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506280v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Karina Nic&#225;cio C&#225;ceres" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Ara&#250;jo Bordalo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503303v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mattoso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Autonamo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503233v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Freitas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubem Confete" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484612v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70435/junguiana.v41i3.53" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484604v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Domingues" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoma Oliveira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9771/pcr.v17i2.60695" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470219v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-49442023v29n3e2023042.pt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484611v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466414v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/1678-9857.ra.2022.195924" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484591v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22456/1984-1191.104698" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484614v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Ribeiro Moutinho" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Palombini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20504/opus2018a2411" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484613v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Calazans" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana&#237;na Tavares" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472812v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-49442017v23n2p341" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484609v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana C Lopes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N Silva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/010318138650275307321" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484615v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Vedder" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/tecap.2016.21401" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484594v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.65625/ryz26d49" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484588v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484618v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484617v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484619v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486716v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486717v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488141v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488047v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAL.439xsqhrh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488050v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488054v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Leonardo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487569v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487572v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487585v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487586v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487588v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487591v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487954v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487973v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Figueiredo de Castro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488086v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488083v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488096v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488093v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ara&#250;jo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hugo Adler Pereira" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liv Sovik" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488103v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488108v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488116v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adriana-facina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9381-5134" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737165v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Capanema" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Facina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470563v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Almeida, Capanema De" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506126v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506127v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capanema P. de Almeida S&#237;lvia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488139v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506132v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge P. Santiago" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Aknin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506141v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488147v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Matos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9771/pcr.v11i2.28846" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506232v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jones Pelech Vieira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Novaes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506240v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488151v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#226;mella Passos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488148v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506244v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Carvalho Lopes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Do Nascimento E Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junot Maia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488155v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506261v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Oliveira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506268v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Moura" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chaves" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506265v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ma&#237;ra Morais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Liano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Pingo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Xavier Neto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506253v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Andr&#233;ia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#226;mella Santos dos Passos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506271v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488157v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mardonio Barros" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Trindade" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506272v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Silva Nunes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506276v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506280v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Karina Nic&#225;cio C&#225;ceres" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Ara&#250;jo Bordalo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506282v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503303v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mattoso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Autonamo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503233v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Freitas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubem Confete" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484604v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Domingues" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoma Oliveira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9771/pcr.v17i2.60695" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484612v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70435/junguiana.v41i3.53" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470219v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-49442023v29n3e2023042.pt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484611v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466414v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/1678-9857.ra.2022.195924" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484591v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22456/1984-1191.104698" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484613v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Calazans" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana&#237;na Tavares" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484614v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Ribeiro Moutinho" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Palombini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20504/opus2018a2411" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472812v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-49442017v23n2p341" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484609v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana C Lopes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N Silva" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/010318138650275307321" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484615v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Vedder" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/tecap.2016.21401" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484601v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Passos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484596v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484594v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.65625/ryz26d49" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484618v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484588v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484581v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484617v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484619v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486720v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Carlos de Souza Lima" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486727v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487569v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487572v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487570v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487586v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487585v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487587v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487588v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487591v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487589v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487942v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487593v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Schincariol Mello" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cristina Lima Dantas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Baetas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487954v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487968v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487973v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Figueiredo de Castro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486716v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486717v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488141v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488047v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAL.439xsqhrh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488050v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488054v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Leonardo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488057v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484608v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488083v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488086v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488096v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488093v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ara&#250;jo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hugo Adler Pereira" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liv Sovik" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488103v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488108v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488116v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488119v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>