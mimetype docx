--- v0 (2026-03-15)
+++ v1 (2026-04-29)
@@ -168,5724 +168,5724 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Women, Sacred Texts, Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Serban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hephzibah Israel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Routledge Handbook on Translation and Religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.152-167, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religious Translations in Contemporary Visual Art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christiane Nord, Mehmet Tahir Öncü, Abdel-Hafiez Massud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religion und Translation. Impulse für Translationswissenschaft und Religionspädagogik.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Logos Verlag, pp.67-79, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: Translation and the world of opera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Serban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Kar Yue Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adriana Serban, Kelly Kar Yue Chan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Opera in Translation: Unity and Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Benjamins, pp.1-9, 2020, 9789027207500</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translation of Religious Writings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sin-wai Chan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">An Encyclopaedia of Practical Translation and Interpreting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Chinese University Press, pp.325-349, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translation and the Body in Peter Greenaway's The Pillow Book</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Solange Hibbs; Adriana Serban; Nathalie Vincent-Arnaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corps et traduction, corps en traduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert-Lucas, pp.131-147, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristen Malmkjaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fransiska Louwagie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kirsten Malmkjaer; Adriana Serban; Fransiska Louwagie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Key Cultural Texts in translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Benjamins Publishing Company, pp.1-6, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction - Poésie, traduction, cinéma: tangences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Dussol; Adriana Serban. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poésie-traduction-cinéma = Poetry-translation-film</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert-Lucas, pp.29-45, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Retrouver le corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Hibbs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vincent-Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Solange Hibbs; Adriana Serban; Nathalie Vincent-Arnaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corps et traduction, corps en traduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert-Lucas, pp.11-15, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implicitation and Explicitation in Film Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cummins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valérie Bada; Céline Letawe; Christine Pagnoulle; Patricia Wilson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Impliciter, expliciter: L'intervention du traducteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Liège, pp.125-141, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translation and the Body in Peter Greenaway's The Pillow Book</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Solange Hibbs, Adriana Şerban, Nathalie Vincent-Arnaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corps et traduction, corps en traduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert-Lucas, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Creativity and alterity in film translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larisa Cercel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Seruya Teresa; Justo José Miranda. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rereading Schleiermacher: Translation, cognition and culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.291-303, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiting a Classic: Friedrich Schleiermacher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larisa Cercel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Larisa Cercel; Adriana Serban. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Friedrich Schleiermacher and the Question of Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.1-8, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Des traducteurs à l'oeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Etudes montpellieraines du monde anglophone. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Art de la traduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard éditeur, pp.7-15, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Writing, directing and translating poetic film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stolze; Radegundis; Stanley; John et Cercel; Larisa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Translational hermeneutics: The first symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zeta books, pp.259-288, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5840/zeta-translational201510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linguistic Approaches in Translation Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Millán; Carmen et Bartrina; Francesca. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Routledge Handbook of Translation Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.213-227, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Audiovisual Translation in Close-up : Practical and Theoretical Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Matamala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Lavaur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adriana Serban; Anna Matamala; Jean-Marc Lavaur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audiovisual Translation in Close-up : Practical and Theoretical Approaches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.11-19, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Traduction et médias audiovisuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Lavaur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adriana Serban; Jean-Marc Lavaur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traduction et médias audiovisuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.11-18, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accommodation, censure et autocensure en traduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Ballard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Censure et traduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Artois presses université, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greek Soldiers on the Screen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Gartzonika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jorge Díaz Cintas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New trends in audiovisual translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Multilingual Matters, pp.243-254, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les aspects linguistiques du sous-titrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marc Lavaur; Adriana Şerban. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La traduction audiovisuelle : approche interdisciplinaire du sous-titrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck, pp.85-99, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating the Language of Subtitles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Ballard; Carmen Pineira-Tresmontant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les corpus en linguistique et en traductologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Artois presses université, pp.299-320, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cause and Effect in Literary Translations from Romanian into English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Chuquet; Michel Paillard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Causalité et contrastivité : études de corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.229-242, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audience Design in Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Peeters. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">On the relationships between translation theory and translation practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.115-126, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaising versus modernising in English translations of the Orthodox liturgy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lynne Long. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Translation and religion : holy untranslatable ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Multilingual Matters, pp.75-88, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translation: The ethics of competence and effort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Serban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éthique(s) et traduction à l’ère contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Avignon Université, Feb 2023, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translation as flow: A few thoughts about the role of detail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Serban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constructions of Identity 11: Transmission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Department of English Language and Literature, Babeș-Bolyai University, May 2023, Cluj-Napoca, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attention, on traduit ! Le cinéma dans toutes ses langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...34 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Serban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival du film britannique et irlandais "Under My Screen"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Corsica Film Festivals, Dec 2023, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retranslation of the Bible for liturgical use: The case of the French Traduction officielle liturgique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Serban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retranslating the Bible and the Qur’an. Tensions between authoritative translations and retranslations in theory and in practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, KU Leuven, Mar 2022, Online, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Road Is the Destination: Translation as Culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Serban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open lecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Département d'études anglophones, Université Babes-Bolyai, May 2022, Cluj-Napoca, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Crack that Lets in the Light: Concepts of the Divine and a Problem in Religious Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Serban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Hassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Failles". Congrès de la SAES 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Clermont-Auvergne, Jun 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retranslation through details: An aesthetic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Serban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retranslation in context V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Károli Gáspár, Apr 2022, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can translation theory offer translators of sacred texts ─ and the other way round?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Serban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retranslation in context V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Károli Gáspár, Apr 2022, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palia de la Orăştie: Translators, motivations, readers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Serban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The medieval translator: Fragmentation and inclusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bologne, Jun 2021, Online (Bologne), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women translators of religious texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Serban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Hassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire l’équipe EMMA (Etudes montpelliéraines du monde anglophone), Université Paul-Valéry Montpellier 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMMA, Mar 2021, Montpellier (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La créativité en action : sous-titrage et audiodescription dans l’enseignement des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Serban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La traduction audiovisuelle dans l’apprentissage des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bologne, Dec 2021, Bologne, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personhood and the translation of sacred texts by women: Theology, culture, cooperation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Serban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRANSLATA IV: Future perspectives in translation and interpreting studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d’Innsbruck, Sep 2021, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making kin through translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Serban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire l’équipe EMMA (Etudes montpelliéraines du monde anglophone), Université Paul-Valéry Montpellier 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMMA, Jun 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Joy and Beauty of Opera Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Serban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Kar Yue Chan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire l’équipe EMMA (Etudes montpelliéraines du monde anglophone), Université Paul-Valéry Montpellier 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMMA, Nov 2020, Montpellier (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translation and magic horses: Petre Ispirescu’s ‘Tinereţe fără bătrâneţe şi viaţă fără de moarte’ in Romanian and in English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Serban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal love / L’amour des animaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse Jean-Jaurès, Mar 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opera translation and the transmission of knowledge: Amour courtois and troubadour poetry in Kaija Saariaho’s first opera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Serban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translation and knowledge transfer: New trends in the theory and practice of translation and interpreting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Cordoue, Oct 2019, Cordoue, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The crossing of borders in Theodoros Angelopoulos’ cinema: translation and the journey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Serban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translation and cultural sustainability: Groundwork, foundations and applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Salamanque, Nov 2018, Salamanque, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Crossing of Borders in Theodoros Angelopoulos's Cinema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale "Translation and Cultural Sustainability: Groundwork, Foundations and Applications", Université de Salamanque, Salamanque, 28-30 novembre 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Salamanque, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translation and the body in Peter Greenaway’s The Pillow Book</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études Montpellier-Sherbrooke sur la traduction et traductologie, Université Paul-Valéry Montpellier 3, le 22 juin 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avancées dans la traduction contemporaine de textes patristiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1 er Congrès Mondial de Traductologie, Université Paris-Nanterre, 10-14 avril 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sous-titrage des films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sous-titrage des films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detail in translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Translational hermeneutics as a research paradigm », Université des Sciences Appliquées de Cologne 31 juin - 1 juillet 2016.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The translator’s textual presence in opera translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire TRACT, Université Paris 3 — Sorbonne Nouvelle, le 24 mars 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there a Translator’s textual presence in opera translation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études « Traces de subjectivité et Corpus multilingues », Université de Poitiers, 21-22 mai 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Contes d’Hoffmann by Jacques Offenbach subtitled into English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études Sherbrooke-Montpellier, Université de Sherbrooke, le 10 juin 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The finest of lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larisa Cercel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Key cultural texts in translation », Université de Leicester, Royaume-Uni, 29-30 avril 2014.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Leicester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le 'fictional turn' en traductologie et les traducteurs dans la fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence, "La traduction. Pratiques, enjeux, défis", Casa de Vélasquez, Madrid, les 24 janvier, 21 février, 28 mars et 25 avril 2014.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Madrid, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilingualism at the cinema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire donné à l'Université de Manchester, 5 décembre 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implicitation and explicitation in film translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cummins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international, "Impliciter, expliciter – Le traducteur comme équilibriste interculturel/Translators as cross-cultural go-betweens", Université de Liège, Liège, Belgique, 2-4 mai 2013.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Languages, borders, odysseys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The AHRC Research Networking Scheme « Translating Cultures », Université de Leicester, 9 février 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Leicester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key plurilingual films in translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e congrès de la European Society for Translation Studies « Centres and Peripheries », Germersheim, 29 août – 1 septembre 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Germersheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key cultural texts in Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes Rencontres Scientifiques Universitaires "Montpellier-Sherbrooke 2013", Université Paul-Valéry, Montpellier, 27-28 juin 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02164140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key cultural texts for a key audience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : "7e congrès de la European Society for Translation Studies : Centres and Peripheries", Université Johannes Gutenberg de Mayence, Germersheim, 29 août - 1 septembre 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Germersheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02164136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Schleiermacher and the text he never saw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larisa Cercel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international 1813-2013: Two centuries of reading Schleiermacher's seminal text "On the different methods of translating", Université de Lisbonne, 24-25 octobre 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The status of qualitative versus quantitative methods of enquiry in translation research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"On the status and use of corpora in linguistics / Statut et utilisation des corpus en linguistique", Université Paul-Valéry, Montpellier, 1-2 juin 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02920676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The AHRC Research Networking Scheme « Translating cultures », Université de Leicester, 7 décembre 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Leicester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The translator's differential voice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « La cohérence discursive à l'épreuve : Traduction et homogénéisation », Université Paris 3, Sorbonne Nouvelle, 12-13 octobre 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les langues de Théodoros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international «Traduction, plurilinguisme et langues en contact : traduire la diversité», Université de Toulouse-le-Mirail, 18-20 octobre 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key texts from the Romanian folklore in translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The AHRC Research Networking Scheme « Translating Cultures », Université de Leicester, 7 décembre 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Leicester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilingualism, film discourse and subtitling strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRANSLATA, Universität Innsbruck, 12-14 mai 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scriptwriting, directing and translating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale "Hermeneutics and Translation Studies", Université des sciences appliquées de Cologne, Cologne, 26-27 mai 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02876169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural transfer in audiovisual translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Cultural transfer in audiovisual translation" organisé par l'Université Norvégienne de Sciences et de Technologie à Trondheim le 20 janvier 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterolingualism, norms and poetry in subtitling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Normes et transgressions des normes en traduction audiovisuelle" organisé par l’université d’Evry Val d’Essonne et le Centre de Recherche en Langues et Cultures à Evry les 18 et 19 juin 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translation as alchemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e congrès de la EST 'Tracks and treks in Translation Studies', Louvain, 23-25 septembre 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translating the South of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Cross-Cultural Encounters between the Mediterranean and the English-Speaking Worlds : the Dynamics of Differences", Université Paul Valéry - Montpellier III, 23-24 janvier 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02897329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sous-titrage, traduction, adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "De la traduction à la transposition dans les arts et sciences humaines contemporaines", Université Paul-Valéry, Montpellier,15-17 mai 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02874439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eternal Life and Everlasting Youth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international sur le thème Stories for children, histories of childhood / Histoires d’enfant, histoires d’enfance, Université François-Rabelais, Tours, 18-19 novembre 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Tours, France. pp.299-319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subtitling Multilingualism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47e Congrès de la SAES "L'Envers du décor", Université d'Avignon, 11-13 mai 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02897331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negotiating Interpersonal Interaction in Translated Film Dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Translation as Negotiation", The Seventh Portsmouth Translation Conference, University of Portsmouth, 10 novembre 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Portsmouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cause and Effect and Literary Translations from Romanian into English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Cause, Corpus, Contrastivité", Journée d'études, Université de Poitiers, 1-2 avril 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negotiating Identities in Subtitled Film Dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Media for All", International Conference on Audiovisual Translation, Universtitat Autònoma de Barcelona, 6-8 juin 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072101v1</w:t>
-              </w:r>
-[...1999 lines deleted...]
-                <w:t xml:space="preserve">hal-03055751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5903,982 +5903,982 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de l'ouvrage Translation and Creativity de Kirsten Malmkjær (Londres et New York : Routledge, 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Serban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, pp.397-402</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: Women translators of religious texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Serban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rim Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parallèles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (1), pp.3-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17462/para.2022.01.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translation as a Winged Magic Horse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caliban : French journal of English studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 64, pp.251-268</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thinking Through Translation with Theodoros Angelopoulos: Journeys, Border Crossings, Liminality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Respectus philologicus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (41), pp.136-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15388/RESPECTUS.2019.36.41.29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiting Cultural Aspects of Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niroshini Gunasekera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adriana Serban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04406710v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Respectus philologicus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (40), pp.182-194</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subtitling matters. New perspectives on subtitling and foreign language learning (New trends in translation studies), by Elisa Ghia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Interpreter and Translator Trainer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8(1), pp.139-141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Meylaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linguistica Antverpiensia New Series - Themes in Translation Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13, pp.1-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Status of Qualitative and Quantitative Methods of Enquiry in Translation Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, HS-13, s.p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corela.3071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translation as Alchemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MonTI : Monografías de Traducción e Interpretación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4, pp.39-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux et défis de la traduction des textes religieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Études du Religieux. Recherches Interdisplinaires- CERRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent Trends in English-language Translation Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue SEPTET</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1, pp.180-206</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poésie, sous-titrage : Rencontres pour un cinéma hors normes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Serban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418320v1</w:t>
-              </w:r>
-[...803 lines deleted...]
-                <w:t xml:space="preserve">hal-03061397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6896,64 +6896,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women Translators of Religious Texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Serban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Hassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallèles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34 (1), 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6978,64 +6978,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilingualism at the cinema and on stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Meylaerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistica Antverpiensia New Series - Themes in Translation Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, 366 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7092,64 +7092,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opera in Translation: Unity and Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Serban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Kar Yue Chan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Benjamins, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7161,810 +7161,810 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Key Cultural Texts in Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristen Malmkjaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fransiska Louwagie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">John Benjamins Publishing Company, 320 p., 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Corps et traduction, corps en traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Hibbs-Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Serban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vincent-Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Lambert-Lucas, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solange Hibbs-Lissorgues</w:t>
+                <w:t xml:space="preserve">hal-04406825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps et traduction, corps en traduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Hibbs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vincent-Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lambert-Lucas, 307 p., 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Key Cultural Texts in Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsten Malmkjær</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Serban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Éditions Lambert-Lucas, 2018</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fransiska Louwagie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">John Benjamins, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Solange Hibbs</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poésie-traduction-cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lambert-Lucas, 358 p., 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L' Art de la traduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Lambert-Lucas, 307 p., 2018</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Houdiard, Volume 8 de la collection Essais sur l?art, 236 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Kristen Malmkjaer</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Schleiermacher and the question of translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larisa Cercel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Gruyter, 265 p., 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduction et médias audiovisuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Lavaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du Septentrion, 269 p., 2011, 978-2-7574-0341-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audiovisual translation in close-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Lavaur</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">John Benjamins Publishing Company, 320 p., 2018</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Matamala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 320 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Kirsten Malmkjær</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traduction audiovisuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Lavaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...475 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck, 162 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8072,51 +8072,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25C42E0A"/>
+    <w:nsid w:val="91A2A624"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8303,51 +8303,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adriana-serban" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128183500" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/78794403" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000119514595" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406714v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Serban" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04420171v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04418874v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406755v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04423812v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04418950v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hassen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406750v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406738v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406763v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04418334v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406747v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406760v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04418329v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Artero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04418982v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Kar Yue Chan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406814v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406811v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406820v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073539v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana &#350;erban" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809469v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809455v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073273v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077432v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076174v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809424v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809464v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809438v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Cercel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809479v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sauvage" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809480v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809477v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cummins" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072594v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809437v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164140v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164136v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809490v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920676v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072592v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072605v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072591v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072593v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072388v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876169v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075784v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072390v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072389v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897329v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874439v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068766v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897331v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072100v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075576v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072101v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406693v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04007127v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04418781v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057791v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057640v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057650v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Malmkjaer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fransiska Louwagie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057738v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dussol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057737v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hibbs" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vincent-Arnaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057641v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04008914v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809475v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057649v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809476v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/zeta-translational201510" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056540v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057648v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Matamala" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lavaur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069992v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055747v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055746v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gartzonika" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055745v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055749v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055752v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055750v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055751v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406710v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04418320v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04418832v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17462/para.2022.01.01" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04008883v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04008903v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/RESPECTUS.2019.36.41.29" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406705v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niroshini Gunasekera" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809482v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063432v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Meylaerts" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883183v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.3071" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876170v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061396v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061397v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406722v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809484v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406731v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406825v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hibbs-Lissorgues" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051368v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051341v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406833v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Malmkj&#230;r" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051358v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809481v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809483v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876171v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050877v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050091v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adriana-serban" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128183500" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/78794403" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000119514595" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406693v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hassen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Serban" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04007127v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana &#350;erban" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04418781v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Kar Yue Chan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057640v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057791v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057650v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Malmkjaer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fransiska Louwagie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057738v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dussol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057737v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hibbs" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vincent-Arnaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057641v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cummins" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04008914v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809475v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Cercel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057651v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057649v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sauvage" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809476v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/zeta-translational201510" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056540v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057648v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Matamala" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lavaur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069992v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055747v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055746v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gartzonika" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055745v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055749v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055752v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055750v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055751v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406714v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04420171v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04418874v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406755v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04423812v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04418950v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406750v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406738v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406763v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04418334v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406747v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406760v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04418329v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Artero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04418982v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406814v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406811v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406820v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073539v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809469v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809455v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077432v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073273v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076174v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809424v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809464v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809438v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809479v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809480v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809477v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072594v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809437v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164140v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164136v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809490v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920676v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072592v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072605v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072591v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072593v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072388v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876169v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075784v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072390v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072389v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897329v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874439v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068766v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897331v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072100v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075576v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072101v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406710v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04418832v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17462/para.2022.01.01" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04008883v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04008903v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/RESPECTUS.2019.36.41.29" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406705v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niroshini Gunasekera" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809482v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063432v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Meylaerts" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883183v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.3071" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876170v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061396v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061397v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04418320v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406722v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809484v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406731v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051341v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406825v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hibbs-Lissorgues" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051368v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406833v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Malmkj&#230;r" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051358v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809481v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809483v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876171v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050877v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050091v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>