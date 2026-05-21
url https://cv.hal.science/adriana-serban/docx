--- v1 (2026-04-29)
+++ v2 (2026-05-21)
@@ -168,5724 +168,5724 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (51)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attention, on traduit ! Le cinéma dans toutes ses langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Serban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival du film britannique et irlandais "Under My Screen"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Corsica Film Festivals, Dec 2023, Corte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translation: The ethics of competence and effort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Serban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éthique(s) et traduction à l’ère contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Avignon Université, Feb 2023, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translation as flow: A few thoughts about the role of detail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Serban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constructions of Identity 11: Transmission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of English Language and Literature, Babeș-Bolyai University, May 2023, Cluj-Napoca, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retranslation of the Bible for liturgical use: The case of the French Traduction officielle liturgique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Serban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retranslating the Bible and the Qur’an. Tensions between authoritative translations and retranslations in theory and in practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, KU Leuven, Mar 2022, Online, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Road Is the Destination: Translation as Culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Serban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Open lecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département d'études anglophones, Université Babes-Bolyai, May 2022, Cluj-Napoca, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Crack that Lets in the Light: Concepts of the Divine and a Problem in Religious Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Serban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Failles". Congrès de la SAES 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Clermont-Auvergne, Jun 2022, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retranslation through details: An aesthetic perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Serban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retranslation in context V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Károli Gáspár, Apr 2022, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What can translation theory offer translators of sacred texts ─ and the other way round?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Serban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retranslation in context V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Károli Gáspár, Apr 2022, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making kin through translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Serban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire l’équipe EMMA (Etudes montpelliéraines du monde anglophone), Université Paul-Valéry Montpellier 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMMA, Jun 2021, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palia de la Orăştie: Translators, motivations, readers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Serban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The medieval translator: Fragmentation and inclusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bologne, Jun 2021, Online (Bologne), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Women translators of religious texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Serban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire l’équipe EMMA (Etudes montpelliéraines du monde anglophone), Université Paul-Valéry Montpellier 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMMA, Mar 2021, Montpellier (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La créativité en action : sous-titrage et audiodescription dans l’enseignement des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Serban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La traduction audiovisuelle dans l’apprentissage des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bologne, Dec 2021, Bologne, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Personhood and the translation of sacred texts by women: Theology, culture, cooperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Serban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRANSLATA IV: Future perspectives in translation and interpreting studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’Innsbruck, Sep 2021, Innsbruck, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Joy and Beauty of Opera Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Serban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Kar Yue Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire l’équipe EMMA (Etudes montpelliéraines du monde anglophone), Université Paul-Valéry Montpellier 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMMA, Nov 2020, Montpellier (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opera translation and the transmission of knowledge: Amour courtois and troubadour poetry in Kaija Saariaho’s first opera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Serban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Translation and knowledge transfer: New trends in the theory and practice of translation and interpreting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Cordoue, Oct 2019, Cordoue, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translation and magic horses: Petre Ispirescu’s ‘Tinereţe fără bătrâneţe şi viaţă fără de moarte’ in Romanian and in English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Serban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal love / L’amour des animaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Jean-Jaurès, Mar 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The crossing of borders in Theodoros Angelopoulos’ cinema: translation and the journey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Serban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Translation and cultural sustainability: Groundwork, foundations and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Salamanque, Nov 2018, Salamanque, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Crossing of Borders in Theodoros Angelopoulos's Cinema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale "Translation and Cultural Sustainability: Groundwork, Foundations and Applications", Université de Salamanque, Salamanque, 28-30 novembre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Salamanque, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translation and the body in Peter Greenaway’s The Pillow Book</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études Montpellier-Sherbrooke sur la traduction et traductologie, Université Paul-Valéry Montpellier 3, le 22 juin 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avancées dans la traduction contemporaine de textes patristiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 er Congrès Mondial de Traductologie, Université Paris-Nanterre, 10-14 avril 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detail in translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Translational hermeneutics as a research paradigm », Université des Sciences Appliquées de Cologne 31 juin - 1 juillet 2016.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Cologne, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sous-titrage des films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sous-titrage des films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The translator’s textual presence in opera translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire TRACT, Université Paris 3 — Sorbonne Nouvelle, le 24 mars 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is there a Translator’s textual presence in opera translation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études « Traces de subjectivité et Corpus multilingues », Université de Poitiers, 21-22 mai 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Contes d’Hoffmann by Jacques Offenbach subtitled into English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études Sherbrooke-Montpellier, Université de Sherbrooke, le 10 juin 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Sherbrooke, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The finest of lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larisa Cercel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Key cultural texts in translation », Université de Leicester, Royaume-Uni, 29-30 avril 2014.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Leicester, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le 'fictional turn' en traductologie et les traducteurs dans la fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence, "La traduction. Pratiques, enjeux, défis", Casa de Vélasquez, Madrid, les 24 janvier, 21 février, 28 mars et 25 avril 2014.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Madrid, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Key cultural texts for a key audience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : "7e congrès de la European Society for Translation Studies : Centres and Peripheries", Université Johannes Gutenberg de Mayence, Germersheim, 29 août - 1 septembre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Germersheim, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Schleiermacher and the text he never saw</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larisa Cercel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international 1813-2013: Two centuries of reading Schleiermacher's seminal text "On the different methods of translating", Université de Lisbonne, 24-25 octobre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multilingualism at the cinema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire donné à l'Université de Manchester, 5 décembre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Manchester, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implicitation and explicitation in film translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cummins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international, "Impliciter, expliciter – Le traducteur comme équilibriste interculturel/Translators as cross-cultural go-betweens", Université de Liège, Liège, Belgique, 2-4 mai 2013.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Liège, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Languages, borders, odysseys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The AHRC Research Networking Scheme « Translating Cultures », Université de Leicester, 9 février 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Leicester, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Key plurilingual films in translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7e congrès de la European Society for Translation Studies « Centres and Peripheries », Germersheim, 29 août – 1 septembre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Germersheim, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Key cultural texts in Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4èmes Rencontres Scientifiques Universitaires "Montpellier-Sherbrooke 2013", Université Paul-Valéry, Montpellier, 27-28 juin 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Key texts from the Romanian folklore in translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The AHRC Research Networking Scheme « Translating Cultures », Université de Leicester, 7 décembre 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Leicester, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The status of qualitative versus quantitative methods of enquiry in translation research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"On the status and use of corpora in linguistics / Statut et utilisation des corpus en linguistique", Université Paul-Valéry, Montpellier, 1-2 juin 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The AHRC Research Networking Scheme « Translating cultures », Université de Leicester, 7 décembre 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Leicester, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The translator's differential voice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « La cohérence discursive à l'épreuve : Traduction et homogénéisation », Université Paris 3, Sorbonne Nouvelle, 12-13 octobre 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langues de Théodoros Angelopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international «Traduction, plurilinguisme et langues en contact : traduire la diversité», Université de Toulouse-le-Mirail, 18-20 octobre 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multilingualism, film discourse and subtitling strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRANSLATA, Universität Innsbruck, 12-14 mai 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Innsbruck, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scriptwriting, directing and translating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale "Hermeneutics and Translation Studies", Université des sciences appliquées de Cologne, Cologne, 26-27 mai 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Cologne, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translation as alchemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6e congrès de la EST 'Tracks and treks in Translation Studies', Louvain, 23-25 septembre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Louvain, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultural transfer in audiovisual translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Cultural transfer in audiovisual translation" organisé par l'Université Norvégienne de Sciences et de Technologie à Trondheim le 20 janvier 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Trondheim, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heterolingualism, norms and poetry in subtitling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Normes et transgressions des normes en traduction audiovisuelle" organisé par l’université d’Evry Val d’Essonne et le Centre de Recherche en Langues et Cultures à Evry les 18 et 19 juin 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Evry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translating the South of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Cross-Cultural Encounters between the Mediterranean and the English-Speaking Worlds : the Dynamics of Differences", Université Paul Valéry - Montpellier III, 23-24 janvier 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous-titrage, traduction, adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "De la traduction à la transposition dans les arts et sciences humaines contemporaines", Université Paul-Valéry, Montpellier,15-17 mai 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negotiating Interpersonal Interaction in Translated Film Dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Translation as Negotiation", The Seventh Portsmouth Translation Conference, University of Portsmouth, 10 novembre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Portsmouth, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eternal Life and Everlasting Youth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international sur le thème Stories for children, histories of childhood / Histoires d’enfant, histoires d’enfance, Université François-Rabelais, Tours, 18-19 novembre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Tours, France. pp.299-319</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subtitling Multilingualism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">47e Congrès de la SAES "L'Envers du décor", Université d'Avignon, 11-13 mai 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negotiating Identities in Subtitled Film Dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Media for All", International Conference on Audiovisual Translation, Universtitat Autònoma de Barcelona, 6-8 juin 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Barcelona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cause and Effect and Literary Translations from Romanian into English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Cause, Corpus, Contrastivité", Journée d'études, Université de Poitiers, 1-2 avril 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women, Sacred Texts, Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Serban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hephzibah Israel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Handbook on Translation and Religion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.152-167, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religious Translations in Contemporary Visual Art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christiane Nord, Mehmet Tahir Öncü, Abdel-Hafiez Massud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religion und Translation. Impulse für Translationswissenschaft und Religionspädagogik.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Logos Verlag, pp.67-79, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04007127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Translation and the world of opera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Serban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Kar Yue Chan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adriana Serban, Kelly Kar Yue Chan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Opera in Translation: Unity and Diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins, pp.1-9, 2020, 9789027207500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translation and the Body in Peter Greenaway's The Pillow Book</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Solange Hibbs, Adriana Şerban, Nathalie Vincent-Arnaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corps et traduction, corps en traduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert-Lucas, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translation and the Body in Peter Greenaway's The Pillow Book</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Solange Hibbs; Adriana Serban; Nathalie Vincent-Arnaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corps et traduction, corps en traduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert-Lucas, pp.131-147, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translation of Religious Writings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sin-wai Chan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">An Encyclopaedia of Practical Translation and Interpreting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Chinese University Press, pp.325-349, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03057640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristen Malmkjaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fransiska Louwagie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kirsten Malmkjaer; Adriana Serban; Fransiska Louwagie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Key Cultural Texts in translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Benjamins Publishing Company, pp.1-6, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction - Poésie, traduction, cinéma: tangences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Dussol; Adriana Serban. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poésie-traduction-cinéma = Poetry-translation-film</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert-Lucas, pp.29-45, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Retrouver le corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Hibbs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vincent-Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Solange Hibbs; Adriana Serban; Nathalie Vincent-Arnaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corps et traduction, corps en traduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Lambert-Lucas, pp.131-147, 2018</w:t>
+              <w:t xml:space="preserve">, Lambert-Lucas, pp.11-15, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Kristen Malmkjaer</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implicitation and Explicitation in Film Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cummins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...283 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Bada; Céline Letawe; Christine Pagnoulle; Patricia Wilson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Impliciter, expliciter: L'intervention du traducteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Liège, pp.125-141, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03057641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Creativity and alterity in film translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...71 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larisa Cercel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Seruya Teresa; Justo José Miranda. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rereading Schleiermacher: Translation, cognition and culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.291-303, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Writing, directing and translating poetic film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stolze; Radegundis; Stanley; John et Cercel; Larisa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Translational hermeneutics: The first symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zeta books, pp.259-288, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5840/zeta-translational201510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting a Classic: Friedrich Schleiermacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larisa Cercel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Larisa Cercel; Adriana Serban. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Friedrich Schleiermacher and the Question of Translation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.1-8, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Des traducteurs à l'oeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03057651v1</w:t>
-[...34 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etudes montpellieraines du monde anglophone. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Art de la traduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michel Houdiard éditeur, pp.7-15, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03057649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linguistic Approaches in Translation Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Millán; Carmen et Bartrina; Francesca. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Handbook of Translation Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.213-227, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03056540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Audiovisual Translation in Close-up : Practical and Theoretical Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Matamala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Lavaur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adriana Serban; Anna Matamala; Jean-Marc Lavaur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Audiovisual Translation in Close-up : Practical and Theoretical Approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.11-19, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03057648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Traduction et médias audiovisuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Lavaur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adriana Serban; Jean-Marc Lavaur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traduction et médias audiovisuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.11-18, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03069992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accommodation, censure et autocensure en traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Ballard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Censure et traduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Artois presses université, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greek Soldiers on the Screen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Gartzonika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jorge Díaz Cintas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New trends in audiovisual translation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Multilingual Matters, pp.243-254, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aspects linguistiques du sous-titrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marc Lavaur; Adriana Şerban. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La traduction audiovisuelle : approche interdisciplinaire du sous-titrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.85-99, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Language of Subtitles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Ballard; Carmen Pineira-Tresmontant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les corpus en linguistique et en traductologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Artois presses université, pp.299-320, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cause and Effect in Literary Translations from Romanian into English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Chuquet; Michel Paillard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Causalité et contrastivité : études de corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.229-242, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audience Design in Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Peeters. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">On the relationships between translation theory and translation practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.115-126, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaising versus modernising in English translations of the Orthodox liturgy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lynne Long. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translation and religion : holy untranslatable ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Multilingual Matters, pp.75-88, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055751v1</w:t>
-              </w:r>
-[...3692 lines deleted...]
-                <w:t xml:space="preserve">hal-03072101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5903,1178 +5903,1178 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de l'ouvrage Translation and Creativity de Kirsten Malmkjær (Londres et New York : Routledge, 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Serban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.397-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Women Translators of Religious Texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Serban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parallèles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 34 (1), 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multilingualism at the cinema and on stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Meylaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linguistica Antverpiensia New Series - Themes in Translation Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, 366 p., 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poésie, sous-titrage : Rencontres pour un cinéma hors normes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Serban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Women translators of religious texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Serban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Hassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallèles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 34 (1), pp.3-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17462/para.2022.01.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translation as a Winged Magic Horse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caliban : French journal of English studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 64, pp.251-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Adriana Şerban</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiting Cultural Aspects of Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niroshini Gunasekera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Serban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Respectus philologicus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 36 (41), pp.136-145. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019, 35 (40), pp.182-194</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Adriana Serban</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thinking Through Translation with Theodoros Angelopoulos: Journeys, Border Crossings, Liminality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Respectus philologicus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 35 (40), pp.182-194</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 36 (41), pp.136-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15388/RESPECTUS.2019.36.41.29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subtitling matters. New perspectives on subtitling and foreign language learning (New trends in translation studies), by Elisa Ghia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Interpreter and Translator Trainer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8(1), pp.139-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Meylaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistica Antverpiensia New Series - Themes in Translation Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 13, pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Status of Qualitative and Quantitative Methods of Enquiry in Translation Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, HS-13, s.p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/corela.3071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translation as Alchemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MonTI : Monografías de Traducción e Interpretación</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 4, pp.39-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02876170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et défis de la traduction des textes religieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Études du Religieux. Recherches Interdisplinaires- CERRI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03061396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Trends in English-language Translation Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue SEPTET</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1, pp.180-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03061397v1</w:t>
-              </w:r>
-[...288 lines deleted...]
-                <w:t xml:space="preserve">hal-01809484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7092,64 +7092,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opera in Translation: Unity and Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Serban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Kar Yue Chan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Benjamins, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7161,810 +7161,810 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Poésie-traduction-cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lambert-Lucas, 358 p., 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Key Cultural Texts in Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristen Malmkjaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fransiska Louwagie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Benjamins Publishing Company, 320 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03051341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps et traduction, corps en traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Hibbs-Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Serban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vincent-Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Lambert-Lucas, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solange Hibbs-Lissorgues</w:t>
+                <w:t xml:space="preserve">hal-04406825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps et traduction, corps en traduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Hibbs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vincent-Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lambert-Lucas, 307 p., 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Key Cultural Texts in Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsten Malmkjær</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Serban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Éditions Lambert-Lucas, 2018</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fransiska Louwagie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">John Benjamins, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Solange Hibbs</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Schleiermacher and the question of translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larisa Cercel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Gruyter, 265 p., 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L' Art de la traduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Houdiard, Volume 8 de la collection Essais sur l?art, 236 p., 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduction et médias audiovisuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Lavaur</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Lambert-Lucas, 307 p., 2018</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du Septentrion, 269 p., 2011, 978-2-7574-0341-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Kirsten Malmkjær</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audiovisual translation in close-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Lavaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adriana Serban</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">John Benjamins, 2018</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Matamala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 320 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dussol</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traduction audiovisuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Lavaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...387 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Şerban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck, 162 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8072,51 +8072,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="91A2A624"/>
+    <w:nsid w:val="3A57EBE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8303,51 +8303,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adriana-serban" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128183500" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/78794403" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000119514595" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406693v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hassen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Serban" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04007127v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana &#350;erban" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04418781v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Kar Yue Chan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057640v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057791v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057650v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Malmkjaer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fransiska Louwagie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057738v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dussol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057737v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hibbs" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vincent-Arnaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057641v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cummins" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04008914v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809475v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Cercel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057651v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057649v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sauvage" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809476v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/zeta-translational201510" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056540v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057648v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Matamala" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lavaur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069992v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055747v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055746v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gartzonika" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055745v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055749v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055752v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055750v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055751v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406714v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04420171v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04418874v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406755v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04423812v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04418950v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406750v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406738v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406763v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04418334v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406747v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406760v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04418329v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Artero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04418982v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406814v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406811v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406820v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073539v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809469v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809455v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077432v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073273v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076174v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809424v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809464v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809438v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809479v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809480v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809477v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072594v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809437v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164140v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164136v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809490v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920676v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072592v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072605v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072591v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072593v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072388v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876169v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075784v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072390v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072389v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897329v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874439v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068766v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897331v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072100v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075576v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072101v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406710v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04418832v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17462/para.2022.01.01" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04008883v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04008903v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/RESPECTUS.2019.36.41.29" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406705v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niroshini Gunasekera" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809482v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063432v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Meylaerts" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883183v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.3071" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876170v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061396v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061397v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04418320v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406722v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809484v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406731v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051341v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406825v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hibbs-Lissorgues" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051368v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406833v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Malmkj&#230;r" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051358v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809481v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809483v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876171v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050877v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050091v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adriana-serban" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128183500" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/78794403" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000119514595" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04418874v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Serban" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406714v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04420171v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406755v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04423812v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04418950v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hassen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406750v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406738v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04418329v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Artero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406763v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04418334v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406747v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406760v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04418982v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Kar Yue Chan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406811v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406814v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406820v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073539v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana &#350;erban" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809469v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809455v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073273v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077432v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076174v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809424v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809464v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809438v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Cercel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809479v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sauvage" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164136v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809490v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809480v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809477v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cummins" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072594v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809437v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164140v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072593v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920676v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072592v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072605v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072591v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072388v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876169v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072389v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075784v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072390v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897329v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874439v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072100v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068766v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897331v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072101v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075576v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406693v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04007127v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04418781v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04008914v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057791v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057640v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057650v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Malmkjaer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fransiska Louwagie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057738v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dussol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057737v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hibbs" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vincent-Arnaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057641v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809475v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809476v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/zeta-translational201510" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057651v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057649v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056540v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057648v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Matamala" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lavaur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069992v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055747v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055746v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gartzonika" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055745v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055749v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055752v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055750v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055751v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406710v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406722v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809484v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Meylaerts" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04418320v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04418832v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17462/para.2022.01.01" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04008883v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406705v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niroshini Gunasekera" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04008903v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/RESPECTUS.2019.36.41.29" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809482v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063432v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883183v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.3071" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876170v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061396v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061397v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406731v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051358v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051341v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406825v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hibbs-Lissorgues" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051368v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04406833v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Malmkj&#230;r" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809483v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809481v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876171v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050877v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050091v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>