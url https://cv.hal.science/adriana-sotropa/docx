--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Adriana Sotropa </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour des traductions de L’arte moderna de Giulio Carlo Argan. Dynamiques de circulation et resémantisations éditoriales d’un « libro di cultura »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Germanique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32, pp.131-142. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rgi.2586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Brancusi et la poésie roumaine dans les années 1960 : entre idéologie et dialogue artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCHERches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, De la joie pure : Brancusi et les poètes, n°17, p. 111-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Auguste Rodin et la sculpture roumaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, L'autre Europe, n° 93-96, p. 157-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Louis Réau et L'Art roumain (1946) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, L'Autre Europe, p. 124-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'influence d'Arnold Böcklin et de Franz von Stuck dans la peinture roumaine : le cas de Kimon Loghi (1871-1952) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bucuresti. Materiale de istorie si muzeografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, XXI, p. 393-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre l’héritage rodinien et la Sécession munichoise : la sculpture symboliste roumaine au début du XXe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue roumaine d'histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, XLIV, p. 21-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les débuts symbolistes du sculpteur Alexandru Severin (1881-1956) et le Cénacle idéaliste »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bucuresti. Materiale arheologice si muzeografice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, XX, p. 302-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dimitrie Paciurea, entre tradition et modernité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Brancusi et la sculpture, n°57-60, p. 252-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les dessins de Dimitrie Paciurea (1873-1932) : “un tâtonnement des zones inconnues” »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue roumaine d'histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, XLI-XLII, p. 47--55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le thème de la chimère dans l'øeuvre sculpté et dessiné de Dimitrie Paciurea (1873-1932) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n° 57, p. 105--117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences rodiniennes dans la sculpture roumaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rodin, l'onde de choc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernităţile artei româneşti (sec. XIX-XX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Carabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNArte, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessiner, enseigner. François-Georges Pariset (1904-1980), historien de l'art au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux, 2024, Les Cahiers du Centre François-Georges Pariset, 979-10-300-1034-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élèves & Maîtresses. Transmettre et apprendre l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Bordeaux, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire presque la même chose'. L'histoire de l'art et ses traductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Esthétiques du Divers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacchanales ! Ivresse des arts au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Vitacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bordeaux, Presses universitaires de Bordeaux, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Tentation du symbolisme dans l'art roumain. Promoteurs, formes, discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 278 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit de l'histoire de l'art. Mots et rhétoriques d'une discipline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Esthétiques du Divers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quêtes de modernité(s) artistique(s) dans les Balkans au tournant du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03830715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visuri si Himere. Ecouri simboliste în sculptura româneasca moderna (Rêves et Chimères. Échos symbolistes dans la sculpture roumaine moderne).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition Compania, 191 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Sfântul şi mucenicul picturii româneşti” : jaloane istoriografice ale receptării lui Ştefan Luchian »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adriana Sotropa; Irina Carabaş. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernităţile artei româneşti (sec. XIX-XX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éd. UNArte, p. 39-46, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi de la matière : symbolisme et sculpture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Pinchon; Jean-David Jumeau-Lafond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Symbolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Citadelles &amp; Mazenod, p. 202-253, 2025, ISBN 978-2-38611-045-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialisation des modi operandi d'un historien de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dessiner, enseigner. François-Georges Pariset (1904-1980), historien de l'art au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Cahiers du Centre François-Georges Parisert, n° 11, hors-série, Presses Universitaires de Bordeaux, p. 11-19, 2024, 979-10-300-1034-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les coulisses de l’enseignement artistique au féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Lagrange; Adriana Sotropa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Élèves &amp; Maîtresses. Transmettre et apprendre l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.10-16, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessiner pour mieux voir : archéologie d'une pratique ininterrompue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam Metayer; Adriana Sotropa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dessiner, enseigner. François-Georges Pariset (1904-1980), historien de l'art au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux, p. 23-94, 2023, Les Cahiers du Centre François-Georges Pariset n° 11 - hors série, 979-10-300-1034-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités nationales et expressions artistiques en Europe à la fin du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maëva Abillard; Marie Pottecher. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alsace. Rêver la province perdue 1871-1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée national Jean-Jacques Henner / Lienart, p. 17-26, 2021, 978-2-35906-347-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traductions et reconfigurations de l'histoire de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Dire presque la même chose ». L’histoire de l’art et ses traductions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Esthétiques du Divers, p. 13-25, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des stratégies éditoriales en temps de censure. Meridiane (1960-2006), maison d’édition bucarestoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Metayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Dire presque la même chose. » L’histoire de l’art et ses traductions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Esthétiques du Divers, p. 139-152, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sculptura româneasca (1900-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vlasiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institutul de Istoria Artei « Georges Oprescu » (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arta din România, din preistorie în contemporaneitate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editura Academiei Române; Editura Mega, p. 355-380, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du symbolisme : Ileana (1900-1901) et les revues bucarestoises d'avant-garde à la fin du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evanghélia Stead; Hélène Vedrine (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe des revues II (1860-1930). Réseaux et circulations des modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPS, p. 295-313, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faculté de médecine et de pharmacie de Bordeaux et ses sculptures allégoriques: les péripéties d'une commande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Lagrange (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université &amp; histoire de l'art. Objets de mémoire (1870-1970)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 55-67, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire de la peinture roumaine et l'autre. Les &amp;quot;primitifs&amp;quot;, une catégorie à revisiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Figeac (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulations, métissages et culture matérielle (XVIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 347-356, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire de l'art : ses discours, ses récits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Metayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le récit de l’histoire de l’art. Mots et rhétorique d’une discipline</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Esthétiques du Divers, p. 11-20, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peintre Kimon Loghi (1871-1952), face aux critiques et à l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Méneux (dir.); Adriana Sotropa (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quêtes de modernité(s) artistique(s) dans les Balkans au tournant du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 171-191, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une esthétique de la suggestion : réception critique de l’œuvre de début de Brancusi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irina Cărăbas; Olivia Nitis (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">After Brancusi: proceedings of the international conference organized in the frame of the project "The Saint of Montparnasse" from document to myth ; a century of Constantin Brancusi scholarship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unarte, p. 75-85, 2014, 978-606-720-022-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’héritage byzantin dans l’art et la pensée artistique roumaine à la fin du XIXe et au début du XXe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Delouis (dir.); Anne Couderc (dir.); Petre Guran (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héritages de Byzance en Europe du Sud-Est à l’époque moderne et contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École française d'Athènes, p. 371-382, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le néo-byzantinisme au tournant du XXe siècle en Roumanie : un art “national” ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Byzantium and Renaissances. Dialogue of Cultures, Heritage of Antiquity, Tradition and Modernity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Warszawa, p. 369-377, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« À propos de Dimitrie Paciurea : réflexions sur le beau dans la culture symboliste roumaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mésaventures de Vénus : la notion de beauté dans l’art des XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, p. 37-48, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Între influenta franceza si “specificul national” : situatia artistica in România la sfârsitul secolului al XIX-lea si in prima jumatate a secolului al XX-lea [Entre l’influence française et “le spécifique national”: la situation artistique en Roumanie à la fin du XIXe et au début du XXe siècle] »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calatorie in Bretania. Artisti francezi si români descoperind cultura bretona (Bucarest, Muzeul National de Arta al României, 5 novembre 2009-7 février 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MNAR, p. 128-137, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects de la peinture roumaine entre la deuxième moitié du XIXe siècle et l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les peintres roumains et la Bretagne (1880-1930)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palantines/Musée départemental breton et Musée National d'Art de Roumanie, p. 10-23, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre enjeux économiques et finalités artistiques : Félicien Rops et l'illustration »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le musée provincial Félicien Rops. Catalogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Dexia, p. 183-189, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cercles roumains 1920-1930 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brancusi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, p. 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Jeunesse roumaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brancusi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, p. 142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Aldea Alina », « Apostu George », « Arămescu Constantin-Emil », « Arghira-Călinescu Alexandru », « Bârleanu Iftimie », « Bedivan Cristian Paul », « Bolborea Ioan », « Butunoiu Marius », « Caragea Boris », « Cireşescu George », « Câmpeanu Dinu », « Codreanu Irina », « Corcescu Naum », « Condurache Vasile Gh. », « Cuşa Dumitru », « Paciurea Dimitrie », « Severin [Talposin] Alexandru »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionarul sculptorilor din România. Secolele XIX-XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId61"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Adriana Sotropa </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour des traductions de L’arte moderna de Giulio Carlo Argan. Dynamiques de circulation et resémantisations éditoriales d’un « libro di cultura »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Germanique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32, pp.131-142. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rgi.2586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Brancusi et la poésie roumaine dans les années 1960 : entre idéologie et dialogue artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCHERches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, De la joie pure : Brancusi et les poètes, n°17, p. 111-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Auguste Rodin et la sculpture roumaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, L'autre Europe, n° 93-96, p. 157-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Louis Réau et L'Art roumain (1946) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, L'Autre Europe, p. 124-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'influence d'Arnold Böcklin et de Franz von Stuck dans la peinture roumaine : le cas de Kimon Loghi (1871-1952) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bucuresti. Materiale de istorie si muzeografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, XXI, p. 393-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre l’héritage rodinien et la Sécession munichoise : la sculpture symboliste roumaine au début du XXe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue roumaine d'histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, XLIV, p. 21-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les débuts symbolistes du sculpteur Alexandru Severin (1881-1956) et le Cénacle idéaliste »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bucuresti. Materiale arheologice si muzeografice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, XX, p. 302-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les dessins de Dimitrie Paciurea (1873-1932) : “un tâtonnement des zones inconnues” »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue roumaine d'histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, XLI-XLII, p. 47--55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dimitrie Paciurea, entre tradition et modernité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Brancusi et la sculpture, n°57-60, p. 252-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le thème de la chimère dans l'øeuvre sculpté et dessiné de Dimitrie Paciurea (1873-1932) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n° 57, p. 105--117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences rodiniennes dans la sculpture roumaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rodin, l'onde de choc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernităţile artei româneşti (sec. XIX-XX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Carabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNArte, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessiner, enseigner. François-Georges Pariset (1904-1980), historien de l'art au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux, 2024, Les Cahiers du Centre François-Georges Pariset, 979-10-300-1034-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élèves & Maîtresses. Transmettre et apprendre l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Bordeaux, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire presque la même chose'. L'histoire de l'art et ses traductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Esthétiques du Divers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacchanales ! Ivresse des arts au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Vitacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bordeaux, Presses universitaires de Bordeaux, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Tentation du symbolisme dans l'art roumain. Promoteurs, formes, discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 278 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit de l'histoire de l'art. Mots et rhétoriques d'une discipline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Esthétiques du Divers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quêtes de modernité(s) artistique(s) dans les Balkans au tournant du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03830715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visuri si Himere. Ecouri simboliste în sculptura româneasca moderna (Rêves et Chimères. Échos symbolistes dans la sculpture roumaine moderne).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition Compania, 191 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Sfântul şi mucenicul picturii româneşti” : jaloane istoriografice ale receptării lui Ştefan Luchian »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adriana Sotropa; Irina Carabaş. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernităţile artei româneşti (sec. XIX-XX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éd. UNArte, p. 39-46, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi de la matière : symbolisme et sculpture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Pinchon; Jean-David Jumeau-Lafond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Symbolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Citadelles &amp; Mazenod, p. 202-253, 2025, ISBN 978-2-38611-045-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialisation des modi operandi d'un historien de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dessiner, enseigner. François-Georges Pariset (1904-1980), historien de l'art au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Cahiers du Centre François-Georges Parisert, n° 11, hors-série, Presses Universitaires de Bordeaux, p. 11-19, 2024, 979-10-300-1034-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les coulisses de l’enseignement artistique au féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Lagrange; Adriana Sotropa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Élèves &amp; Maîtresses. Transmettre et apprendre l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.10-16, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessiner pour mieux voir : archéologie d'une pratique ininterrompue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam Metayer; Adriana Sotropa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dessiner, enseigner. François-Georges Pariset (1904-1980), historien de l'art au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux, p. 23-94, 2023, Les Cahiers du Centre François-Georges Pariset n° 11 - hors série, 979-10-300-1034-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités nationales et expressions artistiques en Europe à la fin du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maëva Abillard; Marie Pottecher. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alsace. Rêver la province perdue 1871-1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée national Jean-Jacques Henner / Lienart, p. 17-26, 2021, 978-2-35906-347-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traductions et reconfigurations de l'histoire de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Dire presque la même chose ». L’histoire de l’art et ses traductions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Esthétiques du Divers, p. 13-25, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des stratégies éditoriales en temps de censure. Meridiane (1960-2006), maison d’édition bucarestoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Metayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Dire presque la même chose. » L’histoire de l’art et ses traductions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Esthétiques du Divers, p. 139-152, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sculptura româneasca (1900-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vlasiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institutul de Istoria Artei « Georges Oprescu » (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arta din România, din preistorie în contemporaneitate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editura Academiei Române; Editura Mega, p. 355-380, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du symbolisme : Ileana (1900-1901) et les revues bucarestoises d'avant-garde à la fin du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evanghélia Stead; Hélène Vedrine (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe des revues II (1860-1930). Réseaux et circulations des modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPS, p. 295-313, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faculté de médecine et de pharmacie de Bordeaux et ses sculptures allégoriques: les péripéties d'une commande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Lagrange (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université &amp; histoire de l'art. Objets de mémoire (1870-1970)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 55-67, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire de la peinture roumaine et l'autre. Les &amp;quot;primitifs&amp;quot;, une catégorie à revisiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Figeac (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulations, métissages et culture matérielle (XVIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 347-356, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire de l'art : ses discours, ses récits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Metayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le récit de l’histoire de l’art. Mots et rhétorique d’une discipline</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Esthétiques du Divers, p. 11-20, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peintre Kimon Loghi (1871-1952), face aux critiques et à l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Méneux (dir.); Adriana Sotropa (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quêtes de modernité(s) artistique(s) dans les Balkans au tournant du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 171-191, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une esthétique de la suggestion : réception critique de l’œuvre de début de Brancusi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irina Cărăbas; Olivia Nitis (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">After Brancusi: proceedings of the international conference organized in the frame of the project "The Saint of Montparnasse" from document to myth ; a century of Constantin Brancusi scholarship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unarte, p. 75-85, 2014, 978-606-720-022-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’héritage byzantin dans l’art et la pensée artistique roumaine à la fin du XIXe et au début du XXe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Delouis (dir.); Anne Couderc (dir.); Petre Guran (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héritages de Byzance en Europe du Sud-Est à l’époque moderne et contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École française d'Athènes, p. 371-382, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le néo-byzantinisme au tournant du XXe siècle en Roumanie : un art “national” ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Byzantium and Renaissances. Dialogue of Cultures, Heritage of Antiquity, Tradition and Modernity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Warszawa, p. 369-377, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« À propos de Dimitrie Paciurea : réflexions sur le beau dans la culture symboliste roumaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mésaventures de Vénus : la notion de beauté dans l’art des XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, p. 37-48, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Între influenta franceza si “specificul national” : situatia artistica in România la sfârsitul secolului al XIX-lea si in prima jumatate a secolului al XX-lea [Entre l’influence française et “le spécifique national”: la situation artistique en Roumanie à la fin du XIXe et au début du XXe siècle] »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calatorie in Bretania. Artisti francezi si români descoperind cultura bretona (Bucarest, Muzeul National de Arta al României, 5 novembre 2009-7 février 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MNAR, p. 128-137, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects de la peinture roumaine entre la deuxième moitié du XIXe siècle et l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les peintres roumains et la Bretagne (1880-1930)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palantines/Musée départemental breton et Musée National d'Art de Roumanie, p. 10-23, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre enjeux économiques et finalités artistiques : Félicien Rops et l'illustration »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le musée provincial Félicien Rops. Catalogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Dexia, p. 183-189, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cercles roumains 1920-1930 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brancusi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, p. 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Jeunesse roumaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brancusi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, p. 142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Aldea Alina », « Apostu George », « Arămescu Constantin-Emil », « Arghira-Călinescu Alexandru », « Bârleanu Iftimie », « Bedivan Cristian Paul », « Bolborea Ioan », « Butunoiu Marius », « Caragea Boris », « Cireşescu George », « Câmpeanu Dinu », « Codreanu Irina », « Corcescu Naum », « Condurache Vasile Gh. », « Cuşa Dumitru », « Paciurea Dimitrie », « Severin [Talposin] Alexandru »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionarul sculptorilor din România. Secolele XIX-XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId61"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115206v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Metayer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Sotropa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.2586" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485975v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875293v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625736v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625739v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875416v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625745v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875356v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625747v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625748v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518000v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443606v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Carabas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537464v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250696v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lagrange" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150811v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esthetiques-du-divers.com/?view=product&amp;amp;lang=fr_FR&amp;amp;product_id=44" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517989v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vitacca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518002v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144187v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esthetiques-du-divers.com/?view=product&amp;amp;lang=fr_FR&amp;amp;product_id=42" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830715v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meneux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625737v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480697v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476085v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565271v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039314v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442163v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442187v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878715v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878756v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879303v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vlasiu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517988v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517999v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517998v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878771v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875368v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499828v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875382v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875408v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875427v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874740v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625735v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625746v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480692v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480694v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878967v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115206v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Metayer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Sotropa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.2586" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485975v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875293v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625736v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625739v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875416v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625745v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625747v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875356v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625748v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518000v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443606v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Carabas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537464v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250696v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lagrange" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150811v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esthetiques-du-divers.com/?view=product&amp;amp;lang=fr_FR&amp;amp;product_id=44" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517989v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vitacca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518002v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144187v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esthetiques-du-divers.com/?view=product&amp;amp;lang=fr_FR&amp;amp;product_id=42" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830715v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meneux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625737v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480697v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476085v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565271v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039314v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442163v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442187v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878715v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878756v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879303v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vlasiu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517988v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517999v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517998v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878771v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875368v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499828v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875382v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875408v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875427v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874740v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625735v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625746v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480692v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480694v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878967v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>