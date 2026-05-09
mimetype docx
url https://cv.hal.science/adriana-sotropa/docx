--- v1 (2026-04-05)
+++ v2 (2026-05-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Adriana Sotropa </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour des traductions de L’arte moderna de Giulio Carlo Argan. Dynamiques de circulation et resémantisations éditoriales d’un « libro di cultura »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Germanique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32, pp.131-142. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rgi.2586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Brancusi et la poésie roumaine dans les années 1960 : entre idéologie et dialogue artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCHERches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, De la joie pure : Brancusi et les poètes, n°17, p. 111-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Auguste Rodin et la sculpture roumaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, L'autre Europe, n° 93-96, p. 157-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Louis Réau et L'Art roumain (1946) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, L'Autre Europe, p. 124-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'influence d'Arnold Böcklin et de Franz von Stuck dans la peinture roumaine : le cas de Kimon Loghi (1871-1952) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bucuresti. Materiale de istorie si muzeografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, XXI, p. 393-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre l’héritage rodinien et la Sécession munichoise : la sculpture symboliste roumaine au début du XXe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue roumaine d'histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, XLIV, p. 21-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les débuts symbolistes du sculpteur Alexandru Severin (1881-1956) et le Cénacle idéaliste »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bucuresti. Materiale arheologice si muzeografice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, XX, p. 302-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les dessins de Dimitrie Paciurea (1873-1932) : “un tâtonnement des zones inconnues” »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue roumaine d'histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, XLI-XLII, p. 47--55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dimitrie Paciurea, entre tradition et modernité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Brancusi et la sculpture, n°57-60, p. 252-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le thème de la chimère dans l'øeuvre sculpté et dessiné de Dimitrie Paciurea (1873-1932) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n° 57, p. 105--117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences rodiniennes dans la sculpture roumaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rodin, l'onde de choc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernităţile artei româneşti (sec. XIX-XX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Carabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNArte, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessiner, enseigner. François-Georges Pariset (1904-1980), historien de l'art au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux, 2024, Les Cahiers du Centre François-Georges Pariset, 979-10-300-1034-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élèves & Maîtresses. Transmettre et apprendre l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Bordeaux, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire presque la même chose'. L'histoire de l'art et ses traductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Esthétiques du Divers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacchanales ! Ivresse des arts au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Vitacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bordeaux, Presses universitaires de Bordeaux, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Tentation du symbolisme dans l'art roumain. Promoteurs, formes, discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 278 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit de l'histoire de l'art. Mots et rhétoriques d'une discipline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Esthétiques du Divers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quêtes de modernité(s) artistique(s) dans les Balkans au tournant du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03830715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visuri si Himere. Ecouri simboliste în sculptura româneasca moderna (Rêves et Chimères. Échos symbolistes dans la sculpture roumaine moderne).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition Compania, 191 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Sfântul şi mucenicul picturii româneşti” : jaloane istoriografice ale receptării lui Ştefan Luchian »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adriana Sotropa; Irina Carabaş. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernităţile artei româneşti (sec. XIX-XX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éd. UNArte, p. 39-46, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi de la matière : symbolisme et sculpture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Pinchon; Jean-David Jumeau-Lafond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Symbolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Citadelles &amp; Mazenod, p. 202-253, 2025, ISBN 978-2-38611-045-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialisation des modi operandi d'un historien de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dessiner, enseigner. François-Georges Pariset (1904-1980), historien de l'art au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Cahiers du Centre François-Georges Parisert, n° 11, hors-série, Presses Universitaires de Bordeaux, p. 11-19, 2024, 979-10-300-1034-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les coulisses de l’enseignement artistique au féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Lagrange; Adriana Sotropa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Élèves &amp; Maîtresses. Transmettre et apprendre l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.10-16, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessiner pour mieux voir : archéologie d'une pratique ininterrompue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam Metayer; Adriana Sotropa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dessiner, enseigner. François-Georges Pariset (1904-1980), historien de l'art au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux, p. 23-94, 2023, Les Cahiers du Centre François-Georges Pariset n° 11 - hors série, 979-10-300-1034-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités nationales et expressions artistiques en Europe à la fin du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maëva Abillard; Marie Pottecher. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alsace. Rêver la province perdue 1871-1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée national Jean-Jacques Henner / Lienart, p. 17-26, 2021, 978-2-35906-347-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traductions et reconfigurations de l'histoire de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Dire presque la même chose ». L’histoire de l’art et ses traductions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Esthétiques du Divers, p. 13-25, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des stratégies éditoriales en temps de censure. Meridiane (1960-2006), maison d’édition bucarestoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Metayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Dire presque la même chose. » L’histoire de l’art et ses traductions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Esthétiques du Divers, p. 139-152, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sculptura româneasca (1900-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vlasiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institutul de Istoria Artei « Georges Oprescu » (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arta din România, din preistorie în contemporaneitate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editura Academiei Române; Editura Mega, p. 355-380, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du symbolisme : Ileana (1900-1901) et les revues bucarestoises d'avant-garde à la fin du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evanghélia Stead; Hélène Vedrine (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe des revues II (1860-1930). Réseaux et circulations des modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPS, p. 295-313, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faculté de médecine et de pharmacie de Bordeaux et ses sculptures allégoriques: les péripéties d'une commande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Lagrange (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université &amp; histoire de l'art. Objets de mémoire (1870-1970)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 55-67, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire de la peinture roumaine et l'autre. Les &amp;quot;primitifs&amp;quot;, une catégorie à revisiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Figeac (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulations, métissages et culture matérielle (XVIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 347-356, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire de l'art : ses discours, ses récits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Metayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le récit de l’histoire de l’art. Mots et rhétorique d’une discipline</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Esthétiques du Divers, p. 11-20, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peintre Kimon Loghi (1871-1952), face aux critiques et à l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Méneux (dir.); Adriana Sotropa (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quêtes de modernité(s) artistique(s) dans les Balkans au tournant du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 171-191, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une esthétique de la suggestion : réception critique de l’œuvre de début de Brancusi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irina Cărăbas; Olivia Nitis (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">After Brancusi: proceedings of the international conference organized in the frame of the project "The Saint of Montparnasse" from document to myth ; a century of Constantin Brancusi scholarship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unarte, p. 75-85, 2014, 978-606-720-022-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’héritage byzantin dans l’art et la pensée artistique roumaine à la fin du XIXe et au début du XXe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Delouis (dir.); Anne Couderc (dir.); Petre Guran (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héritages de Byzance en Europe du Sud-Est à l’époque moderne et contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École française d'Athènes, p. 371-382, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le néo-byzantinisme au tournant du XXe siècle en Roumanie : un art “national” ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Byzantium and Renaissances. Dialogue of Cultures, Heritage of Antiquity, Tradition and Modernity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Warszawa, p. 369-377, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« À propos de Dimitrie Paciurea : réflexions sur le beau dans la culture symboliste roumaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mésaventures de Vénus : la notion de beauté dans l’art des XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, p. 37-48, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Între influenta franceza si “specificul national” : situatia artistica in România la sfârsitul secolului al XIX-lea si in prima jumatate a secolului al XX-lea [Entre l’influence française et “le spécifique national”: la situation artistique en Roumanie à la fin du XIXe et au début du XXe siècle] »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calatorie in Bretania. Artisti francezi si români descoperind cultura bretona (Bucarest, Muzeul National de Arta al României, 5 novembre 2009-7 février 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MNAR, p. 128-137, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects de la peinture roumaine entre la deuxième moitié du XIXe siècle et l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les peintres roumains et la Bretagne (1880-1930)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palantines/Musée départemental breton et Musée National d'Art de Roumanie, p. 10-23, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre enjeux économiques et finalités artistiques : Félicien Rops et l'illustration »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le musée provincial Félicien Rops. Catalogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Dexia, p. 183-189, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cercles roumains 1920-1930 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brancusi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, p. 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Jeunesse roumaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brancusi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, p. 142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Aldea Alina », « Apostu George », « Arămescu Constantin-Emil », « Arghira-Călinescu Alexandru », « Bârleanu Iftimie », « Bedivan Cristian Paul », « Bolborea Ioan », « Butunoiu Marius », « Caragea Boris », « Cireşescu George », « Câmpeanu Dinu », « Codreanu Irina », « Corcescu Naum », « Condurache Vasile Gh. », « Cuşa Dumitru », « Paciurea Dimitrie », « Severin [Talposin] Alexandru »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionarul sculptorilor din România. Secolele XIX-XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId61"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Adriana Sotropa </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour des traductions de L’arte moderna de Giulio Carlo Argan. Dynamiques de circulation et resémantisations éditoriales d’un « libro di cultura »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Germanique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32, pp.131-142. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rgi.2586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Brancusi et la poésie roumaine dans les années 1960 : entre idéologie et dialogue artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCHERches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, De la joie pure : Brancusi et les poètes, n°17, p. 111-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Auguste Rodin et la sculpture roumaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, L'autre Europe, n° 93-96, p. 157-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Louis Réau et L'Art roumain (1946) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, L'Autre Europe, p. 124-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'influence d'Arnold Böcklin et de Franz von Stuck dans la peinture roumaine : le cas de Kimon Loghi (1871-1952) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bucuresti. Materiale de istorie si muzeografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, XXI, p. 393-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre l’héritage rodinien et la Sécession munichoise : la sculpture symboliste roumaine au début du XXe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue roumaine d'histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, XLIV, p. 21-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les débuts symbolistes du sculpteur Alexandru Severin (1881-1956) et le Cénacle idéaliste »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bucuresti. Materiale arheologice si muzeografice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, XX, p. 302-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dimitrie Paciurea, entre tradition et modernité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Brancusi et la sculpture, n°57-60, p. 252-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les dessins de Dimitrie Paciurea (1873-1932) : “un tâtonnement des zones inconnues” »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue roumaine d'histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, XLI-XLII, p. 47--55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le thème de la chimère dans l'øeuvre sculpté et dessiné de Dimitrie Paciurea (1873-1932) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n° 57, p. 105--117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences rodiniennes dans la sculpture roumaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rodin, l'onde de choc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernităţile artei româneşti (sec. XIX-XX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Carabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNArte, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessiner, enseigner. François-Georges Pariset (1904-1980), historien de l'art au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux, 2024, Les Cahiers du Centre François-Georges Pariset, 979-10-300-1034-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élèves & Maîtresses. Transmettre et apprendre l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Bordeaux, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire presque la même chose'. L'histoire de l'art et ses traductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Esthétiques du Divers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacchanales ! Ivresse des arts au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Vitacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bordeaux, Presses universitaires de Bordeaux, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Tentation du symbolisme dans l'art roumain. Promoteurs, formes, discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 278 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit de l'histoire de l'art. Mots et rhétoriques d'une discipline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Esthétiques du Divers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quêtes de modernité(s) artistique(s) dans les Balkans au tournant du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03830715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visuri si Himere. Ecouri simboliste în sculptura româneasca moderna (Rêves et Chimères. Échos symbolistes dans la sculpture roumaine moderne).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition Compania, 191 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Sfântul şi mucenicul picturii româneşti” : jaloane istoriografice ale receptării lui Ştefan Luchian »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adriana Sotropa; Irina Carabaş. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernităţile artei româneşti (sec. XIX-XX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éd. UNArte, p. 39-46, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi de la matière : symbolisme et sculpture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Pinchon; Jean-David Jumeau-Lafond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Symbolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Citadelles &amp; Mazenod, p. 202-253, 2025, ISBN 978-2-38611-045-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialisation des modi operandi d'un historien de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dessiner, enseigner. François-Georges Pariset (1904-1980), historien de l'art au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Cahiers du Centre François-Georges Parisert, n° 11, hors-série, Presses Universitaires de Bordeaux, p. 11-19, 2024, 979-10-300-1034-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les coulisses de l’enseignement artistique au féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Lagrange; Adriana Sotropa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Élèves &amp; Maîtresses. Transmettre et apprendre l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.10-16, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessiner pour mieux voir : archéologie d'une pratique ininterrompue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam Metayer; Adriana Sotropa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dessiner, enseigner. François-Georges Pariset (1904-1980), historien de l'art au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux, p. 23-94, 2023, Les Cahiers du Centre François-Georges Pariset n° 11 - hors série, 979-10-300-1034-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités nationales et expressions artistiques en Europe à la fin du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maëva Abillard; Marie Pottecher. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alsace. Rêver la province perdue 1871-1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée national Jean-Jacques Henner / Lienart, p. 17-26, 2021, 978-2-35906-347-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traductions et reconfigurations de l'histoire de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Dire presque la même chose ». L’histoire de l’art et ses traductions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Esthétiques du Divers, p. 13-25, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des stratégies éditoriales en temps de censure. Meridiane (1960-2006), maison d’édition bucarestoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Metayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Dire presque la même chose. » L’histoire de l’art et ses traductions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Esthétiques du Divers, p. 139-152, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sculptura româneasca (1900-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vlasiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institutul de Istoria Artei « Georges Oprescu » (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arta din România, din preistorie în contemporaneitate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editura Academiei Române; Editura Mega, p. 355-380, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du symbolisme : Ileana (1900-1901) et les revues bucarestoises d'avant-garde à la fin du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evanghélia Stead; Hélène Vedrine (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe des revues II (1860-1930). Réseaux et circulations des modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPS, p. 295-313, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire de la peinture roumaine et l'autre. Les &amp;quot;primitifs&amp;quot;, une catégorie à revisiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Figeac (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulations, métissages et culture matérielle (XVIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 347-356, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faculté de médecine et de pharmacie de Bordeaux et ses sculptures allégoriques: les péripéties d'une commande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Lagrange (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université &amp; histoire de l'art. Objets de mémoire (1870-1970)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 55-67, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire de l'art : ses discours, ses récits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Metayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le récit de l’histoire de l’art. Mots et rhétorique d’une discipline</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Esthétiques du Divers, p. 11-20, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peintre Kimon Loghi (1871-1952), face aux critiques et à l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Méneux (dir.); Adriana Sotropa (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quêtes de modernité(s) artistique(s) dans les Balkans au tournant du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 171-191, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une esthétique de la suggestion : réception critique de l’œuvre de début de Brancusi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irina Cărăbas; Olivia Nitis (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">After Brancusi: proceedings of the international conference organized in the frame of the project "The Saint of Montparnasse" from document to myth ; a century of Constantin Brancusi scholarship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unarte, p. 75-85, 2014, 978-606-720-022-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’héritage byzantin dans l’art et la pensée artistique roumaine à la fin du XIXe et au début du XXe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Delouis (dir.); Anne Couderc (dir.); Petre Guran (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héritages de Byzance en Europe du Sud-Est à l’époque moderne et contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École française d'Athènes, p. 371-382, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le néo-byzantinisme au tournant du XXe siècle en Roumanie : un art “national” ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Byzantium and Renaissances. Dialogue of Cultures, Heritage of Antiquity, Tradition and Modernity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Warszawa, p. 369-377, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« À propos de Dimitrie Paciurea : réflexions sur le beau dans la culture symboliste roumaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mésaventures de Vénus : la notion de beauté dans l’art des XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, p. 37-48, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects de la peinture roumaine entre la deuxième moitié du XIXe siècle et l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les peintres roumains et la Bretagne (1880-1930)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palantines/Musée départemental breton et Musée National d'Art de Roumanie, p. 10-23, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Între influenta franceza si “specificul national” : situatia artistica in România la sfârsitul secolului al XIX-lea si in prima jumatate a secolului al XX-lea [Entre l’influence française et “le spécifique national”: la situation artistique en Roumanie à la fin du XIXe et au début du XXe siècle] »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calatorie in Bretania. Artisti francezi si români descoperind cultura bretona (Bucarest, Muzeul National de Arta al României, 5 novembre 2009-7 février 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MNAR, p. 128-137, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre enjeux économiques et finalités artistiques : Félicien Rops et l'illustration »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le musée provincial Félicien Rops. Catalogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Dexia, p. 183-189, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cercles roumains 1920-1930 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brancusi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, p. 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Jeunesse roumaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brancusi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, p. 142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Aldea Alina », « Apostu George », « Arămescu Constantin-Emil », « Arghira-Călinescu Alexandru », « Bârleanu Iftimie », « Bedivan Cristian Paul », « Bolborea Ioan », « Butunoiu Marius », « Caragea Boris », « Cireşescu George », « Câmpeanu Dinu », « Codreanu Irina », « Corcescu Naum », « Condurache Vasile Gh. », « Cuşa Dumitru », « Paciurea Dimitrie », « Severin [Talposin] Alexandru »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionarul sculptorilor din România. Secolele XIX-XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId61"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115206v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Metayer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Sotropa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.2586" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485975v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875293v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625736v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625739v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875416v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625745v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625747v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875356v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625748v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518000v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443606v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Carabas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537464v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250696v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lagrange" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150811v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esthetiques-du-divers.com/?view=product&amp;amp;lang=fr_FR&amp;amp;product_id=44" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517989v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vitacca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518002v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144187v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esthetiques-du-divers.com/?view=product&amp;amp;lang=fr_FR&amp;amp;product_id=42" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830715v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meneux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625737v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480697v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476085v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565271v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039314v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442163v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442187v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878715v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878756v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879303v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vlasiu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517988v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517999v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517998v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878771v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875368v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499828v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875382v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875408v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875427v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874740v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625735v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625746v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480692v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480694v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878967v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115206v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Metayer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Sotropa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.2586" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485975v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875293v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625736v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625739v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875416v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625745v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875356v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625747v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625748v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518000v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443606v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Carabas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537464v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250696v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lagrange" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150811v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esthetiques-du-divers.com/?view=product&amp;amp;lang=fr_FR&amp;amp;product_id=44" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517989v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vitacca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518002v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144187v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esthetiques-du-divers.com/?view=product&amp;amp;lang=fr_FR&amp;amp;product_id=42" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830715v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meneux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625737v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480697v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476085v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565271v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039314v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442163v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442187v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878715v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878756v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879303v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vlasiu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517988v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517998v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517999v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878771v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875368v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499828v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875382v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875408v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875427v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625735v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874740v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625746v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480692v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480694v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878967v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>