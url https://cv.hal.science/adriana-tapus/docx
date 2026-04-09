--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -2153,204 +2153,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer-Based Intelligent Technologies for Improving the Quality of Life</w:t>
+                <w:t xml:space="preserve">Stress Game - The Role of Motivational Robotic Assistance in Reducing User's Task Stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Mozos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Galindo</w:t>
+                <w:t xml:space="preserve">Thi-Hai Ha Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 19 (1)</w:t>
+              <w:t xml:space="preserve">International Journal of Social Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (2), pp.227-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01241874v1</w:t>
+                <w:t xml:space="preserve">hal-01234888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress Game - The Role of Motivational Robotic Assistance in Reducing User's Task Stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computer-Based Intelligent Technologies for Improving the Quality of Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Mozos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi-Hai Ha Dang</w:t>
+                <w:t xml:space="preserve">C. Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Social Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7 (2), pp.227-240</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234888v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution Space Modeling for Robotic Systems</w:t>
               </w:r>
@@ -3381,451 +3381,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeleton-Based Transformer for Classification of Errors and Better Feedback in Low Back Pain Physical Rehabilitation Exercises</w:t>
+                <w:t xml:space="preserve">Towards Efficient Perception Data Sharing: A Semantic Approach to Collective Perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksa Marusic</w:t>
+                <w:t xml:space="preserve">Romain Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adriana Tapus</w:t>
+                <w:t xml:space="preserve">Oyunchimeg Shagdar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICORR 2025 - 19th IEEE/RAS-EMBS International Conference on Rehabilitation Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INTERNATIONAL CONSORTIUM FOR REHABILITATION ROBOTICS, May 2025, Michigan, United States</w:t>
+              <w:t xml:space="preserve">The 28th IEEE International Conference on Intelligent Transportation Systems (ITSC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Gold Coast, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05000534v1</w:t>
+                <w:t xml:space="preserve">hal-05426232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Efficient Perception Data Sharing: A Semantic Approach to Collective Perception</w:t>
+                <w:t xml:space="preserve">Skeleton-Based Transformer for Classification of Errors and Better Feedback in Low Back Pain Physical Rehabilitation Exercises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Tessier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+                <w:t xml:space="preserve">Aleksa Marusic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oyunchimeg Shagdar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 28th IEEE International Conference on Intelligent Transportation Systems (ITSC 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Gold Coast, Australia</w:t>
+              <w:t xml:space="preserve">ICORR 2025 - 19th IEEE/RAS-EMBS International Conference on Rehabilitation Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INTERNATIONAL CONSORTIUM FOR REHABILITATION ROBOTICS, May 2025, Michigan, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05426232v1</w:t>
+                <w:t xml:space="preserve">hal-05000534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a Haptic Interface for Enhanced Non-Verbal Human-Robot Interaction: Integrating Heart and Lung Emotional Feedback</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Heng Zhang</w:t>
+                <w:t xml:space="preserve">PhysioFormer: A Spatio-Temporal Transformer for Physical Rehabilitation Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksa Marusic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE-RAS 23rd International Conference on Humanoid Robots (Humanoids)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/Humanoids58906.2024.10769900⟩</w:t>
+              <w:t xml:space="preserve">ICSR 2024 - 16th International Conference on Social Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Odense, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3568294.3580153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263967v1</w:t>
+                <w:t xml:space="preserve">hal-04857956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhysioFormer: A Spatio-Temporal Transformer for Physical Rehabilitation Assessment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
+                <w:t xml:space="preserve">Designing a Haptic Interface for Enhanced Non-Verbal Human-Robot Interaction: Integrating Heart and Lung Emotional Feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Saood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSR 2024 - 16th International Conference on Social Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Odense, Denmark. </w:t>
+              <w:t xml:space="preserve">2024 IEEE-RAS 23rd International Conference on Humanoid Robots (Humanoids)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nancy, France. pp.772-778, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3568294.3580153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/Humanoids58906.2024.10769900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04857956v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Gesture Recognition with a Flow-based Model for Human Robot Interaction</w:t>
               </w:r>
@@ -3941,100 +3941,100 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Kinect, OpenPose and BlazePose for Human Body Movement Analysis on a Low Back Pain Physical Rehabilitation Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksa Marusic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th ACM/IEEE International Conference on Human-Robot Interaction (HRI 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Stockholm, Sweden. pp.587-591, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3568294.3580153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133691v1</w:t>
@@ -4045,77 +4045,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing Data Efficiency and Performance of Machine Learning Algorithms for Assessing Low Back Pain Physical Rehabilitation Exercises,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksa Marusic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Annabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4147,670 +4147,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do I look like? A Conditional GAN Based Robot Facial Self-Awareness Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhegong Shangguan</w:t>
+                <w:t xml:space="preserve">Towards a Framework for Social Robot Co-speech Gesture Generation with Semantic Expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuang Yu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zexuan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Proceedings of International Conference of Social Robotics (ICSR) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03832932v1</w:t>
+                <w:t xml:space="preserve">hal-03832923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Framework for Social Robot Co-speech Gesture Generation with Semantic Expression</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wheel Slip Balance Based Anti-Slip Regulation on Dissymmetric road Grip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atheupe Gaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayavalasa Sreekanth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sivaramakrishan Arrvind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Bordignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Proceedings of International Conference of Social Robotics (ICSR) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Florence, Italy</w:t>
+              <w:t xml:space="preserve">In Proceedings of the Eighth Indian Control Conference (ICC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Madras, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832923v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheel Slip Balance Based Anti-Slip Regulation on Dissymmetric road Grip</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What do I look like? Dataset for Social Robot Facial Expression Self-Awareness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhegong Shangguan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Tapus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Proceedings of the Eighth Indian Control Conference (ICC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Madras, India</w:t>
+              <w:t xml:space="preserve">In International Workshop on Robot Curiosity in Human-Robot Interaction (RCHRI), part of HRI 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Hokkaido, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832940v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do I look like? Dataset for Social Robot Facial Expression Self-Awareness</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chuang Yu</w:t>
+                <w:t xml:space="preserve">Preliminary Study: Robot Telling Jokes and Human Humor Factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In International Workshop on Robot Curiosity in Human-Robot Interaction (RCHRI), part of HRI 2022</w:t>
+              <w:t xml:space="preserve">In International Workshop on Context-Awareness in HRI: Approaches and Challenges, part of HRI 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Hokkaido, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832948v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Study: Robot Telling Jokes and Human Humor Factor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Speech-driven Robot Face Action Generation with Deep Generative Model for Social Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhegong Shangguan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxuan Hei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Cangelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In International Workshop on Context-Awareness in HRI: Approaches and Challenges, part of HRI 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Hokkaido, Japan</w:t>
+              <w:t xml:space="preserve">In Proceedings of International Conference of Social Robotics (ICSR) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832943v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech-driven Robot Face Action Generation with Deep Generative Model for Social Robots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What do I look like? A Conditional GAN Based Robot Facial Self-Awareness Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhegong Shangguan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xiaoxuan Hei</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjie Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelo Cangelosi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zexuan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Tapus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Proceedings of International Conference of Social Robotics (ICSR) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832920v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal Emotion Recognition with Thermal and RGB-D Cameras for Human-Robot Interaction</w:t>
               </w:r>
@@ -5331,5056 +5331,5056 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02447091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ENRICHME Project: Validation of the Human-Machine Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Ferland</w:t>
+                <w:t xml:space="preserve">Detecting deception in HRI using minimally-invasive and noninvasive techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David-Octavian Iacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Proceedings of the MoRobAE - A Workshop on Mobile Robot Assistants for the Elderly as part of ICRA 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 28th IEEE International Conference on Robot and Human Interactive Communication (RO-MAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, New Delhi, India. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RO-MAN46459.2019.8956384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02447093v1</w:t>
+                <w:t xml:space="preserve">hal-02446924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting deception in HRI using minimally-invasive and noninvasive techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David-Octavian Iacob</w:t>
+                <w:t xml:space="preserve">Interactive Robot Learning for Multimodal Emotion Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 28th IEEE International Conference on Robot and Human Interactive Communication (RO-MAN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Eleventh International Conference on Social Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RO-MAN46459.2019.8956384⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02446924v1</w:t>
+                <w:t xml:space="preserve">hal-02371856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Robot Learning for Multimodal Emotion Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chuang Yu</w:t>
+                <w:t xml:space="preserve">Extensible Control Architecture for Over-Actuated Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moad Kissai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Eleventh International Conference on Social Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 19th International Conference on Control, Automation, and Systems (ICCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Jeju Island, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ICCAS47443.2019.8971522⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371856v1</w:t>
+                <w:t xml:space="preserve">hal-02446918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensible Control Architecture for Over-Actuated Vehicles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+                <w:t xml:space="preserve">Human-Robot Team: Effects of Communication in Analyzing Trust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan-Dan Ciocirlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Agrigoroaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 19th International Conference on Control, Automation, and Systems (ICCAS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 28th IEEE International Conference on Robot and Human Interactive Communication (RO-MAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, New Delhi, India. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RO-MAN46459.2019.8956345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ICCAS47443.2019.8971522⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02446918v1</w:t>
+                <w:t xml:space="preserve">hal-02446930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-Robot Team: Effects of Communication in Analyzing Trust</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roxana Agrigoroaie</w:t>
+                <w:t xml:space="preserve">Robust Control for Over-Actuated Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moad Kissai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 28th IEEE International Conference on Robot and Human Interactive Communication (RO-MAN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE Conference on Control Technology and Applications (CCTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Hong Kong, France. pp.822-829, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCTA.2019.8920395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RO-MAN46459.2019.8956345⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02446930v1</w:t>
+                <w:t xml:space="preserve">hal-02405201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of a Robot Game Partner When Studying Deception During a Card Game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David-Octavian Iacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International COnference on Social RObotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Madrid, Spain. pp.399-409, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-35888-4_37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Control for Over-Actuated Vehicles</w:t>
+                <w:t xml:space="preserve">Model Predictive Control Allocation of Systems with Different Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moad Kissai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Martinez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Conference on Control Technology and Applications (CCTA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE Intelligent Transportation Systems Conference - ITSC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand. pp.4170-4177, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2019.8917438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCTA.2019.8920395⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02405201v1</w:t>
+                <w:t xml:space="preserve">hal-02387763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Predictive Control Allocation of Systems with Different Dynamics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Martinez</w:t>
+                <w:t xml:space="preserve">The ENRICHME Project: Validation of the Human-Machine Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ferland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Intelligent Transportation Systems Conference - ITSC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">In Proceedings of the MoRobAE - A Workshop on Mobile Robot Assistants for the Elderly as part of ICRA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Toronto, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITSC.2019.8917438⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02387763v1</w:t>
+                <w:t xml:space="preserve">hal-02447093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Attempts in Deception Detection in HRI by using Thermal and RGB-D cameras</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David-Octavian Iacob</w:t>
+                <w:t xml:space="preserve">Physiological differences depending on task performed in a 5-day interaction scenario designed for the elderly: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Agrigoroaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RO-MAN 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Nanjing, China</w:t>
+              <w:t xml:space="preserve">International Conference on Social Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840122v1</w:t>
+                <w:t xml:space="preserve">hal-02002709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary Chassis Systems for Ground Vehicles Safety</w:t>
+                <w:t xml:space="preserve">Importance of Vertical Dynamics for Accurate Modelling, Friction Estimation and Vehicle Motion Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moad Kissai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mouton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IEEE Conference on Control Technology and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">2018 21st International Conference on Intelligent Transportation Systems (ITSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Maui, United States. pp.1370-1377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814098v1</w:t>
+                <w:t xml:space="preserve">hal-02002723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure Variation Study in Human-Human and Human-Robot Handshakes: Impact of the Mood</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Moustapha Hafez</w:t>
+                <w:t xml:space="preserve">Optimizing Vehicle Motion Control for Generating Multiple Sensations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moad Kissai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 27th IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2018 IEEE Intelligent Vehicles Symposium (IV’18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Changshu, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02447110v1</w:t>
+                <w:t xml:space="preserve">hal-01814092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological differences depending on task performed in a 5-day interaction scenario designed for the elderly: A pilot study</w:t>
+                <w:t xml:space="preserve">Oh! I am so sorry!&amp;quot;: Understanding User Physiological Variation while Spoiling a Game Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Agrigoroaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Cruz Maya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Social Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Qingdao, China</w:t>
+              <w:t xml:space="preserve">2018 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002709v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of Vertical Dynamics for Accurate Modelling, Friction Estimation and Vehicle Motion Control</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Martinez</w:t>
+                <w:t xml:space="preserve">Physiological Parameters Variation Based on the Sensory Stimuli used by a Robot in a News Reading Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Agrigoroaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 21st International Conference on Intelligent Transportation Systems (ITSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Maui, United States. pp.1370-1377</w:t>
+              <w:t xml:space="preserve">The 27th IEEE International Conference on Robot and Human Interactive Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002723v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Vehicle Motion Control for Generating Multiple Sensations</w:t>
+                <w:t xml:space="preserve">Gain-Scheduled H∞ for Vehicle High-Level Motion Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moad Kissai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Tapus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mouton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Intelligent Vehicles Symposium (IV’18)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 6th International Conference on Control, Mechatronics and Automation (ICCMA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Tokyo, Japan. pp.97-104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3284516.3284544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814092v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oh! I am so sorry!&amp;quot;: Understanding User Physiological Variation while Spoiling a Game Task</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arturo Cruz Maya</w:t>
+                <w:t xml:space="preserve">Negotiating with a Robot: Analysis of Regulatory Focus Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Cruz-Maya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Brisbane, Australia. pp.4578-4594, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2018.8460611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01890354v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological Parameters Variation Based on the Sensory Stimuli used by a Robot in a News Reading Task</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roxana Agrigoroaie</w:t>
+                <w:t xml:space="preserve">Adapting Robot Behavior using Regulatory Focus Theory, User Physiological State and Task-Performance Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Cruz-Maya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 27th IEEE International Conference on Robot and Human Interactive Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 27th IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Nanjing, China. pp.644-651, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROMAN.2018.8525648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819407v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gain-Scheduled H∞ for Vehicle High-Level Motion Control</w:t>
+                <w:t xml:space="preserve">A Comprehensive Comparison of Chassis Systems Coordination Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moad Kissai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 6th International Conference on Control, Mechatronics and Automation (ICCMA 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2018 18th International Conference on Control, Automation and Systems (ICCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Daegwallyeong, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002727v1</w:t>
+                <w:t xml:space="preserve">hal-02002726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Comparison of Chassis Systems Coordination Approaches</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mouton</w:t>
+                <w:t xml:space="preserve">The Outcome of a Week of Intensive Cognitive Stimulation in an Elderly Care Setup: A Pilot Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Agrigoroaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 18th International Conference on Control, Automation and Systems (ICCAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Daegwallyeong, South Korea</w:t>
+              <w:t xml:space="preserve">The 27th IEEE International Conference on Robot and Human Interactive Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002726v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negotiating with a Robot: Analysis of Regulatory Focus Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arturo Cruz-Maya</w:t>
+                <w:t xml:space="preserve">Activity Recognition Based on RGB-D and Thermal Sensors for Socially Assistive Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Sorostinean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2018.8460611⟩</w:t>
+              <w:t xml:space="preserve">2018 15th International Conference on Control, Automation, Robotics and Vision (ICARCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Singapore, France. pp.1298-1304, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICARCV.2018.8581349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447116v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting Robot Behavior using Regulatory Focus Theory, User Physiological State and Task-Performance Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arturo Cruz-Maya</w:t>
+                <w:t xml:space="preserve">First Attempts in Deception Detection in HRI by using Thermal and RGB-D cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David-Octavian Iacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 27th IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RO-MAN 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Nanjing, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447113v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Outcome of a Week of Intensive Cognitive Stimulation in an Elderly Care Setup: A Pilot Test</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roxana Agrigoroaie</w:t>
+                <w:t xml:space="preserve">Complementary Chassis Systems for Ground Vehicles Safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moad Kissai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 27th IEEE International Conference on Robot and Human Interactive Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Nanjing, China</w:t>
+              <w:t xml:space="preserve">2nd IEEE Conference on Control Technology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819417v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity Recognition Based on RGB-D and Thermal Sensors for Socially Assistive Robots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pressure Variation Study in Human-Human and Human-Robot Handshakes: Impact of the Mood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Orefice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihaela Sorostinean</w:t>
+                <w:t xml:space="preserve">Moustapha Hafez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 15th International Conference on Control, Automation, Robotics and Vision (ICARCV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Singapore, France. pp.1298-1304, </w:t>
+              <w:t xml:space="preserve">2018 27th IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Nanjing, China. pp.247-254, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICARCV.2018.8581349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ROMAN.2018.8525762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447107v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">News Application Adaptation based on User Sensory Profile</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Opinions about robots in care for older people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Dan Ciocirlan</w:t>
+                <w:t xml:space="preserve">Slawomir Tobis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Salatino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Suwalska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Wieczorowska-Tobis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Social Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">Proceedings of the SGEM 4th International Multidisciplinary Scientific Conference on Social Sciences and Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Albena, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591718v1</w:t>
+                <w:t xml:space="preserve">hal-01762213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of integrated vehicle dynamics control architectures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+                <w:t xml:space="preserve">Crowd sourcing ‘approach behavior’ control parameters for human-robot interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ferland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 European Conference on Mobile Robots (ECMR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ECMR.2017.8098687⟩</w:t>
+              <w:t xml:space="preserve">2017 26th IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lisbon, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROMAN.2017.8172392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690788v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new linear tire model with varying parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moad Kissai</w:t>
+                <w:t xml:space="preserve">Using knowledge-based Engineering Methods in Robotics Software Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Kumar Ramaswamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 2nd IEEE International Conference on Intelligent Transportation Engineering (ICITE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The First IEEE International Conference on Robotic Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Taichung, Taiwan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690792v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opinions about robots in care for older people</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudia Salatino</w:t>
+                <w:t xml:space="preserve">Learning Users' and Personality-Gender Preferences in Close Human-Robot Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Cruz-Maya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katarzyna Wieczorowska-Tobis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the SGEM 4th International Multidisciplinary Scientific Conference on Social Sciences and Arts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 26th IEEE International Conference on Robot and Human Interactive Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lisbonne, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROMAN.2017.8172393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762213v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowd sourcing ‘approach behavior’ control parameters for human-robot interaction</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Do Sensory Preferences of Children with Autism Impact an Imitation Task with a Robot?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Raiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Isableu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 26th IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lisbon, Portugal. </w:t>
+              <w:t xml:space="preserve">the 2017 ACM/IEEE International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROMAN.2017.8172392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2909824.3020234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762218v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using knowledge-based Engineering Methods in Robotics Software Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arun Kumar Ramaswamy</w:t>
+                <w:t xml:space="preserve">Current and Future Architectures for Integrated Vehicle Dynamics Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moad Kissai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The First IEEE International Conference on Robotic Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Taichung, Taiwan</w:t>
+              <w:t xml:space="preserve">12th National Conference on Software and Hardware Architectures for Robots Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01762420v1</w:t>
+                <w:t xml:space="preserve">hal-01690780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Sensory Preferences of Children with Autism Impact an Imitation Task with a Robot?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contactless Physiological Data Analysis for User Quality of Life Improving by Using a Humanoid Social Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Agrigoroaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Tapus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 2017 ACM/IEEE International Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Image Analysis and Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Catania, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01762222v1</w:t>
+                <w:t xml:space="preserve">hal-01591717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Users' and Personality-Gender Preferences in Close Human-Robot Interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Improving User's Performance by Motivation: Matching Robot Interaction Strategy with User's Regulatory State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Cruz-Maya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Agrigoroaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 26th IEEE International Conference on Robot and Human Interactive Communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Social Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Tsukuba, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698359v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current and Future Architectures for Integrated Vehicle Dynamics Control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+                <w:t xml:space="preserve">Influence of Robot's Interaction Style on Performance in a Stroop Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Agrigoroaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th National Conference on Software and Hardware Architectures for Robots Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Conference on Social Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690780v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contactless Physiological Data Analysis for User Quality of Life Improving by Using a Humanoid Social Robot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roxana Agrigoroaie</w:t>
+                <w:t xml:space="preserve">Review of integrated vehicle dynamics control architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moad Kissai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Analysis and Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 European Conference on Mobile Robots (ECMR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECMR.2017.8098687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591717v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving User's Performance by Motivation: Matching Robot Interaction Strategy with User's Regulatory State</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roxana Agrigoroaie</w:t>
+                <w:t xml:space="preserve">A new linear tire model with varying parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moad Kissai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Social Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 2nd IEEE International Conference on Intelligent Transportation Engineering (ICITE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Singapore, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICITE.2017.8056891⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591720v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Robot's Interaction Style on Performance in a Stroop Task</w:t>
+                <w:t xml:space="preserve">News Application Adaptation based on User Sensory Profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Agrigoroaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Dan Ciocirlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Social Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591719v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of User’s Personality on Task Execution When Reminded by a Robot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arturo Cruz-Maya</w:t>
+                <w:t xml:space="preserve">Functional and Non-functional Expressive Dimensions: Classification of the Expressiveness of Humanoid Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ferland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Social Robotics</w:t>
+              <w:t xml:space="preserve">International Conference on Social Robotics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Kansas City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01762428v1</w:t>
+                <w:t xml:space="preserve">hal-01762433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Let's handshake and I'll know who you are: Gender and personality discrimination in human-human and human-robot handshaking interaction</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joint Attention using Human-Robot Interaction: Impact of sensory preferences of children with autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Isableu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David-Octavian Iacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE-RAS 16th International Conference on Humanoid Robots (Humanoids)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Cancun, Mexico. </w:t>
+              <w:t xml:space="preserve">2016 25th IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, New York, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2016.7803388⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ROMAN.2016.7745218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01762230v1</w:t>
+                <w:t xml:space="preserve">hal-01762516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional and Non-functional Expressive Dimensions: Classification of the Expressiveness of Humanoid Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Ferland</w:t>
+                <w:t xml:space="preserve">The EnrichMe project: A robotic solution for independence and active aging of elderly people with MCI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Salatino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Gower</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghrissi Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Wieczorowska-Tobis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Social Robotics </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Kansas City, United States</w:t>
+              <w:t xml:space="preserve">15th International Conference on Computers Helping People with Special Needs (ICCHP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01762433v1</w:t>
+                <w:t xml:space="preserve">hal-01762526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Attention using Human-Robot Interaction: Impact of sensory preferences of children with autism</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teaching nutrition and healthy eating by using multimedia with a Kompai robot: Effects of stress and user's personality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Cruz-Maya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Tapus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 25th IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ROMAN.2016.7745218⟩</w:t>
+              <w:t xml:space="preserve">2016 IEEE-RAS 16th International Conference on Humanoid Robots (Humanoids)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Cancun, Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2016.7803342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762516v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EnrichMe project: A robotic solution for independence and active aging of elderly people with MCI</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ghrissi Meftah</w:t>
+                <w:t xml:space="preserve">What can we learn from the neuroplasticity driven by assistive technologies for motor rehabilitation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Ange Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Monacelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Computers Helping People with Special Needs (ICCHP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Linz, Austria</w:t>
+              <w:t xml:space="preserve">Neuromechanics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762526v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can we learn from the neuroplasticity driven by assistive technologies for motor rehabilitation?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Monacelli</w:t>
+                <w:t xml:space="preserve">The ENRICHME Project: Lessons Learnt from a First Interaction with the Elderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Agrigoroaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ferland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuromechanics Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Social Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Kansas City, United States. pp.735-745, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-47437-3_72⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762493v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching nutrition and healthy eating by using multimedia with a Kompai robot: Effects of stress and user's personality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Influence of User’s Personality on Task Execution When Reminded by a Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Cruz-Maya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE-RAS 16th International Conference on Humanoid Robots (Humanoids)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Social Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Kansas City, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2016.7803342⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01762432v1</w:t>
+                <w:t xml:space="preserve">hal-01762428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ENRICHME Project: Lessons Learnt from a First Interaction with the Elderly</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Ferland</w:t>
+                <w:t xml:space="preserve">Let's handshake and I'll know who you are: Gender and personality discrimination in human-human and human-robot handshaking interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Orefice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Hafez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Social Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Kansas City, United States. pp.735-745, </w:t>
+              <w:t xml:space="preserve">2016 IEEE-RAS 16th International Conference on Humanoid Robots (Humanoids)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Cancun, Mexico. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-47437-3_72⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2016.7803388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591716v1</w:t>
+                <w:t xml:space="preserve">hal-01762230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Child-Robot Interaction: why is it different from adults?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
+                <w:t xml:space="preserve">Multimodal Adapted Robot Behavior Synthesis within a Narrative Human-Robot Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Workshop on Evaluating Child-Robot Interaction at International Conference on Social Robtics (ICSR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">The IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01241897v1</w:t>
+                <w:t xml:space="preserve">hal-01203696v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting an hybrid behavior-based architecture with episodic memory to different humanoid robots</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Look Like Me: Matching Robot Personality via Gaze to Increase Motivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arturo Maya Cruz</w:t>
+                <w:t xml:space="preserve">Sean Andrist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilge Mutlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE RO-MAN 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Kobe, Japan</w:t>
+              <w:t xml:space="preserve"> ACM Conference on Human Factors in Computing Systems (CHI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203707v1</w:t>
+                <w:t xml:space="preserve">hal-01241869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-driven self-adaptation of robotics software using probabilistic approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+                <w:t xml:space="preserve">Social Personalized Human-Machine Interaction for People with Autism: A close look at Proprioceptive and Visual Orientation Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Isableu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 European Conference on Mobile Robots (ECMR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Meeting for Autism Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Salt-Lake City, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762542v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Adapted Robot Behavior Synthesis within a Narrative Human-Robot Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amir Aly</w:t>
+                <w:t xml:space="preserve">Model-driven self-adaptation of robotics software using probabilistic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arunkumar Ramaswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 European Conference on Mobile Robots (ECMR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lincoln, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECMR.2015.7324220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203696v2</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Look Like Me: Matching Robot Personality via Gaze to Increase Motivation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bilge Mutlu</w:t>
+                <w:t xml:space="preserve">Reliable Stress Measurement using Face Temperature Variation with a Thermal Camera in Human-Robot Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Sorostinean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ferland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ACM Conference on Human Factors in Computing Systems (CHI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">Proceedings of the IEEE-RAS International Conference on Humanoid Robots (Humanoids)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241869v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Personalized Human-Machine Interaction for People with Autism: A close look at Proprioceptive and Visual Orientation Integration</w:t>
+                <w:t xml:space="preserve">Evaluation of Child-Robot Interaction: why is it different from adults?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Isableu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brice Isableu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Meeting for Autism Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Salt-Lake City, United States</w:t>
+              <w:t xml:space="preserve">1st Workshop on Evaluating Child-Robot Interaction at International Conference on Social Robtics (ICSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241863v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable Stress Measurement using Face Temperature Variation with a Thermal Camera in Human-Robot Interaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adapting an hybrid behavior-based architecture with episodic memory to different humanoid robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ferland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Maya Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE-RAS International Conference on Humanoid Robots (Humanoids)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">IEEE RO-MAN 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241886v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Facilitation in a Game-Like Human-Robot Interaction using Synthesized Emotions and Episodic Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Maya Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ferland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10444,90 +10444,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The robots in elderly care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirosława Cylkowska-Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slawomir Tobis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Salatino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Suwalska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Multidisciplinary Scientific Conference on Social Sciences and Arts SGEM2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Albena, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10673,90 +10673,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affective Handshake with a Humanoid Robot: How do Participants Perceive and Combine its Facial and Haptic Expressions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yacine Tsalamlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Ange Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ammi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Affective Computing and Intelligent Interaction (ACII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Xi'an, China. pp.334-340, </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11000,1712 +11000,1712 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model driven software development for human-machine interaction systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arunkumar Ramaswamy</w:t>
+                <w:t xml:space="preserve">SafeRobots: A Model Driven Framework for Developing Robotic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Kumar Ramaswamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 2014 ACM/IEEE international conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Chicago, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761993v1</w:t>
+                <w:t xml:space="preserve">hal-01234690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Personality on Task-Performance in Assistive Human-Machine Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi-Hai Ha Dang</w:t>
+                <w:t xml:space="preserve">Model-Driven Software Development Approaches in Robotics Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Kumar Ramaswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 17th European Conference on Personality (ECP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Proceedings of 36th International Conference on Software Engineering workshop on 6th International Workshop on Modeling in Software Engineering (MiSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234687v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological Signals in Driving Scenario - How Heart Rate and Skin Conductance Reveal Different Aspects of Driver's Cognitive Load</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi-Hai Ha Dang</w:t>
+                <w:t xml:space="preserve">An Architecture with Integrated Episodic Memory for Adaptive Robot Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ferland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the OASIS Special Session at International Conference on Physiological Computing Systems (PhyCS2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Proceedings of the AAAI Fall Symposium on AI for Human-Robot Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Washington D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234673v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Driven Software Development Approaches in Robotics Research</w:t>
+                <w:t xml:space="preserve">AI Dimensions in Software Development for Human-Robot Interaction Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arun Kumar Ramaswamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 36th International Conference on Software Engineering workshop on 6th International Workshop on Modeling in Software Engineering (MiSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Hyderabad, India</w:t>
+              <w:t xml:space="preserve">Proceedings of the AAAI Fall Symposium on AI for Human-Robot Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Washington D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234686v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Architecture with Integrated Episodic Memory for Adaptive Robot Behavior</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Leconte</w:t>
+                <w:t xml:space="preserve">Addressing Multi-Domain Integration Challenge in Robotics using Model-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Kumar Ramaswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the AAAI Fall Symposium on AI for Human-Robot Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Washington D.C., United States</w:t>
+              <w:t xml:space="preserve">Proceedings of the ACM/IEEE 17th International Conference on Model Driven Engineering Languages and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234699v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SafeRobots: A Model Driven Framework for Developing Robotic Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+                <w:t xml:space="preserve">Towards Personality-based Assistance in Human-Machine Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Hai Ha Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Proceedings of the 23rd IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234690v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AI Dimensions in Software Development for Human-Robot Interaction Systems</w:t>
+                <w:t xml:space="preserve">Modeling Non-Functional Properties for Human-Machine Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arun Kumar Ramaswamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the AAAI Fall Symposium on AI for Human-Robot Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Washington D.C., United States</w:t>
+              <w:t xml:space="preserve">Proceedings of AAAI Spring Symposium on Formal Verification and Modeling in Human-Machine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Palo Alto, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234757v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing Multi-Domain Integration Challenge in Robotics using Model-Based Approach</w:t>
+                <w:t xml:space="preserve">Model-driven software development approaches in robotics research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arun Kumar Ramaswamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM/IEEE 17th International Conference on Model Driven Engineering Languages and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 6th International Workshop on Modeling in Software Engineering (MISE 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Hyderabad, India. pp.43-48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2593770.2593781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234697v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Personality-based Assistance in Human-Machine Interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Motion-oriented Attention for a Social Gaze Robot Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Sorostinean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ferland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Hai Ha Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 23rd IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Proceedings of the 5th International Conference on Social Robotics (ICSR 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01234689v1</w:t>
+                <w:t xml:space="preserve">hal-01234693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Non-Functional Properties for Human-Machine Systems</w:t>
+                <w:t xml:space="preserve">SafeRobots: A Model-Driven Approach for Designing Robotic Software Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arun Kumar Ramaswamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of AAAI Spring Symposium on Formal Verification and Modeling in Human-Machine Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Palo Alto, United States</w:t>
+              <w:t xml:space="preserve">In Proceedings of IEEE International Conference on Collaboration Technologies and Systems (CTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01234679v1</w:t>
+                <w:t xml:space="preserve">hal-01234682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-driven software development approaches in robotics research</w:t>
+                <w:t xml:space="preserve">Architecture Modeling and Analysis Language for Designing Robotic Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arun Kumar Ramaswamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 6th International Workshop on Modeling in Software Engineering (MISE 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 13th International Conference on Control, Automation, Robotics and Vision (ICARCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Singapore, Singapore</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01015871v1</w:t>
+                <w:t xml:space="preserve">hal-01234792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion-oriented Attention for a Social Gaze Robot Behavior</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thi-Hai Ha Dang</w:t>
+                <w:t xml:space="preserve">Towards Enhancing Human-Robot Relationship: Customized Robot's Behavior to Human's Profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 5th International Conference on Social Robotics (ICSR 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Sydney, Australia</w:t>
+              <w:t xml:space="preserve"> The AAAI Fall Symposium Series (AI-HRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Arlington, Virginia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234693v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SafeRobots: A Model-Driven Approach for Designing Robotic Software Architectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arun Kumar Ramaswamy</w:t>
+                <w:t xml:space="preserve">Model driven software development for human-machine interaction systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arunkumar Ramaswamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Proceedings of IEEE International Conference on Collaboration Technologies and Systems (CTS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 2014 ACM/IEEE international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Bielefeld, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2559636.2559824⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234682v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture Modeling and Analysis Language for Designing Robotic Architectures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+                <w:t xml:space="preserve">Physiological Signals in Driving Scenario - How Heart Rate and Skin Conductance Reveal Different Aspects of Driver's Cognitive Load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Hai Ha Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 13th International Conference on Control, Automation, Robotics and Vision (ICARCV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">Proceedings of the OASIS Special Session at International Conference on Physiological Computing Systems (PhyCS2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01234792v1</w:t>
+                <w:t xml:space="preserve">hal-01234673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Enhancing Human-Robot Relationship: Customized Robot's Behavior to Human's Profile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amir Aly</w:t>
+                <w:t xml:space="preserve">The Impact of Personality on Task-Performance in Assistive Human-Machine Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Hai Ha Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> The AAAI Fall Symposium Series (AI-HRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Arlington, Virginia, United States</w:t>
+              <w:t xml:space="preserve">Proceedings of the 17th European Conference on Personality (ECP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265965v1</w:t>
+                <w:t xml:space="preserve">hal-01234687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal models for cognitive systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+                <w:t xml:space="preserve">Coping with Stress Using Social Robots as Emotion-Oriented Tool: Potential Factors Discovered from Stress Game Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Haï Ha Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 16th International Conference on Advanced Robotics (ICAR 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Social Robotics (ICSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Bristol, United Kingdom. pp.160-169</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761980v1</w:t>
+                <w:t xml:space="preserve">hal-01762548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coping with Stress Using Social Robots as Emotion-Oriented Tool: Potential Factors Discovered from Stress Game Experiment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robot Cognitive Stimulation for the Elderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Vieru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Social Robotics (ICSR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Bristol, United Kingdom. pp.160-169</w:t>
+              <w:t xml:space="preserve">5th. International work-conference on the interplay between natural and artificial computation (IWINAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01762548v1</w:t>
+                <w:t xml:space="preserve">hal-01762556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robot Cognitive Stimulation for the Elderly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formal models for cognitive systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arunkumar Ramaswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Vieru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th. International work-conference on the interplay between natural and artificial computation (IWINAC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 16th International Conference on Advanced Robotics (ICAR 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Montevideo, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICAR.2013.6766491⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762556v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model for Synthesizing a Combined Verbal and Nonverbal Behavior Based on Personality Traits in Human-Robot Interaction</w:t>
               </w:r>
@@ -12782,51 +12782,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User modelling in adjustable control system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Hai Ha Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12867,317 +12867,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01015879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosody-Based Adaptive Metaphoric Head and Arm Gestures Synthesis in Human Robot Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amir Aly</w:t>
+                <w:t xml:space="preserve">Component based decision architecture for reliable autonomous systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Kumar Ramaswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16th IEEE International Conference on Advanced Robotics (ICAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Montevideo, Uruguay. </w:t>
+              <w:t xml:space="preserve"> IEEE International Conference on Collaboration Technologies and Systems (CTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Philadelphia, United States. pp.605-610, </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICAR.2013.6766507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CTS.2013.6567295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01180239v1</w:t>
+                <w:t xml:space="preserve">hal-01015880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Component based decision architecture for reliable autonomous systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+                <w:t xml:space="preserve">Prosody-Based Adaptive Metaphoric Head and Arm Gestures Synthesis in Human Robot Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> IEEE International Conference on Collaboration Technologies and Systems (CTS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Philadelphia, United States. pp.605-610, </w:t>
+              <w:t xml:space="preserve">The 16th IEEE International Conference on Advanced Robotics (ICAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Montevideo, Uruguay. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CTS.2013.6567295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICAR.2013.6766507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01015880v1</w:t>
+                <w:t xml:space="preserve">hal-01180239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robot Personality Design for an Appropriate Response to the Human Partner</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Speech to Head Gesture Mapping in Multimodal Human-Robot Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Feedback Readability for Robots Workshop (in Conjunction with the 21st IEEE International Symposium on Robot and Human Interactive Communication "Ro-Man")</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Conference on Mobile Robots (ECMR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Orebro, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-27449-7_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158351v2</w:t>
+                <w:t xml:space="preserve">hal-01169983v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Integrated Model of Speech to Arm Gestures Mapping in Human-Robot Interaction</w:t>
               </w:r>
@@ -13248,225 +13244,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169980v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech to Head Gesture Mapping in Multimodal Human-Robot Interaction</w:t>
+                <w:t xml:space="preserve">Towards an Online Fuzzy Modeling for Human Internal States Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Conference on Mobile Robots (ECMR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Orebro, Sweden. </w:t>
+              <w:t xml:space="preserve">The 11th IEEE International Conference on Control, Automation, Robotics, and Vision (ICARCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Guangzhou, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-27449-7_14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICARCV.2012.6485379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169983v2</w:t>
+                <w:t xml:space="preserve">hal-01180243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Online Fuzzy Modeling for Human Internal States Detection</w:t>
+                <w:t xml:space="preserve">Prosody-Driven Robot Arm Gestures Generation in Human-Robot Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th IEEE International Conference on Control, Automation, Robotics, and Vision (ICARCV)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 7th ACM/IEEE International Conference on Human-Robot Interaction (HRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Boston, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01180243v1</w:t>
+                <w:t xml:space="preserve">hal-01265938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Engagement of Children with Autism during Interaction with a Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13525,454 +13512,467 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Conference on Innovative Research in Autism (IRIA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosody-Driven Robot Arm Gestures Generation in Human-Robot Interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploratory Study: Children's with Autism Awareness of being Imitated by Nao Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Peca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Tapus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Jisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th ACM/IEEE International Conference on Human-Robot Interaction (HRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Boston, United States</w:t>
+              <w:t xml:space="preserve">The 1st International Conference on Innovative Technologies for Autism Spectrum Disorders. ASD: Tools, Trends and Testimonials (ITASD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265938v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploratory Study: Children's with Autism Awareness of being Imitated by Nao Robot</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lavinia Jisa</w:t>
+                <w:t xml:space="preserve">RGBD object recognition and visual texture classification for indoor semantic mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Filliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Battesti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bazeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duceux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Gepperth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 1st International Conference on Innovative Technologies for Autism Spectrum Disorders. ASD: Tools, Trends and Testimonials (ITASD)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Technologies for Practical Robot Applications (TePRA), 2012 IEEE International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, United States. pp.127 - 132, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TePRA.2012.6215666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158338v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RGBD object recognition and visual texture classification for indoor semantic mapping</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robot Personality Design for an Appropriate Response to the Human Partner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Hai-Ha Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Aly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Tapus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologies for Practical Robot Applications (TePRA), 2012 IEEE International Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Feedback Readability for Robots Workshop (in Conjunction with the 21st IEEE International Symposium on Robot and Human Interactive Communication "Ro-Man")</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00755295v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158351v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-sensor semantic mapping and exploration of indoor environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islem Jebari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bazeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Battesti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassène Tekaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14112,277 +14112,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestures Imitation with a Mobile Robot in the Context of Human-Robot Interaction (HRI) for Children with Autism</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cognitive Services for Elderly People: The ROBADOM project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ya-Huei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Le Pevedic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fassert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 3rd Workshop for Young Researchers on Human-Friendly Robotics (HFR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Tübingen, Germany</w:t>
+              <w:t xml:space="preserve">ECCE workshop : Robots that care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Delf, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215275v1</w:t>
+                <w:t xml:space="preserve">hal-00661739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Services for Elderly People: The ROBADOM project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gestures Imitation with a Mobile Robot in the Context of Human-Robot Interaction (HRI) for Children with Autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Aly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Tapus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE workshop : Robots that care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Delf, Netherlands</w:t>
+              <w:t xml:space="preserve">Proceedings of the 3rd Workshop for Young Researchers on Human-Friendly Robotics (HFR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Tübingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661739v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic gait characterization for a mobility assistance system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Zong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chetouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15325,51 +15325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ferland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ammi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tapus; A.; André; E.; Martin; J.-C.; Ferland; F.; Ammi; M. Springer, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-25554-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -15422,252 +15422,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistive Humanoid Robots for the Elderly with Mild Cognitive Impairment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roxana Agrigoroaie</w:t>
+                <w:t xml:space="preserve">Proprioceptive and Kinematic Profiles for Customized Human‐ Robot Interaction for People Suffering from Autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Isableu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanoid Robotics: A reference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Autism - Paradigms, Recent Research and Clinical Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, InTech, 2017, 978-953-51-3079-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/67339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002714v1</w:t>
+                <w:t xml:space="preserve">hal-01762437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proprioceptive and Kinematic Profiles for Customized Human‐ Robot Interaction for People Suffering from Autism</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bazile</w:t>
+                <w:t xml:space="preserve">Assistive Humanoid Robots for the Elderly with Mild Cognitive Impairment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ferland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Agrigoroaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autism - Paradigms, Recent Research and Clinical Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Humanoid Robotics: A reference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5772/67339⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01762437v1</w:t>
+                <w:t xml:space="preserve">hal-02002714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individuals with Autism: Analysis of the First Interaction with Nao Robot Based on Their Proprioceptive and Kinematic Profiles</w:t>
               </w:r>
@@ -16370,51 +16370,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190015v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhegong Shangguan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Han" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younesse El Mrhasli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nengchao Lyu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Tapus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1487493" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03828006v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuande Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuang Yu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingtuan Gao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Awais Ali Shah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40747-021-00420-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864623v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Agrigoroaie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan-Dan Ciocirlan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2020.00058" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047379v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Aly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-020-00263-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957083v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465379v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhan Co&#351;ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fernandez-Carmona" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Pag&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ferland" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-019-00614-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047390v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Melman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abbink" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mouton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost de Winter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864719v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariacarla Staffa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rossi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-020-00655-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2019.1693049" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112906v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moad Kissai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Monsuez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Martinez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines7020026" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002716v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447101v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/12-03-02-0008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002718v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802169v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bandera" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Vazquez-Martin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Calderita" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.03.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762225v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chevalier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Isableu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bazile" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-016-9575-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762174v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Kumar Ramaswamy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762146v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2017.06.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203658v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-015-9444-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241874v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Mozos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galindo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234888v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hai Ha Dang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015860v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847385v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847383v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265990v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Peca" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Pop" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Jisa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847376v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Ramisa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aldavert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Toledo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Lopez de Mantaras" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-009-9136-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D02B2C8BBDD08530E61C5DF3848F3C42383DD13/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770108v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Tapus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Mataric" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770113v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mataric Maja" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Scassellatti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770126v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551633v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichen Lu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Stephenson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clement" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3776734.3794393" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263970v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Saood" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Garcia Cardenas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxuan Hei" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA55743.2025.11127367" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000534v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksa Marusic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426232v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tessier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyunchimeg Shagdar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263967v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids58906.2024.10769900" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857956v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3568294.3580153" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133681v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanmiao Liu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyang Song" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhidong Su" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3568294.3580145" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133691v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133725v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Annabi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03832932v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Huang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexuan Sun" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03832923v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03832940v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atheupe Ga&#235;l" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayavalasa Sreekanth" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivaramakrishan Arrvind" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Bordignon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03832948v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03832943v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03832920v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Cangelosi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864702v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3371382.3378342" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112207v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Lam Do" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV47402.2020.9304797" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525997v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047565v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447091v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147343" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447093v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446924v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Octavian Iacob" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN46459.2019.8956384" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371856v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446918v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICCAS47443.2019.8971522" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446930v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN46459.2019.8956345" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446908v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35888-4_37" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405201v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2019.8920395" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387763v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2019.8917438" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840122v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814098v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447110v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Orefice" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ammi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Hafez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2018.8525762" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002709v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002723v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814092v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890354v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Cruz Maya" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819407v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002727v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3284516.3284544" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002726v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447116v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Cruz-Maya" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2018.8460611" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447113v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2018.8525648" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819417v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447107v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Sorostinean" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2018.8581349" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01591718v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dan Ciocirlan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690788v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMR.2017.8098687" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690792v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICITE.2017.8056891" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762213v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Tobis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Salatino" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Suwalska" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Wieczorowska-Tobis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762218v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2017.8172392" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762420v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762222v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Raiola" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909824.3020234" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698359v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2017.8172393" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690780v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01591717v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01591720v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01591719v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762428v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762230v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2016.7803388" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762433v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762516v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2016.7745218" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762526v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Gower" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghrissi Meftah" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762493v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange Amorim" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monacelli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762432v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2016.7803342" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01591716v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47437-3_72" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241897v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203707v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Maya Cruz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762542v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunkumar Ramaswamy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMR.2015.7324220" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203696v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241869v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Andrist" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge Mutlu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241863v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241886v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241887v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762539v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miros&#322;awa Cylkowska-Nowak" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241860v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vieru" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Niculescu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Tudose" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241855v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yacine Tsalamlal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2015.7344592" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203702v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241857v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761993v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2559636.2559824" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234687v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234673v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234686v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234699v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leconte" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234690v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234757v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234697v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234689v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234679v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015871v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2593770.2593781" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234693v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234682v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234792v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265965v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761980v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2013.6766491" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762548v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ha&#239; Ha Dang" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762556v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284708v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HRI.2013.6483606" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015879v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2013.6567235" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180239v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2013.6766507" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015880v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2013.6567295" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01158351v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hai-Ha Dang" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01169980v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120523-3-RO-2023.00364" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01169983v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27449-7_14" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180243v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2012.6485379" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158354v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265938v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158338v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755295v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Battesti" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazeille" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duceux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gepperth" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TePRA.2012.6215666" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652471v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islem Jebari" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hass&#232;ne Tekaya" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Klein" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEPRA.2011.5753498" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257445v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215275v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661739v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Huei Wu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jost" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Pevedic" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fassert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423451v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Zong" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2010.5707864" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015892v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lamon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Glauser" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Tomatis" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Y. Siegwart" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1249743" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015925v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Heinzer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2004.1307214" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182142v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aycard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015907v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Martinelli" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1248856" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241892v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234841v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683945v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Griffiths" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Nitsch" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadahiro Taniguchi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wermter" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241902v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Andr&#233;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25554-5" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002714v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762437v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/67339" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762507v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21290-6_23" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01157390v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12922-8_7" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501845v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015921v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Arras" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11008941_47" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182055v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bellot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Siegwart" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessiere" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cou&#233;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190015v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhegong Shangguan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Han" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younesse El Mrhasli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nengchao Lyu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Tapus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1487493" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03828006v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuande Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuang Yu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingtuan Gao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Awais Ali Shah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40747-021-00420-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864623v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Agrigoroaie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan-Dan Ciocirlan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2020.00058" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047379v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Aly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-020-00263-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957083v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465379v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhan Co&#351;ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fernandez-Carmona" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Pag&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ferland" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-019-00614-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047390v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Melman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abbink" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mouton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost de Winter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864719v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariacarla Staffa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rossi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-020-00655-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2019.1693049" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112906v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moad Kissai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Monsuez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Martinez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines7020026" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002716v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447101v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/12-03-02-0008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002718v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802169v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bandera" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Vazquez-Martin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Calderita" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.03.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762225v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chevalier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Isableu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bazile" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-016-9575-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762174v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Kumar Ramaswamy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762146v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2017.06.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203658v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-015-9444-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234888v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hai Ha Dang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241874v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Mozos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galindo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015860v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847385v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847383v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265990v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Peca" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Pop" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Jisa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847376v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Ramisa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aldavert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Toledo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Lopez de Mantaras" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-009-9136-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D02B2C8BBDD08530E61C5DF3848F3C42383DD13/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770108v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Tapus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Mataric" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770113v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mataric Maja" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Scassellatti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770126v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551633v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichen Lu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Stephenson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clement" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3776734.3794393" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263970v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Saood" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Garcia Cardenas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxuan Hei" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA55743.2025.11127367" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426232v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tessier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyunchimeg Shagdar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000534v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksa Marusic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857956v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3568294.3580153" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263967v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids58906.2024.10769900" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133681v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanmiao Liu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyang Song" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhidong Su" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3568294.3580145" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133691v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133725v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Annabi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03832923v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03832940v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atheupe Ga&#235;l" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayavalasa Sreekanth" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivaramakrishan Arrvind" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Bordignon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03832948v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03832943v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03832920v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Cangelosi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03832932v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Huang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexuan Sun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864702v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3371382.3378342" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112207v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Lam Do" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV47402.2020.9304797" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525997v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047565v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447091v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147343" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446924v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Octavian Iacob" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN46459.2019.8956384" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371856v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446918v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICCAS47443.2019.8971522" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446930v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN46459.2019.8956345" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405201v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2019.8920395" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446908v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35888-4_37" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387763v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2019.8917438" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447093v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002709v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002723v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814092v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890354v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Cruz Maya" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819407v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002727v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3284516.3284544" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447116v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Cruz-Maya" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2018.8460611" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447113v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2018.8525648" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002726v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819417v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447107v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Sorostinean" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2018.8581349" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840122v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814098v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447110v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Orefice" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ammi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Hafez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2018.8525762" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762213v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Tobis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Salatino" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Suwalska" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Wieczorowska-Tobis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762218v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2017.8172392" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762420v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698359v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2017.8172393" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762222v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Raiola" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909824.3020234" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690780v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01591717v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01591720v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01591719v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690788v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMR.2017.8098687" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690792v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICITE.2017.8056891" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01591718v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dan Ciocirlan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762433v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762516v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2016.7745218" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762526v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Gower" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghrissi Meftah" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762432v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2016.7803342" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762493v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange Amorim" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monacelli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01591716v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47437-3_72" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762428v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762230v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2016.7803388" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203696v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241869v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Andrist" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge Mutlu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241863v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762542v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunkumar Ramaswamy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMR.2015.7324220" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241886v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241897v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203707v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Maya Cruz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241887v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762539v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miros&#322;awa Cylkowska-Nowak" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241860v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vieru" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Niculescu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Tudose" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241855v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yacine Tsalamlal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2015.7344592" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203702v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241857v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234690v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234686v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234699v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leconte" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234757v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234697v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234689v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234679v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015871v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2593770.2593781" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234693v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234682v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234792v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265965v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761993v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2559636.2559824" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234673v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234687v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762548v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ha&#239; Ha Dang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762556v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761980v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2013.6766491" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284708v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HRI.2013.6483606" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015879v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2013.6567235" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015880v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2013.6567295" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180239v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2013.6766507" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01169983v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27449-7_14" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01169980v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120523-3-RO-2023.00364" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180243v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2012.6485379" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265938v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158354v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158338v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755295v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Battesti" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazeille" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duceux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gepperth" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TePRA.2012.6215666" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01158351v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hai-Ha Dang" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652471v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islem Jebari" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hass&#232;ne Tekaya" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Klein" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEPRA.2011.5753498" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257445v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661739v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Huei Wu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jost" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Pevedic" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fassert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215275v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423451v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Zong" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2010.5707864" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015892v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lamon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Glauser" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Tomatis" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Y. Siegwart" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1249743" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015925v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Heinzer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2004.1307214" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182142v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aycard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015907v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Martinelli" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1248856" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241892v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234841v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683945v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Griffiths" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Nitsch" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadahiro Taniguchi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wermter" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241902v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Andr&#233;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25554-5" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762437v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/67339" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002714v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762507v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21290-6_23" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01157390v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12922-8_7" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501845v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015921v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Arras" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11008941_47" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182055v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bellot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Siegwart" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessiere" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cou&#233;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>