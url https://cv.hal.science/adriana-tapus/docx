--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -2153,204 +2153,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress Game - The Role of Motivational Robotic Assistance in Reducing User's Task Stress</w:t>
+                <w:t xml:space="preserve">Computer-Based Intelligent Technologies for Improving the Quality of Life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi-Hai Ha Dang</w:t>
+                <w:t xml:space="preserve">Oscar Mozos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Social Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7 (2), pp.227-240</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01234888v1</w:t>
+                <w:t xml:space="preserve">hal-01241874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer-Based Intelligent Technologies for Improving the Quality of Life</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stress Game - The Role of Motivational Robotic Assistance in Reducing User's Task Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Galindo</w:t>
+                <w:t xml:space="preserve">Thi-Hai Ha Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 19 (1)</w:t>
+              <w:t xml:space="preserve">International Journal of Social Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (2), pp.227-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241874v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution Space Modeling for Robotic Systems</w:t>
               </w:r>
@@ -3100,51 +3100,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00770126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (114)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (115)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3251,6583 +3251,6627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Oh! It's Fun Chatting with You!” a Humor-Aware Social Robot Chat Framework</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xiaoxuan Hei</w:t>
+                <w:t xml:space="preserve">Active Maritime Copilot for Ambiguity and Risk-Driven Decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichen Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Stephenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICRA55743.2025.11127367⟩</w:t>
+              <w:t xml:space="preserve">HRI '26: 21st ACM/IEEE International Conference on Human-Robot Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Edinburgh Scotland UK, France. pp.253-257, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3776734.3794393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263970v1</w:t>
+                <w:t xml:space="preserve">hal-05597171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Efficient Perception Data Sharing: A Semantic Approach to Collective Perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oyunchimeg Shagdar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 28th IEEE International Conference on Intelligent Transportation Systems (ITSC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Gold Coast, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skeleton-Based Transformer for Classification of Errors and Better Feedback in Low Back Pain Physical Rehabilitation Exercises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksa Marusic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICORR 2025 - 19th IEEE/RAS-EMBS International Conference on Rehabilitation Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INTERNATIONAL CONSORTIUM FOR REHABILITATION ROBOTICS, May 2025, Michigan, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05000534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhysioFormer: A Spatio-Temporal Transformer for Physical Rehabilitation Assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Oh! It's Fun Chatting with You!” a Humor-Aware Social Robot Chat Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Saood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksa Marusic</w:t>
+                <w:t xml:space="preserve">Juan Jose Garcia Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
+                <w:t xml:space="preserve">Xiaoxuan Hei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSR 2024 - 16th International Conference on Social Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3568294.3580153⟩</w:t>
+              <w:t xml:space="preserve">2025 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Atlanta, France. pp.5520-5526, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA55743.2025.11127367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04857956v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a Haptic Interface for Enhanced Non-Verbal Human-Robot Interaction: Integrating Heart and Lung Emotional Feedback</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Heng Zhang</w:t>
+                <w:t xml:space="preserve">PhysioFormer: A Spatio-Temporal Transformer for Physical Rehabilitation Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksa Marusic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE-RAS 23rd International Conference on Humanoid Robots (Humanoids)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/Humanoids58906.2024.10769900⟩</w:t>
+              <w:t xml:space="preserve">ICSR 2024 - 16th International Conference on Social Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Odense, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3568294.3580153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263967v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Gesture Recognition with a Flow-based Model for Human Robot Interaction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Zhidong Su</w:t>
+                <w:t xml:space="preserve">Designing a Haptic Interface for Enhanced Non-Verbal Human-Robot Interaction: Integrating Heart and Lung Emotional Feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Saood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HRI '23: ACM/IEEE International Conference on Human-Robot Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3568294.3580145⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE-RAS 23rd International Conference on Humanoid Robots (Humanoids)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nancy, France. pp.772-778, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/Humanoids58906.2024.10769900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133681v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Kinect, OpenPose and BlazePose for Human Body Movement Analysis on a Low Back Pain Physical Rehabilitation Dataset</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
+                <w:t xml:space="preserve">Human Gesture Recognition with a Flow-based Model for Human Robot Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanmiao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siyang Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhidong Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th ACM/IEEE International Conference on Human-Robot Interaction (HRI 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3568294.3580153⟩</w:t>
+              <w:t xml:space="preserve">HRI '23: ACM/IEEE International Conference on Human-Robot Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Stockholm Sweden, Sweden. pp.548-551, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3568294.3580145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133691v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Data Efficiency and Performance of Machine Learning Algorithms for Assessing Low Back Pain Physical Rehabilitation Exercises,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Evaluating Kinect, OpenPose and BlazePose for Human Body Movement Analysis on a Low Back Pain Physical Rehabilitation Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksa Marusic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Mobile Robots (ECMR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th ACM/IEEE International Conference on Human-Robot Interaction (HRI 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Stockholm, Sweden. pp.587-591, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3568294.3580153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133725v1</w:t>
+                <w:t xml:space="preserve">hal-04133691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Framework for Social Robot Co-speech Gesture Generation with Semantic Expression</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chuang Yu</w:t>
+                <w:t xml:space="preserve">Analyzing Data Efficiency and Performance of Machine Learning Algorithms for Assessing Low Back Pain Physical Rehabilitation Exercises,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksa Marusic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Annabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Proceedings of International Conference of Social Robotics (ICSR) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Florence, Italy</w:t>
+              <w:t xml:space="preserve">11th European Conference on Mobile Robots (ECMR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832923v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheel Slip Balance Based Anti-Slip Regulation on Dissymmetric road Grip</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What do I look like? A Conditional GAN Based Robot Facial Self-Awareness Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhegong Shangguan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atheupe Gaël</w:t>
+                <w:t xml:space="preserve">Wenjie Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayavalasa Sreekanth</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zexuan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Tapus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Proceedings of the Eighth Indian Control Conference (ICC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Madras, India</w:t>
+              <w:t xml:space="preserve">In Proceedings of International Conference of Social Robotics (ICSR) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03832940v1</w:t>
+                <w:t xml:space="preserve">hal-03832932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do I look like? Dataset for Social Robot Facial Expression Self-Awareness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhegong Shangguan</w:t>
+                <w:t xml:space="preserve">Towards a Framework for Social Robot Co-speech Gesture Generation with Semantic Expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In International Workshop on Robot Curiosity in Human-Robot Interaction (RCHRI), part of HRI 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Hokkaido, Japan</w:t>
+              <w:t xml:space="preserve">In Proceedings of International Conference of Social Robotics (ICSR) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832948v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Study: Robot Telling Jokes and Human Humor Factor</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wheel Slip Balance Based Anti-Slip Regulation on Dissymmetric road Grip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atheupe Gaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayavalasa Sreekanth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sivaramakrishan Arrvind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Bordignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In International Workshop on Context-Awareness in HRI: Approaches and Challenges, part of HRI 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Hokkaido, Japan</w:t>
+              <w:t xml:space="preserve">In Proceedings of the Eighth Indian Control Conference (ICC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Madras, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832943v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech-driven Robot Face Action Generation with Deep Generative Model for Social Robots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What do I look like? Dataset for Social Robot Facial Expression Self-Awareness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhegong Shangguan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Tapus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Proceedings of International Conference of Social Robotics (ICSR) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Florence, Italy</w:t>
+              <w:t xml:space="preserve">In International Workshop on Robot Curiosity in Human-Robot Interaction (RCHRI), part of HRI 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Hokkaido, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832920v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do I look like? A Conditional GAN Based Robot Facial Self-Awareness Approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Zexuan Sun</w:t>
+                <w:t xml:space="preserve">Preliminary Study: Robot Telling Jokes and Human Humor Factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Proceedings of International Conference of Social Robotics (ICSR) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Florence, Italy</w:t>
+              <w:t xml:space="preserve">In International Workshop on Context-Awareness in HRI: Approaches and Challenges, part of HRI 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Hokkaido, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832932v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Emotion Recognition with Thermal and RGB-D Cameras for Human-Robot Interaction</w:t>
+                <w:t xml:space="preserve">Speech-driven Robot Face Action Generation with Deep Generative Model for Social Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhegong Shangguan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxuan Hei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Cangelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HRI '20: ACM/IEEE International Conference on Human-Robot Interaction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">In Proceedings of International Conference of Social Robotics (ICSR) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Florence, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02864702v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Coordination of ADAS and Chassis Systems with Different Time-Delays</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mouton</w:t>
+                <w:t xml:space="preserve">Multimodal Emotion Recognition with Thermal and RGB-D Cameras for Human-Robot Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE Intelligent Vehicles Symposium (IV)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IV47402.2020.9304797⟩</w:t>
+              <w:t xml:space="preserve">HRI '20: ACM/IEEE International Conference on Human-Robot Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Cambridge United Kingdom, United Kingdom. pp.532-534, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3371382.3378342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03112207v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Yaw Rate Control for Over-Actuated Vehicles</w:t>
+                <w:t xml:space="preserve">Optimal Coordination of ADAS and Chassis Systems with Different Time-Delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moad Kissai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Lam Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCX SAE World Congress Experience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE Intelligent Vehicles Symposium (IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Las Vegas, United States. pp.253-258, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IV47402.2020.9304797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02525997v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03112207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SRG3: Speech-driven Robot Gesture Generation with GAN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chuang Yu</w:t>
+                <w:t xml:space="preserve">Optimal Yaw Rate Control for Over-Actuated Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moad Kissai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Control, Automation, Robotics and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Shenzhen (virtual), China</w:t>
+              <w:t xml:space="preserve">WCX SAE World Congress Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Detroit, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03047565v1</w:t>
+                <w:t xml:space="preserve">hal-02525997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization-Based Control Allocation for Driving Braking Torque Vectoring in a Race Car</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+                <w:t xml:space="preserve">SRG3: Speech-driven Robot Gesture Generation with GAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference (ACC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th International Conference on Control, Automation, Robotics and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Shenzhen (virtual), China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02447091v1</w:t>
+                <w:t xml:space="preserve">hal-03047565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting deception in HRI using minimally-invasive and noninvasive techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David-Octavian Iacob</w:t>
+                <w:t xml:space="preserve">Optimization-Based Control Allocation for Driving Braking Torque Vectoring in a Race Car</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moad Kissai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 28th IEEE International Conference on Robot and Human Interactive Communication (RO-MAN)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RO-MAN46459.2019.8956384⟩</w:t>
+              <w:t xml:space="preserve">American Control Conference (ACC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Denver, United States. pp.2268-2275, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ACC45564.2020.9147343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446924v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Robot Learning for Multimodal Emotion Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chuang Yu</w:t>
+                <w:t xml:space="preserve">The ENRICHME Project: Validation of the Human-Machine Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ferland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Eleventh International Conference on Social Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">In Proceedings of the MoRobAE - A Workshop on Mobile Robot Assistants for the Elderly as part of ICRA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371856v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensible Control Architecture for Over-Actuated Vehicles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+                <w:t xml:space="preserve">Interactive Robot Learning for Multimodal Emotion Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 19th International Conference on Control, Automation, and Systems (ICCAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Eleventh International Conference on Social Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446918v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-Robot Team: Effects of Communication in Analyzing Trust</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roxana Agrigoroaie</w:t>
+                <w:t xml:space="preserve">Detecting deception in HRI using minimally-invasive and noninvasive techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David-Octavian Iacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 28th IEEE International Conference on Robot and Human Interactive Communication (RO-MAN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, New Delhi, India. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RO-MAN46459.2019.8956345⟩</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RO-MAN46459.2019.8956384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446930v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Control for Over-Actuated Vehicles</w:t>
+                <w:t xml:space="preserve">Extensible Control Architecture for Over-Actuated Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moad Kissai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Monsuez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Conference on Control Technology and Applications (CCTA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCTA.2019.8920395⟩</w:t>
+              <w:t xml:space="preserve">The 19th International Conference on Control, Automation, and Systems (ICCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Jeju Island, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ICCAS47443.2019.8971522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405201v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of a Robot Game Partner When Studying Deception During a Card Game</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David-Octavian Iacob</w:t>
+                <w:t xml:space="preserve">Human-Robot Team: Effects of Communication in Analyzing Trust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan-Dan Ciocirlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Agrigoroaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International COnference on Social RObotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-35888-4_37⟩</w:t>
+              <w:t xml:space="preserve">2019 28th IEEE International Conference on Robot and Human Interactive Communication (RO-MAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, New Delhi, India. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RO-MAN46459.2019.8956345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446908v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Predictive Control Allocation of Systems with Different Dynamics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Martinez</w:t>
+                <w:t xml:space="preserve">The Impact of a Robot Game Partner When Studying Deception During a Card Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David-Octavian Iacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Intelligent Transportation Systems Conference - ITSC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ITSC.2019.8917438⟩</w:t>
+              <w:t xml:space="preserve">International COnference on Social RObotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Madrid, Spain. pp.399-409, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-35888-4_37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387763v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ENRICHME Project: Validation of the Human-Machine Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Ferland</w:t>
+                <w:t xml:space="preserve">Robust Control for Over-Actuated Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moad Kissai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Proceedings of the MoRobAE - A Workshop on Mobile Robot Assistants for the Elderly as part of ICRA 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE Conference on Control Technology and Applications (CCTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Hong Kong, France. pp.822-829, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCTA.2019.8920395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447093v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological differences depending on task performed in a 5-day interaction scenario designed for the elderly: A pilot study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roxana Agrigoroaie</w:t>
+                <w:t xml:space="preserve">Model Predictive Control Allocation of Systems with Different Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moad Kissai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Social Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE Intelligent Transportation Systems Conference - ITSC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand. pp.4170-4177, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2019.8917438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002709v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of Vertical Dynamics for Accurate Modelling, Friction Estimation and Vehicle Motion Control</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Martinez</w:t>
+                <w:t xml:space="preserve">First Attempts in Deception Detection in HRI by using Thermal and RGB-D cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David-Octavian Iacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 21st International Conference on Intelligent Transportation Systems (ITSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Maui, United States. pp.1370-1377</w:t>
+              <w:t xml:space="preserve">RO-MAN 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002723v1</w:t>
+                <w:t xml:space="preserve">hal-01840122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Vehicle Motion Control for Generating Multiple Sensations</w:t>
+                <w:t xml:space="preserve">Complementary Chassis Systems for Ground Vehicles Safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moad Kissai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Intelligent Vehicles Symposium (IV’18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Changshu, China</w:t>
+              <w:t xml:space="preserve">2nd IEEE Conference on Control Technology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814092v1</w:t>
+                <w:t xml:space="preserve">hal-01814098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oh! I am so sorry!&amp;quot;: Understanding User Physiological Variation while Spoiling a Game Task</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pressure Variation Study in Human-Human and Human-Robot Handshakes: Impact of the Mood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arturo Cruz Maya</w:t>
+                <w:t xml:space="preserve">Pierre-Henri Orefice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Hafez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 27th IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Nanjing, China. pp.247-254, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROMAN.2018.8525762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01890354v1</w:t>
+                <w:t xml:space="preserve">hal-02447110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological Parameters Variation Based on the Sensory Stimuli used by a Robot in a News Reading Task</w:t>
+                <w:t xml:space="preserve">Physiological differences depending on task performed in a 5-day interaction scenario designed for the elderly: A pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Agrigoroaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 27th IEEE International Conference on Robot and Human Interactive Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Nanjing, China</w:t>
+              <w:t xml:space="preserve">International Conference on Social Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819407v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gain-Scheduled H∞ for Vehicle High-Level Motion Control</w:t>
+                <w:t xml:space="preserve">Importance of Vertical Dynamics for Accurate Modelling, Friction Estimation and Vehicle Motion Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moad Kissai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 6th International Conference on Control, Mechatronics and Automation (ICCMA 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2018 21st International Conference on Intelligent Transportation Systems (ITSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Maui, United States. pp.1370-1377</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002727v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negotiating with a Robot: Analysis of Regulatory Focus Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arturo Cruz-Maya</w:t>
+                <w:t xml:space="preserve">Optimizing Vehicle Motion Control for Generating Multiple Sensations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moad Kissai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE Intelligent Vehicles Symposium (IV’18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Changshu, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2018.8460611⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02447116v1</w:t>
+                <w:t xml:space="preserve">hal-01814092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting Robot Behavior using Regulatory Focus Theory, User Physiological State and Task-Performance Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arturo Cruz-Maya</w:t>
+                <w:t xml:space="preserve">Oh! I am so sorry!&amp;quot;: Understanding User Physiological Variation while Spoiling a Game Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Agrigoroaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Cruz Maya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 27th IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2018 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02447113v1</w:t>
+                <w:t xml:space="preserve">hal-01890354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Comparison of Chassis Systems Coordination Approaches</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mouton</w:t>
+                <w:t xml:space="preserve">Physiological Parameters Variation Based on the Sensory Stimuli used by a Robot in a News Reading Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Agrigoroaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 18th International Conference on Control, Automation and Systems (ICCAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Daegwallyeong, South Korea</w:t>
+              <w:t xml:space="preserve">The 27th IEEE International Conference on Robot and Human Interactive Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002726v1</w:t>
+                <w:t xml:space="preserve">hal-01819407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Outcome of a Week of Intensive Cognitive Stimulation in an Elderly Care Setup: A Pilot Test</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roxana Agrigoroaie</w:t>
+                <w:t xml:space="preserve">Gain-Scheduled H∞ for Vehicle High-Level Motion Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moad Kissai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 27th IEEE International Conference on Robot and Human Interactive Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 6th International Conference on Control, Mechatronics and Automation (ICCMA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Tokyo, Japan. pp.97-104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3284516.3284544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819417v1</w:t>
+                <w:t xml:space="preserve">hal-02002727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity Recognition Based on RGB-D and Thermal Sensors for Socially Assistive Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mihaela Sorostinean</w:t>
+                <w:t xml:space="preserve">A Comprehensive Comparison of Chassis Systems Coordination Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moad Kissai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 15th International Conference on Control, Automation, Robotics and Vision (ICARCV)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2018 18th International Conference on Control, Automation and Systems (ICCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Daegwallyeong, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447107v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Attempts in Deception Detection in HRI by using Thermal and RGB-D cameras</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David-Octavian Iacob</w:t>
+                <w:t xml:space="preserve">Negotiating with a Robot: Analysis of Regulatory Focus Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Cruz-Maya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RO-MAN 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Brisbane, Australia. pp.4578-4594, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2018.8460611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840122v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary Chassis Systems for Ground Vehicles Safety</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Martinez</w:t>
+                <w:t xml:space="preserve">Adapting Robot Behavior using Regulatory Focus Theory, User Physiological State and Task-Performance Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Cruz-Maya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IEEE Conference on Control Technology and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 27th IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Nanjing, China. pp.644-651, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROMAN.2018.8525648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814098v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure Variation Study in Human-Human and Human-Robot Handshakes: Impact of the Mood</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Moustapha Hafez</w:t>
+                <w:t xml:space="preserve">The Outcome of a Week of Intensive Cognitive Stimulation in an Elderly Care Setup: A Pilot Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Agrigoroaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 27th IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 27th IEEE International Conference on Robot and Human Interactive Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Nanjing, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447110v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opinions about robots in care for older people</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudia Salatino</w:t>
+                <w:t xml:space="preserve">Activity Recognition Based on RGB-D and Thermal Sensors for Socially Assistive Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Sorostinean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katarzyna Wieczorowska-Tobis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the SGEM 4th International Multidisciplinary Scientific Conference on Social Sciences and Arts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 15th International Conference on Control, Automation, Robotics and Vision (ICARCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Singapore, France. pp.1298-1304, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICARCV.2018.8581349⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762213v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowd sourcing ‘approach behavior’ control parameters for human-robot interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Ferland</w:t>
+                <w:t xml:space="preserve">News Application Adaptation based on User Sensory Profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Agrigoroaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Dan Ciocirlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 26th IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Social Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Tsukuba, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762218v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using knowledge-based Engineering Methods in Robotics Software Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arun Kumar Ramaswamy</w:t>
+                <w:t xml:space="preserve">Review of integrated vehicle dynamics control architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moad Kissai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The First IEEE International Conference on Robotic Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 European Conference on Mobile Robots (ECMR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECMR.2017.8098687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762420v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Users' and Personality-Gender Preferences in Close Human-Robot Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arturo Cruz-Maya</w:t>
+                <w:t xml:space="preserve">A new linear tire model with varying parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moad Kissai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 26th IEEE International Conference on Robot and Human Interactive Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ROMAN.2017.8172393⟩</w:t>
+              <w:t xml:space="preserve">2017 2nd IEEE International Conference on Intelligent Transportation Engineering (ICITE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Singapore, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICITE.2017.8056891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698359v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Sensory Preferences of Children with Autism Impact an Imitation Task with a Robot?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Chevalier</w:t>
+                <w:t xml:space="preserve">Opinions about robots in care for older people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slawomir Tobis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Salatino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Tapus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Suwalska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gennaro Raiola</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Katarzyna Wieczorowska-Tobis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 2017 ACM/IEEE International Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the SGEM 4th International Multidisciplinary Scientific Conference on Social Sciences and Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Albena, Bulgaria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762222v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current and Future Architectures for Integrated Vehicle Dynamics Control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+                <w:t xml:space="preserve">Crowd sourcing ‘approach behavior’ control parameters for human-robot interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ferland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th National Conference on Software and Hardware Architectures for Robots Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 26th IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lisbon, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROMAN.2017.8172392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690780v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contactless Physiological Data Analysis for User Quality of Life Improving by Using a Humanoid Social Robot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roxana Agrigoroaie</w:t>
+                <w:t xml:space="preserve">Using knowledge-based Engineering Methods in Robotics Software Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Kumar Ramaswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Analysis and Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Catania, Italy</w:t>
+              <w:t xml:space="preserve">The First IEEE International Conference on Robotic Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Taichung, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591717v1</w:t>
+                <w:t xml:space="preserve">hal-01762420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving User's Performance by Motivation: Matching Robot Interaction Strategy with User's Regulatory State</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Do Sensory Preferences of Children with Autism Impact an Imitation Task with a Robot?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Raiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Isableu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Social Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 2017 ACM/IEEE International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2909824.3020234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591720v1</w:t>
+                <w:t xml:space="preserve">hal-01762222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Robot's Interaction Style on Performance in a Stroop Task</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roxana Agrigoroaie</w:t>
+                <w:t xml:space="preserve">Learning Users' and Personality-Gender Preferences in Close Human-Robot Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Cruz-Maya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Social Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 26th IEEE International Conference on Robot and Human Interactive Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lisbonne, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROMAN.2017.8172393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591719v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of integrated vehicle dynamics control architectures</w:t>
+                <w:t xml:space="preserve">Current and Future Architectures for Integrated Vehicle Dynamics Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moad Kissai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 European Conference on Mobile Robots (ECMR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th National Conference on Software and Hardware Architectures for Robots Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690788v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new linear tire model with varying parameters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+                <w:t xml:space="preserve">Contactless Physiological Data Analysis for User Quality of Life Improving by Using a Humanoid Social Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Agrigoroaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 2nd IEEE International Conference on Intelligent Transportation Engineering (ICITE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Image Analysis and Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Catania, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690792v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">News Application Adaptation based on User Sensory Profile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving User's Performance by Motivation: Matching Robot Interaction Strategy with User's Regulatory State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Cruz-Maya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Agrigoroaie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Dan Ciocirlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Social Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591718v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional and Non-functional Expressive Dimensions: Classification of the Expressiveness of Humanoid Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Ferland</w:t>
+                <w:t xml:space="preserve">Influence of Robot's Interaction Style on Performance in a Stroop Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Agrigoroaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Social Robotics </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Kansas City, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Social Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01762433v1</w:t>
+                <w:t xml:space="preserve">hal-01591719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Attention using Human-Robot Interaction: Impact of sensory preferences of children with autism</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of User’s Personality on Task Execution When Reminded by a Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Cruz-Maya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Tapus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 25th IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Social Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Kansas City, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01762516v1</w:t>
+                <w:t xml:space="preserve">hal-01762428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EnrichMe project: A robotic solution for independence and active aging of elderly people with MCI</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ghrissi Meftah</w:t>
+                <w:t xml:space="preserve">Let's handshake and I'll know who you are: Gender and personality discrimination in human-human and human-robot handshaking interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Orefice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Hafez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Computers Helping People with Special Needs (ICCHP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE-RAS 16th International Conference on Humanoid Robots (Humanoids)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Cancun, Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2016.7803388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762526v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching nutrition and healthy eating by using multimedia with a Kompai robot: Effects of stress and user's personality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arturo Cruz-Maya</w:t>
+                <w:t xml:space="preserve">Functional and Non-functional Expressive Dimensions: Classification of the Expressiveness of Humanoid Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ferland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE-RAS 16th International Conference on Humanoid Robots (Humanoids)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Social Robotics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Kansas City, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762432v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can we learn from the neuroplasticity driven by assistive technologies for motor rehabilitation?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel-Ange Amorim</w:t>
+                <w:t xml:space="preserve">Joint Attention using Human-Robot Interaction: Impact of sensory preferences of children with autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Isableu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David-Octavian Iacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuromechanics Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 25th IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, New York, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROMAN.2016.7745218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762493v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ENRICHME Project: Lessons Learnt from a First Interaction with the Elderly</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Ferland</w:t>
+                <w:t xml:space="preserve">The EnrichMe project: A robotic solution for independence and active aging of elderly people with MCI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Salatino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Gower</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghrissi Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Wieczorowska-Tobis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Social Robotics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th International Conference on Computers Helping People with Special Needs (ICCHP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Linz, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591716v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of User’s Personality on Task Execution When Reminded by a Robot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arturo Cruz-Maya</w:t>
+                <w:t xml:space="preserve">What can we learn from the neuroplasticity driven by assistive technologies for motor rehabilitation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Ange Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Monacelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Social Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Kansas City, United States</w:t>
+              <w:t xml:space="preserve">Neuromechanics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762428v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Let's handshake and I'll know who you are: Gender and personality discrimination in human-human and human-robot handshaking interaction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Moustapha Hafez</w:t>
+                <w:t xml:space="preserve">Teaching nutrition and healthy eating by using multimedia with a Kompai robot: Effects of stress and user's personality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Cruz-Maya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE-RAS 16th International Conference on Humanoid Robots (Humanoids)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Cancun, Mexico. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2016.7803388⟩</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2016.7803342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762230v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Adapted Robot Behavior Synthesis within a Narrative Human-Robot Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amir Aly</w:t>
+                <w:t xml:space="preserve">The ENRICHME Project: Lessons Learnt from a First Interaction with the Elderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Agrigoroaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ferland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Social Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Kansas City, United States. pp.735-745, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-47437-3_72⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203696v2</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Look Like Me: Matching Robot Personality via Gaze to Increase Motivation</w:t>
+                <w:t xml:space="preserve">Model-driven self-adaptation of robotics software using probabilistic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sean Andrist</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bilge Mutlu</w:t>
+                <w:t xml:space="preserve">Arunkumar Ramaswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ACM Conference on Human Factors in Computing Systems (CHI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 European Conference on Mobile Robots (ECMR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lincoln, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECMR.2015.7324220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01241869v1</w:t>
+                <w:t xml:space="preserve">hal-01762542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Personalized Human-Machine Interaction for People with Autism: A close look at Proprioceptive and Visual Orientation Integration</w:t>
               </w:r>
@@ -9928,899 +9972,842 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-driven self-adaptation of robotics software using probabilistic approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+                <w:t xml:space="preserve">Reliable Stress Measurement using Face Temperature Variation with a Thermal Camera in Human-Robot Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Sorostinean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ferland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 European Conference on Mobile Robots (ECMR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the IEEE-RAS International Conference on Humanoid Robots (Humanoids)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Seoul, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01762542v1</w:t>
+                <w:t xml:space="preserve">hal-01241886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable Stress Measurement using Face Temperature Variation with a Thermal Camera in Human-Robot Interaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Ferland</w:t>
+                <w:t xml:space="preserve">Look Like Me: Matching Robot Personality via Gaze to Increase Motivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Andrist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilge Mutlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE-RAS International Conference on Humanoid Robots (Humanoids)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve"> ACM Conference on Human Factors in Computing Systems (CHI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241886v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Child-Robot Interaction: why is it different from adults?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
+                <w:t xml:space="preserve">Multimodal Adapted Robot Behavior Synthesis within a Narrative Human-Robot Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Workshop on Evaluating Child-Robot Interaction at International Conference on Social Robtics (ICSR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">The IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01241897v1</w:t>
+                <w:t xml:space="preserve">hal-01203696v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting an hybrid behavior-based architecture with episodic memory to different humanoid robots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arturo Maya Cruz</w:t>
+                <w:t xml:space="preserve">Evaluation of Child-Robot Interaction: why is it different from adults?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Isableu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE RO-MAN 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">1st Workshop on Evaluating Child-Robot Interaction at International Conference on Social Robtics (ICSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203707v1</w:t>
+                <w:t xml:space="preserve">hal-01241897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Facilitation in a Game-Like Human-Robot Interaction using Synthesized Emotions and Episodic Memory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+                <w:t xml:space="preserve">Adapting an hybrid behavior-based architecture with episodic memory to different humanoid robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ferland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Maya Cruz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Ferland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International COnference on Social Robotics (ICSR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE RO-MAN 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241887v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The robots in elderly care</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claudia Salatino</w:t>
+                <w:t xml:space="preserve">Social Facilitation in a Game-Like Human-Robot Interaction using Synthesized Emotions and Episodic Memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Maya Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ferland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aleksandra Suwalska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Multidisciplinary Scientific Conference on Social Sciences and Arts SGEM2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Albena, Bulgaria</w:t>
+              <w:t xml:space="preserve">International COnference on Social Robotics (ICSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01762539v1</w:t>
+                <w:t xml:space="preserve">hal-01241887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nao Robot Cognitive Stimulation for the Elderly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The robots in elderly care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirosława Cylkowska-Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slawomir Tobis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Salatino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catalina Tudose</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Suwalska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the World Psychiatric Association (WPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Bucharest, Romania</w:t>
+              <w:t xml:space="preserve">2nd International Multidisciplinary Scientific Conference on Social Sciences and Arts SGEM2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Albena, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241860v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affective Handshake with a Humanoid Robot: How do Participants Perceive and Combine its Facial and Haptic Expressions?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nao Robot Cognitive Stimulation for the Elderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Ammi</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Vieru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Tudose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Affective Computing and Intelligent Interaction (ACII)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the World Psychiatric Association (WPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Bucharest, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241855v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Personality on the Recognition of Emotion Expressed via Human, Virtual, and Robotic Embodiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10862,73 +10849,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE RO-MAN 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploratory Study for Customized Human-Machine Interaction for People Suffering of ASD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10970,3907 +10957,4037 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 24th International Conference on Robotics in Alpe-Adria-Danube Region, (RAAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SafeRobots: A Model Driven Framework for Developing Robotic Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+                <w:t xml:space="preserve">Affective Handshake with a Humanoid Robot: How do Participants Perceive and Combine its Facial and Haptic Expressions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Yacine Tsalamlal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Ange Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ammi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Affective Computing and Intelligent Interaction (ACII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Xi'an, China. pp.334-340, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACII.2015.7344592⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234690v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Driven Software Development Approaches in Robotics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arun Kumar Ramaswamy</w:t>
+                <w:t xml:space="preserve">Model driven software development for human-machine interaction systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arunkumar Ramaswamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 36th International Conference on Software Engineering workshop on 6th International Workshop on Modeling in Software Engineering (MiSE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 2014 ACM/IEEE international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Bielefeld, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2559636.2559824⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01234686v1</w:t>
+                <w:t xml:space="preserve">hal-01761993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Architecture with Integrated Episodic Memory for Adaptive Robot Behavior</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Leconte</w:t>
+                <w:t xml:space="preserve">The Impact of Personality on Task-Performance in Assistive Human-Machine Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Hai Ha Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the AAAI Fall Symposium on AI for Human-Robot Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Washington D.C., United States</w:t>
+              <w:t xml:space="preserve">Proceedings of the 17th European Conference on Personality (ECP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234699v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AI Dimensions in Software Development for Human-Robot Interaction Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+                <w:t xml:space="preserve">Physiological Signals in Driving Scenario - How Heart Rate and Skin Conductance Reveal Different Aspects of Driver's Cognitive Load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Hai Ha Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the AAAI Fall Symposium on AI for Human-Robot Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Washington D.C., United States</w:t>
+              <w:t xml:space="preserve">Proceedings of the OASIS Special Session at International Conference on Physiological Computing Systems (PhyCS2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234757v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing Multi-Domain Integration Challenge in Robotics using Model-Based Approach</w:t>
+                <w:t xml:space="preserve">SafeRobots: A Model Driven Framework for Developing Robotic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arun Kumar Ramaswamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM/IEEE 17th International Conference on Model Driven Engineering Languages and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Proceedings of IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234697v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Personality-based Assistance in Human-Machine Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi-Hai Ha Dang</w:t>
+                <w:t xml:space="preserve">Model-Driven Software Development Approaches in Robotics Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Kumar Ramaswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 23rd IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Proceedings of 36th International Conference on Software Engineering workshop on 6th International Workshop on Modeling in Software Engineering (MiSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234689v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Non-Functional Properties for Human-Machine Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+                <w:t xml:space="preserve">An Architecture with Integrated Episodic Memory for Adaptive Robot Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ferland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of AAAI Spring Symposium on Formal Verification and Modeling in Human-Machine Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Palo Alto, United States</w:t>
+              <w:t xml:space="preserve">Proceedings of the AAAI Fall Symposium on AI for Human-Robot Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Washington D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234679v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-driven software development approaches in robotics research</w:t>
+                <w:t xml:space="preserve">AI Dimensions in Software Development for Human-Robot Interaction Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arun Kumar Ramaswamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 6th International Workshop on Modeling in Software Engineering (MISE 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the AAAI Fall Symposium on AI for Human-Robot Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Washington D.C., United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2593770.2593781⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01015871v1</w:t>
+                <w:t xml:space="preserve">hal-01234757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion-oriented Attention for a Social Gaze Robot Behavior</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thi-Hai Ha Dang</w:t>
+                <w:t xml:space="preserve">Addressing Multi-Domain Integration Challenge in Robotics using Model-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Kumar Ramaswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 5th International Conference on Social Robotics (ICSR 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">Proceedings of the ACM/IEEE 17th International Conference on Model Driven Engineering Languages and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01234693v1</w:t>
+                <w:t xml:space="preserve">hal-01234697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SafeRobots: A Model-Driven Approach for Designing Robotic Software Architectures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+                <w:t xml:space="preserve">Towards Personality-based Assistance in Human-Machine Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Hai Ha Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Proceedings of IEEE International Conference on Collaboration Technologies and Systems (CTS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">Proceedings of the 23rd IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01234682v1</w:t>
+                <w:t xml:space="preserve">hal-01234689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture Modeling and Analysis Language for Designing Robotic Architectures</w:t>
+                <w:t xml:space="preserve">Modeling Non-Functional Properties for Human-Machine Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arun Kumar Ramaswamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 13th International Conference on Control, Automation, Robotics and Vision (ICARCV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">Proceedings of AAAI Spring Symposium on Formal Verification and Modeling in Human-Machine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Palo Alto, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01234792v1</w:t>
+                <w:t xml:space="preserve">hal-01234679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Enhancing Human-Robot Relationship: Customized Robot's Behavior to Human's Profile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amir Aly</w:t>
+                <w:t xml:space="preserve">Model-driven software development approaches in robotics research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Kumar Ramaswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> The AAAI Fall Symposium Series (AI-HRI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 6th International Workshop on Modeling in Software Engineering (MISE 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Hyderabad, India. pp.43-48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2593770.2593781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265965v1</w:t>
+                <w:t xml:space="preserve">hal-01015871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model driven software development for human-machine interaction systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+                <w:t xml:space="preserve">Motion-oriented Attention for a Social Gaze Robot Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Sorostinean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ferland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Hai Ha Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 2014 ACM/IEEE international conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 5th International Conference on Social Robotics (ICSR 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Sydney, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2559636.2559824⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01761993v1</w:t>
+                <w:t xml:space="preserve">hal-01234693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological Signals in Driving Scenario - How Heart Rate and Skin Conductance Reveal Different Aspects of Driver's Cognitive Load</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi-Hai Ha Dang</w:t>
+                <w:t xml:space="preserve">SafeRobots: A Model-Driven Approach for Designing Robotic Software Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Kumar Ramaswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the OASIS Special Session at International Conference on Physiological Computing Systems (PhyCS2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">In Proceedings of IEEE International Conference on Collaboration Technologies and Systems (CTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01234673v1</w:t>
+                <w:t xml:space="preserve">hal-01234682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Personality on Task-Performance in Assistive Human-Machine Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi-Hai Ha Dang</w:t>
+                <w:t xml:space="preserve">Architecture Modeling and Analysis Language for Designing Robotic Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Kumar Ramaswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 17th European Conference on Personality (ECP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Proceedings of the 13th International Conference on Control, Automation, Robotics and Vision (ICARCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01234687v1</w:t>
+                <w:t xml:space="preserve">hal-01234792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coping with Stress Using Social Robots as Emotion-Oriented Tool: Potential Factors Discovered from Stress Game Experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Haï Ha Dang</w:t>
+                <w:t xml:space="preserve">Towards Enhancing Human-Robot Relationship: Customized Robot's Behavior to Human's Profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Social Robotics (ICSR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Bristol, United Kingdom. pp.160-169</w:t>
+              <w:t xml:space="preserve"> The AAAI Fall Symposium Series (AI-HRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Arlington, Virginia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01762548v1</w:t>
+                <w:t xml:space="preserve">hal-01265965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robot Cognitive Stimulation for the Elderly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Vieru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th. International work-conference on the interplay between natural and artificial computation (IWINAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01762556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal models for cognitive systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+                <w:t xml:space="preserve">Coping with Stress Using Social Robots as Emotion-Oriented Tool: Potential Factors Discovered from Stress Game Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Haï Ha Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 16th International Conference on Advanced Robotics (ICAR 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Social Robotics (ICSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Bristol, United Kingdom. pp.160-169</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01761980v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model for Synthesizing a Combined Verbal and Nonverbal Behavior Based on Personality Traits in Human-Robot Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amir Aly</w:t>
+                <w:t xml:space="preserve">Formal models for cognitive systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arunkumar Ramaswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th ACM/IEEE Human-Robot Interaction Conference (HRI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/HRI.2013.6483606⟩</w:t>
+              <w:t xml:space="preserve">2013 16th International Conference on Advanced Robotics (ICAR 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Montevideo, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICAR.2013.6766491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284708v2</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User modelling in adjustable control system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi-Hai Ha Dang</w:t>
+                <w:t xml:space="preserve">A Model for Synthesizing a Combined Verbal and Nonverbal Behavior Based on Personality Traits in Human-Robot Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> IEEE International Conference on Collaboration Technologies and Systems (CTS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CTS.2013.6567235⟩</w:t>
+              <w:t xml:space="preserve">The 8th ACM/IEEE Human-Robot Interaction Conference (HRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Tokyo, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HRI.2013.6483606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015879v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284708v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Component based decision architecture for reliable autonomous systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+                <w:t xml:space="preserve">User modelling in adjustable control system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Hai Ha Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> IEEE International Conference on Collaboration Technologies and Systems (CTS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2013, Philadelphia, United States. pp.605-610, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CTS.2013.6567295⟩</w:t>
+              <w:t xml:space="preserve">, May 2013, San Diego, United States. pp.236 - 240, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CTS.2013.6567235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015880v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosody-Based Adaptive Metaphoric Head and Arm Gestures Synthesis in Human Robot Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 16th IEEE International Conference on Advanced Robotics (ICAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Montevideo, Uruguay. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICAR.2013.6766507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech to Head Gesture Mapping in Multimodal Human-Robot Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amir Aly</w:t>
+                <w:t xml:space="preserve">Component based decision architecture for reliable autonomous systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Kumar Ramaswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Conference on Mobile Robots (ECMR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-27449-7_14⟩</w:t>
+              <w:t xml:space="preserve"> IEEE International Conference on Collaboration Technologies and Systems (CTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Philadelphia, United States. pp.605-610, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CTS.2013.6567295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169983v2</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Integrated Model of Speech to Arm Gestures Mapping in Human-Robot Interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robot Personality Design for an Appropriate Response to the Human Partner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Hai-Ha Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Feedback Readability for Robots Workshop (in Conjunction with the 21st IEEE International Symposium on Robot and Human Interactive Communication "Ro-Man")</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169980v2</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158351v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Online Fuzzy Modeling for Human Internal States Detection</w:t>
+                <w:t xml:space="preserve">Speech to Head Gesture Mapping in Multimodal Human-Robot Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th IEEE International Conference on Control, Automation, Robotics, and Vision (ICARCV)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICARCV.2012.6485379⟩</w:t>
+              <w:t xml:space="preserve">The European Conference on Mobile Robots (ECMR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Orebro, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-27449-7_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01180243v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169983v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosody-Driven Robot Arm Gestures Generation in Human-Robot Interaction</w:t>
+                <w:t xml:space="preserve">An Integrated Model of Speech to Arm Gestures Mapping in Human-Robot Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th ACM/IEEE International Conference on Human-Robot Interaction (HRI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 14th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Bucharest, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20120523-3-RO-2023.00364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265938v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169980v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Engagement of Children with Autism during Interaction with a Robot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards an Online Fuzzy Modeling for Human Internal States Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Aly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Innovative Research in Autism (IRIA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 11th IEEE International Conference on Control, Automation, Robotics, and Vision (ICARCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Guangzhou, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICARCV.2012.6485379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158354v1</w:t>
+                <w:t xml:space="preserve">hal-01180243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploratory Study: Children's with Autism Awareness of being Imitated by Nao Robot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreea Peca</w:t>
+                <w:t xml:space="preserve">Prosody-Driven Robot Arm Gestures Generation in Human-Robot Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 1st International Conference on Innovative Technologies for Autism Spectrum Disorders. ASD: Tools, Trends and Testimonials (ITASD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">The 7th ACM/IEEE International Conference on Human-Robot Interaction (HRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158338v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RGBD object recognition and visual texture classification for indoor semantic mapping</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexander Gepperth</w:t>
+                <w:t xml:space="preserve">Social Engagement of Children with Autism during Interaction with a Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Tapus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Peca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Aly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Jisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologies for Practical Robot Applications (TePRA), 2012 IEEE International Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The International Conference on Innovative Research in Autism (IRIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00755295v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robot Personality Design for an Appropriate Response to the Human Partner</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">RGBD object recognition and visual texture classification for indoor semantic mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Filliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Battesti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bazeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duceux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Gepperth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Feedback Readability for Robots Workshop (in Conjunction with the 21st IEEE International Symposium on Robot and Human Interactive Communication "Ro-Man")</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Technologies for Practical Robot Applications (TePRA), 2012 IEEE International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, United States. pp.127 - 132, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TePRA.2012.6215666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158351v2</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-sensor semantic mapping and exploration of indoor environments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Markus Klein</w:t>
+                <w:t xml:space="preserve">Exploratory Study: Children's with Autism Awareness of being Imitated by Nao Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Peca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Tapus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Aly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Jisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Technologies for Practical Robot Applications (TePRA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 1st International Conference on Innovative Technologies for Autism Spectrum Disorders. ASD: Tools, Trends and Testimonials (ITASD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Valencia, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652471v1</w:t>
+                <w:t xml:space="preserve">hal-01158338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Voice-Based Gender and Internal State Combined Detection Model</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-sensor semantic mapping and exploration of indoor environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islem Jebari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bazeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Battesti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassène Tekaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th ACM/IEEE International Conference on Human-Robot Interaction (HRI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference on Technologies for Practical Robot Applications (TePRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, United States. pp.151 - 156, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEPRA.2011.5753498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01257445v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Services for Elderly People: The ROBADOM project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Voice-Based Gender and Internal State Combined Detection Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Aly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Tapus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE workshop : Robots that care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Delf, Netherlands</w:t>
+              <w:t xml:space="preserve">The 6th ACM/IEEE International Conference on Human-Robot Interaction (HRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661739v1</w:t>
+                <w:t xml:space="preserve">hal-01257445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestures Imitation with a Mobile Robot in the Context of Human-Robot Interaction (HRI) for Children with Autism</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cognitive Services for Elderly People: The ROBADOM project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ya-Huei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Le Pevedic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fassert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 3rd Workshop for Young Researchers on Human-Friendly Robotics (HFR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Tübingen, Germany</w:t>
+              <w:t xml:space="preserve">ECCE workshop : Robots that care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Delf, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215275v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic gait characterization for a mobility assistance system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Chetouani</w:t>
+                <w:t xml:space="preserve">Gestures Imitation with a Mobile Robot in the Context of Human-Robot Interaction (HRI) for Children with Autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 11th International Conference on Control Automation Robotics &amp; Vision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 3rd Workshop for Young Researchers on Human-Friendly Robotics (HFR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Tübingen, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02423451v1</w:t>
+                <w:t xml:space="preserve">hal-01215275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental modeling with fingerprint sequences for topological global localization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lamon</w:t>
+                <w:t xml:space="preserve">Automatic gait characterization for a mobility assistance system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Zong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chetouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roland Y. Siegwart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2006</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IROS.2003.1249743⟩</w:t>
+              <w:t xml:space="preserve">2010 11th International Conference on Control Automation Robotics &amp; Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Singapore, Singapore. pp.473-478, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICARCV.2010.5707864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015892v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Programming for Topological Global Localization with Fingerprints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental modeling with fingerprint sequences for topological global localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephan Heinzer</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Glauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Tomatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Y. Siegwart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2004</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2004.1307214⟩</w:t>
+              <w:t xml:space="preserve">IROS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Las Vegas, United States. pp.3781 - 3786, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2003.1249743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015925v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching a Target with a Mobile Robot</w:t>
+                <w:t xml:space="preserve">Bayesian Programming for Topological Global Localization with Fingerprints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Aycard</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Heinzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Y. Siegwart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the Int. Conf. on Control Systems and Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, New Orleans, United States. pp.598 - 603, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2004.1307214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00182142v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Searching a Target with a Mobile Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Tapus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aycard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proc. of the Int. Conf. on Control Systems and Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Bucharest (RO), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00182142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Simultaneous localization and odometry calibration for mobile robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agostino Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Tomatis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Y. Siegwart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Las Vegas, United States. pp.1499 - 1504, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IROS.2003.1248856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01015907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14880,51 +14997,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profilage Visuel et Proprioceptif pour l'Elaboration d'Interactions Homme-Robot Adaptées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14966,73 +15083,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée “Sciences du Mouvement” (FEDEV 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Personalized Human-Robot Interaction for People with Autism: A close look at Proprioceptive and Visual Orientation Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15087,51 +15204,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journees Nationales de la Robotique Interactive (JNRI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01234841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15141,270 +15258,270 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Intelligent Social Robots: Social Cognitive Systems in Smart Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verena Nitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadahiro Taniguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Wermter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ferland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ammi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tapus; A.; André; E.; Martin; J.-C.; Ferland; F.; Ammi; M. Springer, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-25554-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
-              <w:r>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15414,51 +15531,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proprioceptive and Kinematic Profiles for Customized Human‐ Robot Interaction for People Suffering from Autism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15503,92 +15620,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autism - Paradigms, Recent Research and Clinical Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, 2017, 978-953-51-3079-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/67339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01762437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assistive Humanoid Robots for the Elderly with Mild Cognitive Impairment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ferland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15617,73 +15734,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanoid Robotics: A reference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individuals with Autism: Analysis of the First Interaction with Nao Robot Based on Their Proprioceptive and Kinematic Profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15715,92 +15832,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In: Borangiu T. (eds) Advances in Robot Design and Intelligent Control. Advances in Intelligent Systems and Computing, vol 371. Springer, Cham</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.225-233, 2015, 978-3-319-21289-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-21290-6_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01762507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Online Fuzzy-Based Approach for Human Emotions Detection: An Overview on the Human Cognitive Model of Understanding and Generating Multimodal Actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15810,92 +15927,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Mohammed and J.C. Moreno and K. Kong and Y. Amirat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Assistive Robots: Recent Advances in Assistive Robotics for Everyday Activities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 106, Springer International Publishing, pp.185-212, 2015, Springer Tracts in Advanced Robotics (STAR), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-12922-8_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model for Mapping Speech to Head Gestures in Human-Robot Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15915,315 +16032,315 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">T. Borangiu and A. Thomas and D. Trentesaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, Heidelberg, pp.183-196, 2012, Studies in Computational Intelligence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02501845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-resolution SLAM for Real World Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agostino Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Y. Siegwart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paolo Dario ; Raja Chatila. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotics Research. The Eleventh International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.442-452, 2005, Springer Tracts in Advanced Robotics, 978-3-540-23214-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/11008941_47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01015921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Modeling and Reasoning for Real World Robotics: Basics and Examples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Siegwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer-Verlag. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Embodied Artificial Intelligence Int. Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3139, Springer-Verlag, pp.186--201, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00182055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId360"/>
+      <w:footerReference w:type="default" r:id="rId361"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16370,51 +16487,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190015v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhegong Shangguan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Han" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younesse El Mrhasli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nengchao Lyu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Tapus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1487493" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03828006v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuande Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuang Yu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingtuan Gao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Awais Ali Shah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40747-021-00420-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864623v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Agrigoroaie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan-Dan Ciocirlan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2020.00058" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047379v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Aly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-020-00263-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957083v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465379v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhan Co&#351;ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fernandez-Carmona" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Pag&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ferland" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-019-00614-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047390v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Melman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abbink" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mouton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost de Winter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864719v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariacarla Staffa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rossi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-020-00655-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2019.1693049" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112906v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moad Kissai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Monsuez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Martinez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines7020026" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002716v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447101v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/12-03-02-0008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002718v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802169v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bandera" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Vazquez-Martin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Calderita" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.03.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762225v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chevalier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Isableu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bazile" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-016-9575-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762174v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Kumar Ramaswamy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762146v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2017.06.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203658v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-015-9444-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234888v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hai Ha Dang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241874v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Mozos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galindo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015860v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847385v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847383v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265990v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Peca" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Pop" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Jisa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847376v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Ramisa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aldavert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Toledo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Lopez de Mantaras" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-009-9136-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D02B2C8BBDD08530E61C5DF3848F3C42383DD13/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770108v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Tapus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Mataric" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770113v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mataric Maja" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Scassellatti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770126v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551633v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichen Lu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Stephenson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clement" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3776734.3794393" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263970v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Saood" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Garcia Cardenas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxuan Hei" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA55743.2025.11127367" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426232v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tessier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyunchimeg Shagdar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000534v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksa Marusic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857956v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3568294.3580153" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263967v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids58906.2024.10769900" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133681v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanmiao Liu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyang Song" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhidong Su" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3568294.3580145" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133691v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133725v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Annabi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03832923v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03832940v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atheupe Ga&#235;l" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayavalasa Sreekanth" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivaramakrishan Arrvind" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Bordignon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03832948v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03832943v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03832920v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Cangelosi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03832932v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Huang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexuan Sun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864702v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3371382.3378342" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112207v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Lam Do" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV47402.2020.9304797" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525997v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047565v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447091v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147343" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446924v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Octavian Iacob" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN46459.2019.8956384" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371856v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446918v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICCAS47443.2019.8971522" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446930v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN46459.2019.8956345" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405201v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2019.8920395" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446908v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35888-4_37" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387763v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2019.8917438" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447093v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002709v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002723v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814092v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890354v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Cruz Maya" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819407v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002727v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3284516.3284544" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447116v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Cruz-Maya" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2018.8460611" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447113v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2018.8525648" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002726v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819417v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447107v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Sorostinean" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2018.8581349" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840122v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814098v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447110v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Orefice" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ammi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Hafez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2018.8525762" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762213v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Tobis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Salatino" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Suwalska" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Wieczorowska-Tobis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762218v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2017.8172392" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762420v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698359v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2017.8172393" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762222v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Raiola" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909824.3020234" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690780v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01591717v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01591720v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01591719v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690788v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMR.2017.8098687" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690792v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICITE.2017.8056891" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01591718v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dan Ciocirlan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762433v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762516v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2016.7745218" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762526v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Gower" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghrissi Meftah" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762432v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2016.7803342" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762493v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange Amorim" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monacelli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01591716v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47437-3_72" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762428v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762230v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2016.7803388" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203696v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241869v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Andrist" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge Mutlu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241863v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762542v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunkumar Ramaswamy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMR.2015.7324220" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241886v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241897v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203707v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Maya Cruz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241887v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762539v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miros&#322;awa Cylkowska-Nowak" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241860v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vieru" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Niculescu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Tudose" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241855v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yacine Tsalamlal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2015.7344592" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203702v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241857v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234690v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234686v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234699v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leconte" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234757v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234697v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234689v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234679v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015871v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2593770.2593781" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234693v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234682v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234792v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265965v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761993v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2559636.2559824" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234673v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234687v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762548v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ha&#239; Ha Dang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762556v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761980v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2013.6766491" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284708v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HRI.2013.6483606" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015879v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2013.6567235" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015880v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2013.6567295" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180239v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2013.6766507" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01169983v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27449-7_14" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01169980v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120523-3-RO-2023.00364" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180243v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2012.6485379" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265938v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158354v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158338v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755295v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Battesti" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazeille" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duceux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gepperth" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TePRA.2012.6215666" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01158351v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hai-Ha Dang" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652471v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islem Jebari" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hass&#232;ne Tekaya" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Klein" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEPRA.2011.5753498" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257445v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661739v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Huei Wu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jost" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Pevedic" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fassert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215275v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423451v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Zong" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2010.5707864" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015892v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lamon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Glauser" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Tomatis" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Y. Siegwart" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1249743" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015925v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Heinzer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2004.1307214" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182142v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aycard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015907v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Martinelli" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1248856" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241892v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234841v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683945v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Griffiths" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Nitsch" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadahiro Taniguchi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wermter" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241902v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Andr&#233;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25554-5" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762437v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/67339" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002714v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762507v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21290-6_23" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01157390v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12922-8_7" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501845v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015921v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Arras" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11008941_47" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182055v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bellot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Siegwart" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessiere" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cou&#233;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190015v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhegong Shangguan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Han" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younesse El Mrhasli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nengchao Lyu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Tapus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1487493" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03828006v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuande Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuang Yu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingtuan Gao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Awais Ali Shah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40747-021-00420-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864623v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Agrigoroaie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan-Dan Ciocirlan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2020.00058" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047379v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Aly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-020-00263-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957083v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465379v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhan Co&#351;ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fernandez-Carmona" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Pag&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ferland" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-019-00614-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047390v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Melman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abbink" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mouton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost de Winter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864719v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariacarla Staffa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rossi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-020-00655-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2019.1693049" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112906v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moad Kissai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Monsuez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Martinez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines7020026" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002716v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447101v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/12-03-02-0008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002718v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802169v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bandera" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Vazquez-Martin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Calderita" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.03.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762225v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chevalier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Isableu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bazile" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-016-9575-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762174v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Kumar Ramaswamy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762146v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2017.06.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203658v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-015-9444-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241874v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Mozos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galindo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234888v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hai Ha Dang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015860v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847385v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847383v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265990v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Peca" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Pop" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Jisa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847376v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Ramisa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aldavert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Toledo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Lopez de Mantaras" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-009-9136-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D02B2C8BBDD08530E61C5DF3848F3C42383DD13/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770108v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Tapus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Mataric" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770113v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mataric Maja" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Scassellatti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770126v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551633v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichen Lu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Stephenson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clement" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3776734.3794393" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597171v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426232v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tessier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyunchimeg Shagdar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000534v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksa Marusic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263970v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Saood" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Garcia Cardenas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxuan Hei" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA55743.2025.11127367" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857956v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3568294.3580153" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263967v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids58906.2024.10769900" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133681v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanmiao Liu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyang Song" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhidong Su" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3568294.3580145" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133691v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133725v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Annabi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03832932v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Huang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexuan Sun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03832923v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03832940v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atheupe Ga&#235;l" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayavalasa Sreekanth" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivaramakrishan Arrvind" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Bordignon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03832948v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03832943v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03832920v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Cangelosi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864702v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3371382.3378342" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112207v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Lam Do" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV47402.2020.9304797" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525997v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047565v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447091v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147343" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447093v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371856v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446924v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Octavian Iacob" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN46459.2019.8956384" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446918v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICCAS47443.2019.8971522" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446930v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN46459.2019.8956345" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446908v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35888-4_37" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405201v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2019.8920395" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387763v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2019.8917438" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840122v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814098v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447110v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Orefice" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ammi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Hafez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2018.8525762" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002709v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002723v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814092v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890354v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Cruz Maya" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819407v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002727v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3284516.3284544" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002726v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447116v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Cruz-Maya" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2018.8460611" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447113v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2018.8525648" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819417v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447107v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Sorostinean" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2018.8581349" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01591718v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dan Ciocirlan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690788v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMR.2017.8098687" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690792v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICITE.2017.8056891" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762213v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Tobis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Salatino" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Suwalska" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Wieczorowska-Tobis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762218v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2017.8172392" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762420v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762222v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Raiola" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909824.3020234" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698359v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2017.8172393" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690780v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01591717v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01591720v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01591719v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762428v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762230v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2016.7803388" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762433v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762516v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2016.7745218" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762526v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Gower" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghrissi Meftah" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762493v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange Amorim" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monacelli" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762432v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2016.7803342" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01591716v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47437-3_72" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762542v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunkumar Ramaswamy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMR.2015.7324220" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241863v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241886v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241869v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Andrist" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge Mutlu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203696v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241897v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203707v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Maya Cruz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241887v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762539v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miros&#322;awa Cylkowska-Nowak" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241860v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vieru" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Niculescu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Tudose" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203702v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241857v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241855v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yacine Tsalamlal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2015.7344592" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761993v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2559636.2559824" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234687v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234673v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234690v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234686v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234699v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leconte" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234757v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234697v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234689v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234679v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015871v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2593770.2593781" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234693v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234682v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234792v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265965v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762556v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762548v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ha&#239; Ha Dang" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761980v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2013.6766491" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284708v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HRI.2013.6483606" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015879v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2013.6567235" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180239v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2013.6766507" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015880v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2013.6567295" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01158351v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hai-Ha Dang" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01169983v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27449-7_14" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01169980v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120523-3-RO-2023.00364" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180243v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2012.6485379" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265938v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158354v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755295v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Battesti" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazeille" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duceux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gepperth" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TePRA.2012.6215666" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158338v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652471v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islem Jebari" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hass&#232;ne Tekaya" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Klein" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEPRA.2011.5753498" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257445v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661739v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Huei Wu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jost" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Pevedic" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fassert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215275v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423451v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Zong" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2010.5707864" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015892v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lamon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Glauser" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Tomatis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Y. Siegwart" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1249743" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015925v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Heinzer" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2004.1307214" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182142v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aycard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015907v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Martinelli" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1248856" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241892v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234841v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683945v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Griffiths" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Nitsch" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadahiro Taniguchi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wermter" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241902v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Andr&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25554-5" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762437v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/67339" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002714v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762507v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21290-6_23" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01157390v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12922-8_7" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501845v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015921v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Arras" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11008941_47" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182055v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bellot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Siegwart" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessiere" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cou&#233;" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>