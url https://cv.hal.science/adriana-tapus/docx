--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -387,438 +387,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In the Wild HRI Scenario: Influence of Regulatory Focus Theory</w:t>
+                <w:t xml:space="preserve">On Designing Expressive Robot Behavior: The Effect of Affective Cues on Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxana Agrigoroaie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefan-Dan Ciocirlan</w:t>
+                <w:t xml:space="preserve">Amir Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SN Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (314)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864623v1</w:t>
+                <w:t xml:space="preserve">hal-02957083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Designing Expressive Robot Behavior: The Effect of Affective Cues on Interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ENRICHME: Perception and Interaction of an Assistive Robot for the Elderly at Home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serhan Coşar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Fernandez-Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Aly</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roxana Agrigoroaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ferland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42979-020-00263-3⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Social Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (3), p.779-805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12369-019-00614-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03047379v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Designing Expressive Robot Behavior: The Effect of Affective Cues on Interaction</w:t>
+                <w:t xml:space="preserve">In the Wild HRI Scenario: Influence of Regulatory Focus Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Aly</w:t>
+                <w:t xml:space="preserve">Roxana Agrigoroaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan-Dan Ciocirlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frobt.2020.00058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02957083v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENRICHME: Perception and Interaction of an Assistive Robot for the Elderly at Home</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On Designing Expressive Robot Behavior: The Effect of Affective Cues on Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxana Agrigoroaie</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amir Aly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Tapus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Social Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (3), p.779-805. </w:t>
+              <w:t xml:space="preserve">SN Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12369-019-00614-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42979-020-00263-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465379v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting fuel consumption: A multivariate and location-specific analysis of 4617 laps driven on a test track</w:t>
               </w:r>
@@ -1036,317 +1036,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do driving modes affect the vehicle’s dynamic behaviour? Comparing Renault’s Multi-Sense sport and comfort modes during on-road naturalistic driving</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joost de Winter</w:t>
+                <w:t xml:space="preserve">Adaptive Robust Vehicle Motion Control for Future Over-Actuated Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moad Kissai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Abbink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vehicle System Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00423114.2019.1693049⟩</w:t>
+              <w:t xml:space="preserve">Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (2), pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/machines7020026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446892v1</w:t>
+                <w:t xml:space="preserve">hal-02112906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Robust Vehicle Motion Control for Future Over-Actuated Vehicles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+                <w:t xml:space="preserve">How do driving modes affect the vehicle’s dynamic behaviour? Comparing Renault’s Multi-Sense sport and comfort modes during on-road naturalistic driving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Melman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost de Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abbink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (2), pp.26. </w:t>
+              <w:t xml:space="preserve">Vehicle System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/machines7020026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00423114.2019.1693049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112906v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Performance and Physiological Response Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Agrigoroaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1384,103 +1384,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Coordination of Chassis Systems in Simultaneous Operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moad Kissai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Tapus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAE International journal of Connected and Automated Vehicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1514,90 +1514,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control Allocation of Active Rear Steering and Vehicle Dynamics Control Using a New Tire Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moad Kissai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Tapus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechanical Engineering and Robotics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1733,295 +1733,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of sensory preferences of individuals with autism on the recognition of emotions expressed by two robots, an avatar, and a human</w:t>
+                <w:t xml:space="preserve">An Extensible Model-based Framework Development Methodology for Robotic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Chevalier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bazile</w:t>
+                <w:t xml:space="preserve">Arun Kumar Ramaswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autonomous Robots</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal for Software Engineering Robotics (JOSER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01762225v1</w:t>
+                <w:t xml:space="preserve">hal-01762174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Extensible Model-based Framework Development Methodology for Robotic Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+                <w:t xml:space="preserve">Impact of sensory preferences of individuals with autism on the recognition of emotions expressed by two robots, an avatar, and a human</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Isableu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Software Engineering Robotics (JOSER)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Autonomous Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (3), pp.613 - 635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10514-016-9575-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762174v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User profiling and behavioral adaptation for HRI: A survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ferland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2068,51 +2068,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Intelligent System for Generating an Adapted Verbal and Nonverbal Combined Behavior in Human–Robot Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2336,64 +2336,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution Space Modeling for Robotic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arun Kumar Ramaswamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2595,51 +2595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Peca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3100,51 +3100,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00770126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (115)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (114)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3251,5546 +3251,5511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Maritime Copilot for Ambiguity and Risk-Driven Decisions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Clement</w:t>
+                <w:t xml:space="preserve">Towards Efficient Perception Data Sharing: A Semantic Approach to Collective Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oyunchimeg Shagdar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HRI '26: 21st ACM/IEEE International Conference on Human-Robot Interaction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 28th IEEE International Conference on Intelligent Transportation Systems (ITSC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Gold Coast, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05597171v1</w:t>
+                <w:t xml:space="preserve">hal-05426232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Efficient Perception Data Sharing: A Semantic Approach to Collective Perception</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+                <w:t xml:space="preserve">Skeleton-Based Transformer for Classification of Errors and Better Feedback in Low Back Pain Physical Rehabilitation Exercises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksa Marusic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oyunchimeg Shagdar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 28th IEEE International Conference on Intelligent Transportation Systems (ITSC 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Gold Coast, Australia</w:t>
+              <w:t xml:space="preserve">ICORR 2025 - 19th IEEE/RAS-EMBS International Conference on Rehabilitation Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INTERNATIONAL CONSORTIUM FOR REHABILITATION ROBOTICS, May 2025, Michigan, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05426232v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05000534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeleton-Based Transformer for Classification of Errors and Better Feedback in Low Back Pain Physical Rehabilitation Exercises</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
+                <w:t xml:space="preserve">“Oh! It's Fun Chatting with You!” a Humor-Aware Social Robot Chat Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Saood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Jose Garcia Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxuan Hei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICORR 2025 - 19th IEEE/RAS-EMBS International Conference on Rehabilitation Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Atlanta, France. pp.5520-5526, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA55743.2025.11127367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05000534v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Oh! It's Fun Chatting with You!” a Humor-Aware Social Robot Chat Framework</w:t>
+                <w:t xml:space="preserve">Designing a Haptic Interface for Enhanced Non-Verbal Human-Robot Interaction: Integrating Heart and Lung Emotional Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adnan Saood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Heng Zhang</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xiaoxuan Hei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE-RAS 23rd International Conference on Humanoid Robots (Humanoids)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nancy, France. pp.772-778, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/Humanoids58906.2024.10769900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA55743.2025.11127367⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05263970v1</w:t>
+                <w:t xml:space="preserve">hal-05263967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhysioFormer: A Spatio-Temporal Transformer for Physical Rehabilitation Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksa Marusic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSR 2024 - 16th International Conference on Social Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Odense, Denmark. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3568294.3580153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a Haptic Interface for Enhanced Non-Verbal Human-Robot Interaction: Integrating Heart and Lung Emotional Feedback</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Heng Zhang</w:t>
+                <w:t xml:space="preserve">Human Gesture Recognition with a Flow-based Model for Human Robot Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanmiao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siyang Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhidong Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE-RAS 23rd International Conference on Humanoid Robots (Humanoids)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HRI '23: ACM/IEEE International Conference on Human-Robot Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Stockholm Sweden, Sweden. pp.548-551, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3568294.3580145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/Humanoids58906.2024.10769900⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05263967v1</w:t>
+                <w:t xml:space="preserve">hal-04133681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Gesture Recognition with a Flow-based Model for Human Robot Interaction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Zhidong Su</w:t>
+                <w:t xml:space="preserve">Evaluating Kinect, OpenPose and BlazePose for Human Body Movement Analysis on a Low Back Pain Physical Rehabilitation Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksa Marusic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HRI '23: ACM/IEEE International Conference on Human-Robot Interaction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th ACM/IEEE International Conference on Human-Robot Interaction (HRI 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Stockholm, Sweden. pp.587-591, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3568294.3580153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3568294.3580145⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04133681v1</w:t>
+                <w:t xml:space="preserve">hal-04133691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Kinect, OpenPose and BlazePose for Human Body Movement Analysis on a Low Back Pain Physical Rehabilitation Dataset</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyzing Data Efficiency and Performance of Machine Learning Algorithms for Assessing Low Back Pain Physical Rehabilitation Exercises,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksa Marusic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Annabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th ACM/IEEE International Conference on Human-Robot Interaction (HRI 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th European Conference on Mobile Robots (ECMR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Coimbra, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133691v1</w:t>
+                <w:t xml:space="preserve">hal-04133725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Data Efficiency and Performance of Machine Learning Algorithms for Assessing Low Back Pain Physical Rehabilitation Exercises,</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
+                <w:t xml:space="preserve">What do I look like? A Conditional GAN Based Robot Facial Self-Awareness Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhegong Shangguan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjie Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zexuan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Mobile Robots (ECMR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve">In Proceedings of International Conference of Social Robotics (ICSR) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133725v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do I look like? A Conditional GAN Based Robot Facial Self-Awareness Approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Zexuan Sun</w:t>
+                <w:t xml:space="preserve">Preliminary Study: Robot Telling Jokes and Human Humor Factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Proceedings of International Conference of Social Robotics (ICSR) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Florence, Italy</w:t>
+              <w:t xml:space="preserve">In International Workshop on Context-Awareness in HRI: Approaches and Challenges, part of HRI 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Hokkaido, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832932v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Framework for Social Robot Co-speech Gesture Generation with Semantic Expression</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wheel Slip Balance Based Anti-Slip Regulation on Dissymmetric road Grip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atheupe Gaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayavalasa Sreekanth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sivaramakrishan Arrvind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Bordignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Proceedings of International Conference of Social Robotics (ICSR) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Florence, Italy</w:t>
+              <w:t xml:space="preserve">In Proceedings of the Eighth Indian Control Conference (ICC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Madras, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03832923v1</w:t>
+                <w:t xml:space="preserve">hal-03832940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheel Slip Balance Based Anti-Slip Regulation on Dissymmetric road Grip</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What do I look like? Dataset for Social Robot Facial Expression Self-Awareness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhegong Shangguan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Tapus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Proceedings of the Eighth Indian Control Conference (ICC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Madras, India</w:t>
+              <w:t xml:space="preserve">In International Workshop on Robot Curiosity in Human-Robot Interaction (RCHRI), part of HRI 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Hokkaido, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832940v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do I look like? Dataset for Social Robot Facial Expression Self-Awareness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhegong Shangguan</w:t>
+                <w:t xml:space="preserve">Towards a Framework for Social Robot Co-speech Gesture Generation with Semantic Expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In International Workshop on Robot Curiosity in Human-Robot Interaction (RCHRI), part of HRI 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Hokkaido, Japan</w:t>
+              <w:t xml:space="preserve">In Proceedings of International Conference of Social Robotics (ICSR) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03832948v1</w:t>
+                <w:t xml:space="preserve">hal-03832923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Study: Robot Telling Jokes and Human Humor Factor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Speech-driven Robot Face Action Generation with Deep Generative Model for Social Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhegong Shangguan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxuan Hei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Cangelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In International Workshop on Context-Awareness in HRI: Approaches and Challenges, part of HRI 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Hokkaido, Japan</w:t>
+              <w:t xml:space="preserve">In Proceedings of International Conference of Social Robotics (ICSR) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03832943v1</w:t>
+                <w:t xml:space="preserve">hal-03832920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech-driven Robot Face Action Generation with Deep Generative Model for Social Robots</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal Yaw Rate Control for Over-Actuated Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moad Kissai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Tapus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Proceedings of International Conference of Social Robotics (ICSR) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Florence, Italy</w:t>
+              <w:t xml:space="preserve">WCX SAE World Congress Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Detroit, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832920v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Emotion Recognition with Thermal and RGB-D Cameras for Human-Robot Interaction</w:t>
+                <w:t xml:space="preserve">SRG3: Speech-driven Robot Gesture Generation with GAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HRI '20: ACM/IEEE International Conference on Human-Robot Interaction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th International Conference on Control, Automation, Robotics and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Shenzhen (virtual), China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864702v1</w:t>
+                <w:t xml:space="preserve">hal-03047565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Coordination of ADAS and Chassis Systems with Different Time-Delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moad Kissai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh-Lam Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE Intelligent Vehicles Symposium (IV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Las Vegas, United States. pp.253-258, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IV47402.2020.9304797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03112207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Yaw Rate Control for Over-Actuated Vehicles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+                <w:t xml:space="preserve">Multimodal Emotion Recognition with Thermal and RGB-D Cameras for Human-Robot Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCX SAE World Congress Experience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HRI '20: ACM/IEEE International Conference on Human-Robot Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Cambridge United Kingdom, United Kingdom. pp.532-534, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3371382.3378342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02525997v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SRG3: Speech-driven Robot Gesture Generation with GAN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chuang Yu</w:t>
+                <w:t xml:space="preserve">Optimization-Based Control Allocation for Driving Braking Torque Vectoring in a Race Car</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moad Kissai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Control, Automation, Robotics and Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Control Conference (ACC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Denver, United States. pp.2268-2275, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ACC45564.2020.9147343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03047565v1</w:t>
+                <w:t xml:space="preserve">hal-02447091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization-Based Control Allocation for Driving Braking Torque Vectoring in a Race Car</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+                <w:t xml:space="preserve">The ENRICHME Project: Validation of the Human-Machine Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ferland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference (ACC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">In Proceedings of the MoRobAE - A Workshop on Mobile Robot Assistants for the Elderly as part of ICRA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Toronto, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ACC45564.2020.9147343⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02447091v1</w:t>
+                <w:t xml:space="preserve">hal-02447093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ENRICHME Project: Validation of the Human-Machine Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Ferland</w:t>
+                <w:t xml:space="preserve">Extensible Control Architecture for Over-Actuated Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moad Kissai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Proceedings of the MoRobAE - A Workshop on Mobile Robot Assistants for the Elderly as part of ICRA 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 19th International Conference on Control, Automation, and Systems (ICCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Jeju Island, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ICCAS47443.2019.8971522⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02447093v1</w:t>
+                <w:t xml:space="preserve">hal-02446918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Robot Learning for Multimodal Emotion Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chuang Yu</w:t>
+                <w:t xml:space="preserve">Human-Robot Team: Effects of Communication in Analyzing Trust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan-Dan Ciocirlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Agrigoroaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Eleventh International Conference on Social Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 28th IEEE International Conference on Robot and Human Interactive Communication (RO-MAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, New Delhi, India. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RO-MAN46459.2019.8956345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371856v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting deception in HRI using minimally-invasive and noninvasive techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David-Octavian Iacob</w:t>
+                <w:t xml:space="preserve">Interactive Robot Learning for Multimodal Emotion Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 28th IEEE International Conference on Robot and Human Interactive Communication (RO-MAN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Eleventh International Conference on Social Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RO-MAN46459.2019.8956384⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02446924v1</w:t>
+                <w:t xml:space="preserve">hal-02371856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensible Control Architecture for Over-Actuated Vehicles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+                <w:t xml:space="preserve">Detecting deception in HRI using minimally-invasive and noninvasive techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David-Octavian Iacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 19th International Conference on Control, Automation, and Systems (ICCAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ICCAS47443.2019.8971522⟩</w:t>
+              <w:t xml:space="preserve">2019 28th IEEE International Conference on Robot and Human Interactive Communication (RO-MAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, New Delhi, India. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RO-MAN46459.2019.8956384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446918v1</w:t>
+                <w:t xml:space="preserve">hal-02446924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-Robot Team: Effects of Communication in Analyzing Trust</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roxana Agrigoroaie</w:t>
+                <w:t xml:space="preserve">Robust Control for Over-Actuated Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moad Kissai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 28th IEEE International Conference on Robot and Human Interactive Communication (RO-MAN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE Conference on Control Technology and Applications (CCTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Hong Kong, France. pp.822-829, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCTA.2019.8920395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RO-MAN46459.2019.8956345⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02446930v1</w:t>
+                <w:t xml:space="preserve">hal-02405201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of a Robot Game Partner When Studying Deception During a Card Game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David-Octavian Iacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International COnference on Social RObotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Madrid, Spain. pp.399-409, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-35888-4_37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Control for Over-Actuated Vehicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model Predictive Control Allocation of Systems with Different Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moad Kissai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moad Kissai</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Didier Martinez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Conference on Control Technology and Applications (CCTA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE Intelligent Transportation Systems Conference - ITSC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand. pp.4170-4177, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2019.8917438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCTA.2019.8920395⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02405201v1</w:t>
+                <w:t xml:space="preserve">hal-02387763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Predictive Control Allocation of Systems with Different Dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complementary Chassis Systems for Ground Vehicles Safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moad Kissai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Intelligent Transportation Systems Conference - ITSC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd IEEE Conference on Control Technology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Copenhagen, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITSC.2019.8917438⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02387763v1</w:t>
+                <w:t xml:space="preserve">hal-01814098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Attempts in Deception Detection in HRI by using Thermal and RGB-D cameras</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David-Octavian Iacob</w:t>
+                <w:t xml:space="preserve">Pressure Variation Study in Human-Human and Human-Robot Handshakes: Impact of the Mood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Orefice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Hafez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RO-MAN 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 27th IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Nanjing, China. pp.247-254, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROMAN.2018.8525762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840122v1</w:t>
+                <w:t xml:space="preserve">hal-02447110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary Chassis Systems for Ground Vehicles Safety</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Martinez</w:t>
+                <w:t xml:space="preserve">First Attempts in Deception Detection in HRI by using Thermal and RGB-D cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David-Octavian Iacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IEEE Conference on Control Technology and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">RO-MAN 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814098v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure Variation Study in Human-Human and Human-Robot Handshakes: Impact of the Mood</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Moustapha Hafez</w:t>
+                <w:t xml:space="preserve">Physiological Parameters Variation Based on the Sensory Stimuli used by a Robot in a News Reading Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Agrigoroaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 27th IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 27th IEEE International Conference on Robot and Human Interactive Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Nanjing, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROMAN.2018.8525762⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02447110v1</w:t>
+                <w:t xml:space="preserve">hal-01819407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological differences depending on task performed in a 5-day interaction scenario designed for the elderly: A pilot study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roxana Agrigoroaie</w:t>
+                <w:t xml:space="preserve">Gain-Scheduled H∞ for Vehicle High-Level Motion Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moad Kissai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Social Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 6th International Conference on Control, Mechatronics and Automation (ICCMA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Tokyo, Japan. pp.97-104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3284516.3284544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002709v1</w:t>
+                <w:t xml:space="preserve">hal-02002727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of Vertical Dynamics for Accurate Modelling, Friction Estimation and Vehicle Motion Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moad Kissai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 21st International Conference on Intelligent Transportation Systems (ITSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Maui, United States. pp.1370-1377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Vehicle Motion Control for Generating Multiple Sensations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moad Kissai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Tapus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE Intelligent Vehicles Symposium (IV’18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Changshu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oh! I am so sorry!&amp;quot;: Understanding User Physiological Variation while Spoiling a Game Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Agrigoroaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Cruz Maya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological Parameters Variation Based on the Sensory Stimuli used by a Robot in a News Reading Task</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Physiological differences depending on task performed in a 5-day interaction scenario designed for the elderly: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Agrigoroaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 27th IEEE International Conference on Robot and Human Interactive Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Nanjing, China</w:t>
+              <w:t xml:space="preserve">International Conference on Social Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819407v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gain-Scheduled H∞ for Vehicle High-Level Motion Control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+                <w:t xml:space="preserve">Negotiating with a Robot: Analysis of Regulatory Focus Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Cruz-Maya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 6th International Conference on Control, Mechatronics and Automation (ICCMA 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Brisbane, Australia. pp.4578-4594, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2018.8460611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3284516.3284544⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02002727v1</w:t>
+                <w:t xml:space="preserve">hal-02447116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Comparison of Chassis Systems Coordination Approaches</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mouton</w:t>
+                <w:t xml:space="preserve">Adapting Robot Behavior using Regulatory Focus Theory, User Physiological State and Task-Performance Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Cruz-Maya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 18th International Conference on Control, Automation and Systems (ICCAS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 27th IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Nanjing, China. pp.644-651, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROMAN.2018.8525648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002726v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negotiating with a Robot: Analysis of Regulatory Focus Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arturo Cruz-Maya</w:t>
+                <w:t xml:space="preserve">A Comprehensive Comparison of Chassis Systems Coordination Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moad Kissai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2018 18th International Conference on Control, Automation and Systems (ICCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Daegwallyeong, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447116v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting Robot Behavior using Regulatory Focus Theory, User Physiological State and Task-Performance Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arturo Cruz-Maya</w:t>
+                <w:t xml:space="preserve">The Outcome of a Week of Intensive Cognitive Stimulation in an Elderly Care Setup: A Pilot Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Agrigoroaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 27th IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 27th IEEE International Conference on Robot and Human Interactive Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Nanjing, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROMAN.2018.8525648⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02447113v1</w:t>
+                <w:t xml:space="preserve">hal-01819417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Outcome of a Week of Intensive Cognitive Stimulation in an Elderly Care Setup: A Pilot Test</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roxana Agrigoroaie</w:t>
+                <w:t xml:space="preserve">Activity Recognition Based on RGB-D and Thermal Sensors for Socially Assistive Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Sorostinean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 27th IEEE International Conference on Robot and Human Interactive Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 15th International Conference on Control, Automation, Robotics and Vision (ICARCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Singapore, France. pp.1298-1304, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICARCV.2018.8581349⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819417v1</w:t>
+                <w:t xml:space="preserve">hal-02447107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity Recognition Based on RGB-D and Thermal Sensors for Socially Assistive Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mihaela Sorostinean</w:t>
+                <w:t xml:space="preserve">A new linear tire model with varying parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moad Kissai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 15th International Conference on Control, Automation, Robotics and Vision (ICARCV)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 2nd IEEE International Conference on Intelligent Transportation Engineering (ICITE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Singapore, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICITE.2017.8056891⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICARCV.2018.8581349⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02447107v1</w:t>
+                <w:t xml:space="preserve">hal-01690792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">News Application Adaptation based on User Sensory Profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Agrigoroaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Dan Ciocirlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Social Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of integrated vehicle dynamics control architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moad Kissai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 European Conference on Mobile Robots (ECMR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Paris, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECMR.2017.8098687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new linear tire model with varying parameters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+                <w:t xml:space="preserve">Learning Users' and Personality-Gender Preferences in Close Human-Robot Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Cruz-Maya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 2nd IEEE International Conference on Intelligent Transportation Engineering (ICITE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 26th IEEE International Conference on Robot and Human Interactive Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lisbonne, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROMAN.2017.8172393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICITE.2017.8056891⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01690792v1</w:t>
+                <w:t xml:space="preserve">hal-01698359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opinions about robots in care for older people</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudia Salatino</w:t>
+                <w:t xml:space="preserve">Current and Future Architectures for Integrated Vehicle Dynamics Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moad Kissai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katarzyna Wieczorowska-Tobis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the SGEM 4th International Multidisciplinary Scientific Conference on Social Sciences and Arts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Albena, Bulgaria</w:t>
+              <w:t xml:space="preserve">12th National Conference on Software and Hardware Architectures for Robots Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762213v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowd sourcing ‘approach behavior’ control parameters for human-robot interaction</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Do Sensory Preferences of Children with Autism Impact an Imitation Task with a Robot?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Raiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Isableu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 26th IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ROMAN.2017.8172392⟩</w:t>
+              <w:t xml:space="preserve">the 2017 ACM/IEEE International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2909824.3020234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762218v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using knowledge-based Engineering Methods in Robotics Software Development</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+                <w:t xml:space="preserve">Opinions about robots in care for older people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slawomir Tobis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Salatino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Suwalska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Wieczorowska-Tobis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The First IEEE International Conference on Robotic Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Taichung, Taiwan</w:t>
+              <w:t xml:space="preserve">Proceedings of the SGEM 4th International Multidisciplinary Scientific Conference on Social Sciences and Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Albena, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762420v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Sensory Preferences of Children with Autism Impact an Imitation Task with a Robot?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crowd sourcing ‘approach behavior’ control parameters for human-robot interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ferland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Tapus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 2017 ACM/IEEE International Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 26th IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lisbon, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROMAN.2017.8172392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2909824.3020234⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01762222v1</w:t>
+                <w:t xml:space="preserve">hal-01762218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Users' and Personality-Gender Preferences in Close Human-Robot Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arturo Cruz-Maya</w:t>
+                <w:t xml:space="preserve">Using knowledge-based Engineering Methods in Robotics Software Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Kumar Ramaswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 26th IEEE International Conference on Robot and Human Interactive Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The First IEEE International Conference on Robotic Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Taichung, Taiwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROMAN.2017.8172393⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01698359v1</w:t>
+                <w:t xml:space="preserve">hal-01762420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current and Future Architectures for Integrated Vehicle Dynamics Control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+                <w:t xml:space="preserve">Contactless Physiological Data Analysis for User Quality of Life Improving by Using a Humanoid Social Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Agrigoroaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th National Conference on Software and Hardware Architectures for Robots Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Conference on Image Analysis and Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690780v1</w:t>
+                <w:t xml:space="preserve">hal-01591717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contactless Physiological Data Analysis for User Quality of Life Improving by Using a Humanoid Social Robot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Influence of Robot's Interaction Style on Performance in a Stroop Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Agrigoroaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Analysis and Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Catania, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on Social Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591717v1</w:t>
+                <w:t xml:space="preserve">hal-01591719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving User's Performance by Motivation: Matching Robot Interaction Strategy with User's Regulatory State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Cruz-Maya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Agrigoroaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8822,2032 +8787,2058 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Robot's Interaction Style on Performance in a Stroop Task</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roxana Agrigoroaie</w:t>
+                <w:t xml:space="preserve">Let's handshake and I'll know who you are: Gender and personality discrimination in human-human and human-robot handshaking interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Orefice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Hafez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Social Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE-RAS 16th International Conference on Humanoid Robots (Humanoids)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Cancun, Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2016.7803388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591719v1</w:t>
+                <w:t xml:space="preserve">hal-01762230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of User’s Personality on Task Execution When Reminded by a Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Cruz-Maya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Social Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Kansas City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01762428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Let's handshake and I'll know who you are: Gender and personality discrimination in human-human and human-robot handshaking interaction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Moustapha Hafez</w:t>
+                <w:t xml:space="preserve">The EnrichMe project: A robotic solution for independence and active aging of elderly people with MCI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Salatino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Gower</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghrissi Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Wieczorowska-Tobis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE-RAS 16th International Conference on Humanoid Robots (Humanoids)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Computers Helping People with Special Needs (ICCHP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Linz, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2016.7803388⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01762230v1</w:t>
+                <w:t xml:space="preserve">hal-01762526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional and Non-functional Expressive Dimensions: Classification of the Expressiveness of Humanoid Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Ferland</w:t>
+                <w:t xml:space="preserve">What can we learn from the neuroplasticity driven by assistive technologies for motor rehabilitation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Ange Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Monacelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Social Robotics </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Kansas City, United States</w:t>
+              <w:t xml:space="preserve">Neuromechanics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762433v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Attention using Human-Robot Interaction: Impact of sensory preferences of children with autism</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teaching nutrition and healthy eating by using multimedia with a Kompai robot: Effects of stress and user's personality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Cruz-Maya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Tapus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 25th IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ROMAN.2016.7745218⟩</w:t>
+              <w:t xml:space="preserve">2016 IEEE-RAS 16th International Conference on Humanoid Robots (Humanoids)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Cancun, Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2016.7803342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762516v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EnrichMe project: A robotic solution for independence and active aging of elderly people with MCI</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ghrissi Meftah</w:t>
+                <w:t xml:space="preserve">Functional and Non-functional Expressive Dimensions: Classification of the Expressiveness of Humanoid Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ferland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Computers Helping People with Special Needs (ICCHP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Linz, Austria</w:t>
+              <w:t xml:space="preserve">International Conference on Social Robotics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Kansas City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762526v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can we learn from the neuroplasticity driven by assistive technologies for motor rehabilitation?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Joint Attention using Human-Robot Interaction: Impact of sensory preferences of children with autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Isableu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David-Octavian Iacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuromechanics Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 25th IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, New York, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROMAN.2016.7745218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762493v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching nutrition and healthy eating by using multimedia with a Kompai robot: Effects of stress and user's personality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arturo Cruz-Maya</w:t>
+                <w:t xml:space="preserve">The ENRICHME Project: Lessons Learnt from a First Interaction with the Elderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Agrigoroaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ferland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE-RAS 16th International Conference on Humanoid Robots (Humanoids)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Social Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Kansas City, United States. pp.735-745, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-47437-3_72⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2016.7803342⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01762432v1</w:t>
+                <w:t xml:space="preserve">hal-01591716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ENRICHME Project: Lessons Learnt from a First Interaction with the Elderly</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Ferland</w:t>
+                <w:t xml:space="preserve">Evaluation of Child-Robot Interaction: why is it different from adults?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Isableu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Social Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st Workshop on Evaluating Child-Robot Interaction at International Conference on Social Robtics (ICSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-47437-3_72⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01591716v1</w:t>
+                <w:t xml:space="preserve">hal-01241897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-driven self-adaptation of robotics software using probabilistic approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adapting an hybrid behavior-based architecture with episodic memory to different humanoid robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ferland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arunkumar Ramaswamy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+                <w:t xml:space="preserve">Arturo Maya Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 European Conference on Mobile Robots (ECMR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE RO-MAN 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Kobe, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01762542v1</w:t>
+                <w:t xml:space="preserve">hal-01203707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Personalized Human-Machine Interaction for People with Autism: A close look at Proprioceptive and Visual Orientation Integration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Chevalier</w:t>
+                <w:t xml:space="preserve">Social Facilitation in a Game-Like Human-Robot Interaction using Synthesized Emotions and Episodic Memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Maya Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ferland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brice Isableu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Meeting for Autism Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Salt-Lake City, United States</w:t>
+              <w:t xml:space="preserve">International COnference on Social Robotics (ICSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241863v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable Stress Measurement using Face Temperature Variation with a Thermal Camera in Human-Robot Interaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Ferland</w:t>
+                <w:t xml:space="preserve">Model-driven self-adaptation of robotics software using probabilistic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arunkumar Ramaswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE-RAS International Conference on Humanoid Robots (Humanoids)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 European Conference on Mobile Robots (ECMR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lincoln, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECMR.2015.7324220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241886v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Look Like Me: Matching Robot Personality via Gaze to Increase Motivation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bilge Mutlu</w:t>
+                <w:t xml:space="preserve">Reliable Stress Measurement using Face Temperature Variation with a Thermal Camera in Human-Robot Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Sorostinean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ferland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ACM Conference on Human Factors in Computing Systems (CHI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">Proceedings of the IEEE-RAS International Conference on Humanoid Robots (Humanoids)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241869v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Adapted Robot Behavior Synthesis within a Narrative Human-Robot Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amir Aly</w:t>
+                <w:t xml:space="preserve">Look Like Me: Matching Robot Personality via Gaze to Increase Motivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Andrist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilge Mutlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve"> ACM Conference on Human Factors in Computing Systems (CHI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203696v2</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Child-Robot Interaction: why is it different from adults?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
+                <w:t xml:space="preserve">Multimodal Adapted Robot Behavior Synthesis within a Narrative Human-Robot Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Workshop on Evaluating Child-Robot Interaction at International Conference on Social Robtics (ICSR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">The IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241897v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203696v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting an hybrid behavior-based architecture with episodic memory to different humanoid robots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arturo Maya Cruz</w:t>
+                <w:t xml:space="preserve">Social Personalized Human-Machine Interaction for People with Autism: A close look at Proprioceptive and Visual Orientation Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Isableu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE RO-MAN 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">International Meeting for Autism Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Salt-Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203707v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Facilitation in a Game-Like Human-Robot Interaction using Synthesized Emotions and Episodic Memory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Ferland</w:t>
+                <w:t xml:space="preserve">The robots in elderly care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirosława Cylkowska-Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slawomir Tobis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Salatino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Suwalska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International COnference on Social Robotics (ICSR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">2nd International Multidisciplinary Scientific Conference on Social Sciences and Arts SGEM2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Albena, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01241887v1</w:t>
+                <w:t xml:space="preserve">hal-01762539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The robots in elderly care</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nao Robot Cognitive Stimulation for the Elderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aleksandra Suwalska</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Vieru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Tudose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Multidisciplinary Scientific Conference on Social Sciences and Arts SGEM2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Albena, Bulgaria</w:t>
+              <w:t xml:space="preserve">Proceedings of the World Psychiatric Association (WPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762539v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nao Robot Cognitive Stimulation for the Elderly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploratory Study for Customized Human-Machine Interaction for People Suffering of ASD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Isableu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catalina Tudose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the World Psychiatric Association (WPA)</w:t>
+              <w:t xml:space="preserve">The 24th International Conference on Robotics in Alpe-Adria-Danube Region, (RAAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241860v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Personality on the Recognition of Emotion Expressed via Human, Virtual, and Robotic Embodiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Isableu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10879,2725 +10870,2742 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploratory Study for Customized Human-Machine Interaction for People Suffering of ASD</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Affective Handshake with a Humanoid Robot: How do Participants Perceive and Combine its Facial and Haptic Expressions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Yacine Tsalamlal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Ange Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ammi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 24th International Conference on Robotics in Alpe-Adria-Danube Region, (RAAD)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Affective Computing and Intelligent Interaction (ACII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Xi'an, China. pp.334-340, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACII.2015.7344592⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01241857v1</w:t>
+                <w:t xml:space="preserve">hal-01241855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affective Handshake with a Humanoid Robot: How do Participants Perceive and Combine its Facial and Haptic Expressions?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
+                <w:t xml:space="preserve">The Impact of Personality on Task-Performance in Assistive Human-Machine Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Hai Ha Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Ammi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Affective Computing and Intelligent Interaction (ACII)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 17th European Conference on Personality (ECP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Lausanne, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACII.2015.7344592⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01241855v1</w:t>
+                <w:t xml:space="preserve">hal-01234687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model driven software development for human-machine interaction systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+                <w:t xml:space="preserve">Physiological Signals in Driving Scenario - How Heart Rate and Skin Conductance Reveal Different Aspects of Driver's Cognitive Load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Hai Ha Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 2014 ACM/IEEE international conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the OASIS Special Session at International Conference on Physiological Computing Systems (PhyCS2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lisbon, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761993v1</w:t>
+                <w:t xml:space="preserve">hal-01234673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Personality on Task-Performance in Assistive Human-Machine Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi-Hai Ha Dang</w:t>
+                <w:t xml:space="preserve">Model driven software development for human-machine interaction systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arunkumar Ramaswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 17th European Conference on Personality (ECP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 2014 ACM/IEEE international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Bielefeld, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2559636.2559824⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234687v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological Signals in Driving Scenario - How Heart Rate and Skin Conductance Reveal Different Aspects of Driver's Cognitive Load</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi-Hai Ha Dang</w:t>
+                <w:t xml:space="preserve">Model-Driven Software Development Approaches in Robotics Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Kumar Ramaswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the OASIS Special Session at International Conference on Physiological Computing Systems (PhyCS2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Proceedings of 36th International Conference on Software Engineering workshop on 6th International Workshop on Modeling in Software Engineering (MiSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01234673v1</w:t>
+                <w:t xml:space="preserve">hal-01234686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SafeRobots: A Model Driven Framework for Developing Robotic Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+                <w:t xml:space="preserve">An Architecture with Integrated Episodic Memory for Adaptive Robot Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ferland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Proceedings of the AAAI Fall Symposium on AI for Human-Robot Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Washington D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01234690v1</w:t>
+                <w:t xml:space="preserve">hal-01234699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Driven Software Development Approaches in Robotics Research</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">AI Dimensions in Software Development for Human-Robot Interaction Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arun Kumar Ramaswamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 36th International Conference on Software Engineering workshop on 6th International Workshop on Modeling in Software Engineering (MiSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Hyderabad, India</w:t>
+              <w:t xml:space="preserve">Proceedings of the AAAI Fall Symposium on AI for Human-Robot Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Washington D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234686v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Architecture with Integrated Episodic Memory for Adaptive Robot Behavior</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Leconte</w:t>
+                <w:t xml:space="preserve">Addressing Multi-Domain Integration Challenge in Robotics using Model-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Kumar Ramaswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the AAAI Fall Symposium on AI for Human-Robot Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Washington D.C., United States</w:t>
+              <w:t xml:space="preserve">Proceedings of the ACM/IEEE 17th International Conference on Model Driven Engineering Languages and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234699v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AI Dimensions in Software Development for Human-Robot Interaction Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+                <w:t xml:space="preserve">Towards Personality-based Assistance in Human-Machine Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Hai Ha Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the AAAI Fall Symposium on AI for Human-Robot Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Washington D.C., United States</w:t>
+              <w:t xml:space="preserve">Proceedings of the 23rd IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01234757v1</w:t>
+                <w:t xml:space="preserve">hal-01234689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing Multi-Domain Integration Challenge in Robotics using Model-Based Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Modeling Non-Functional Properties for Human-Machine Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arun Kumar Ramaswamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM/IEEE 17th International Conference on Model Driven Engineering Languages and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Proceedings of AAAI Spring Symposium on Formal Verification and Modeling in Human-Machine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Palo Alto, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01234697v1</w:t>
+                <w:t xml:space="preserve">hal-01234679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Personality-based Assistance in Human-Machine Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi-Hai Ha Dang</w:t>
+                <w:t xml:space="preserve">Model-driven software development approaches in robotics research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Kumar Ramaswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 23rd IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 6th International Workshop on Modeling in Software Engineering (MISE 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Hyderabad, India. pp.43-48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2593770.2593781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01234689v1</w:t>
+                <w:t xml:space="preserve">hal-01015871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Non-Functional Properties for Human-Machine Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+                <w:t xml:space="preserve">Motion-oriented Attention for a Social Gaze Robot Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Sorostinean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ferland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Hai Ha Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of AAAI Spring Symposium on Formal Verification and Modeling in Human-Machine Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Palo Alto, United States</w:t>
+              <w:t xml:space="preserve">Proceedings of the 5th International Conference on Social Robotics (ICSR 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234679v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-driven software development approaches in robotics research</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">SafeRobots: A Model Driven Framework for Developing Robotic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arun Kumar Ramaswamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 6th International Workshop on Modeling in Software Engineering (MISE 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Chicago, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2593770.2593781⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01015871v1</w:t>
+                <w:t xml:space="preserve">hal-01234690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion-oriented Attention for a Social Gaze Robot Behavior</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thi-Hai Ha Dang</w:t>
+                <w:t xml:space="preserve">SafeRobots: A Model-Driven Approach for Designing Robotic Software Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Kumar Ramaswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 5th International Conference on Social Robotics (ICSR 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">In Proceedings of IEEE International Conference on Collaboration Technologies and Systems (CTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01234693v1</w:t>
+                <w:t xml:space="preserve">hal-01234682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SafeRobots: A Model-Driven Approach for Designing Robotic Software Architectures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Architecture Modeling and Analysis Language for Designing Robotic Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arun Kumar Ramaswamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Proceedings of IEEE International Conference on Collaboration Technologies and Systems (CTS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">Proceedings of the 13th International Conference on Control, Automation, Robotics and Vision (ICARCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01234682v1</w:t>
+                <w:t xml:space="preserve">hal-01234792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture Modeling and Analysis Language for Designing Robotic Architectures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+                <w:t xml:space="preserve">Towards Enhancing Human-Robot Relationship: Customized Robot's Behavior to Human's Profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 13th International Conference on Control, Automation, Robotics and Vision (ICARCV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve"> The AAAI Fall Symposium Series (AI-HRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Arlington, Virginia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01234792v1</w:t>
+                <w:t xml:space="preserve">hal-01265965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Enhancing Human-Robot Relationship: Customized Robot's Behavior to Human's Profile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Prosody-Based Adaptive Metaphoric Head and Arm Gestures Synthesis in Human Robot Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> The AAAI Fall Symposium Series (AI-HRI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 16th IEEE International Conference on Advanced Robotics (ICAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Montevideo, Uruguay. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICAR.2013.6766507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265965v1</w:t>
+                <w:t xml:space="preserve">hal-01180239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robot Cognitive Stimulation for the Elderly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Component based decision architecture for reliable autonomous systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Kumar Ramaswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Vieru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th. International work-conference on the interplay between natural and artificial computation (IWINAC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> IEEE International Conference on Collaboration Technologies and Systems (CTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Philadelphia, United States. pp.605-610, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CTS.2013.6567295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762556v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coping with Stress Using Social Robots as Emotion-Oriented Tool: Potential Factors Discovered from Stress Game Experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Haï Ha Dang</w:t>
+                <w:t xml:space="preserve">Formal models for cognitive systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arunkumar Ramaswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Social Robotics (ICSR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 16th International Conference on Advanced Robotics (ICAR 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Montevideo, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICAR.2013.6766491⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762548v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal models for cognitive systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+                <w:t xml:space="preserve">A Model for Synthesizing a Combined Verbal and Nonverbal Behavior Based on Personality Traits in Human-Robot Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 16th International Conference on Advanced Robotics (ICAR 2013)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICAR.2013.6766491⟩</w:t>
+              <w:t xml:space="preserve">The 8th ACM/IEEE Human-Robot Interaction Conference (HRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Tokyo, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HRI.2013.6483606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01761980v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284708v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model for Synthesizing a Combined Verbal and Nonverbal Behavior Based on Personality Traits in Human-Robot Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amir Aly</w:t>
+                <w:t xml:space="preserve">User modelling in adjustable control system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Hai Ha Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th ACM/IEEE Human-Robot Interaction Conference (HRI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/HRI.2013.6483606⟩</w:t>
+              <w:t xml:space="preserve"> IEEE International Conference on Collaboration Technologies and Systems (CTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, San Diego, United States. pp.236 - 240, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CTS.2013.6567235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284708v2</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User modelling in adjustable control system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robot Cognitive Stimulation for the Elderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Vieru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> IEEE International Conference on Collaboration Technologies and Systems (CTS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th. International work-conference on the interplay between natural and artificial computation (IWINAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Mallorca, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015879v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosody-Based Adaptive Metaphoric Head and Arm Gestures Synthesis in Human Robot Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amir Aly</w:t>
+                <w:t xml:space="preserve">Coping with Stress Using Social Robots as Emotion-Oriented Tool: Potential Factors Discovered from Stress Game Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Haï Ha Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16th IEEE International Conference on Advanced Robotics (ICAR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Social Robotics (ICSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Bristol, United Kingdom. pp.160-169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICAR.2013.6766507⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01180239v1</w:t>
+                <w:t xml:space="preserve">hal-01762548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Component based decision architecture for reliable autonomous systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+                <w:t xml:space="preserve">Robot Personality Design for an Appropriate Response to the Human Partner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Hai-Ha Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> IEEE International Conference on Collaboration Technologies and Systems (CTS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Feedback Readability for Robots Workshop (in Conjunction with the 21st IEEE International Symposium on Robot and Human Interactive Communication "Ro-Man")</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CTS.2013.6567295⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01015880v1</w:t>
+                <w:t xml:space="preserve">hal-01158351v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robot Personality Design for an Appropriate Response to the Human Partner</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Towards an Online Fuzzy Modeling for Human Internal States Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Feedback Readability for Robots Workshop (in Conjunction with the 21st IEEE International Symposium on Robot and Human Interactive Communication "Ro-Man")</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 11th IEEE International Conference on Control, Automation, Robotics, and Vision (ICARCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Guangzhou, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICARCV.2012.6485379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158351v2</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech to Head Gesture Mapping in Multimodal Human-Robot Interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">An Integrated Model of Speech to Arm Gestures Mapping in Human-Robot Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Conference on Mobile Robots (ECMR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 14th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Bucharest, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20120523-3-RO-2023.00364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-27449-7_14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01169983v2</w:t>
+                <w:t xml:space="preserve">hal-01169980v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Integrated Model of Speech to Arm Gestures Mapping in Human-Robot Interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Speech to Head Gesture Mapping in Multimodal Human-Robot Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Conference on Mobile Robots (ECMR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Orebro, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-27449-7_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20120523-3-RO-2023.00364⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01169980v2</w:t>
+                <w:t xml:space="preserve">hal-01169983v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Online Fuzzy Modeling for Human Internal States Detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Social Engagement of Children with Autism during Interaction with a Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Tapus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Peca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Jisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th IEEE International Conference on Control, Automation, Robotics, and Vision (ICARCV)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Conference on Innovative Research in Autism (IRIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICARCV.2012.6485379⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01180243v1</w:t>
+                <w:t xml:space="preserve">hal-01158354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosody-Driven Robot Arm Gestures Generation in Human-Robot Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13629,627 +13637,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Engagement of Children with Autism during Interaction with a Robot</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lavinia Jisa</w:t>
+                <w:t xml:space="preserve">RGBD object recognition and visual texture classification for indoor semantic mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Filliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Battesti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bazeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duceux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Gepperth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Innovative Research in Autism (IRIA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Technologies for Practical Robot Applications (TePRA), 2012 IEEE International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, United States. pp.127 - 132, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TePRA.2012.6215666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158354v1</w:t>
+                <w:t xml:space="preserve">hal-00755295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RGBD object recognition and visual texture classification for indoor semantic mapping</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexander Gepperth</w:t>
+                <w:t xml:space="preserve">Exploratory Study: Children's with Autism Awareness of being Imitated by Nao Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Peca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Tapus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Aly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Jisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologies for Practical Robot Applications (TePRA), 2012 IEEE International Conference on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 1st International Conference on Innovative Technologies for Autism Spectrum Disorders. ASD: Tools, Trends and Testimonials (ITASD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Valencia, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TePRA.2012.6215666⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00755295v1</w:t>
+                <w:t xml:space="preserve">hal-01158338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploratory Study: Children's with Autism Awareness of being Imitated by Nao Robot</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lavinia Jisa</w:t>
+                <w:t xml:space="preserve">Multi-sensor semantic mapping and exploration of indoor environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islem Jebari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bazeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Battesti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassène Tekaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 1st International Conference on Innovative Technologies for Autism Spectrum Disorders. ASD: Tools, Trends and Testimonials (ITASD)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference on Technologies for Practical Robot Applications (TePRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, United States. pp.151 - 156, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEPRA.2011.5753498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158338v1</w:t>
+                <w:t xml:space="preserve">hal-00652471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-sensor semantic mapping and exploration of indoor environments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Voice-Based Gender and Internal State Combined Detection Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Aly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Tapus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Technologies for Practical Robot Applications (TePRA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 6th ACM/IEEE International Conference on Human-Robot Interaction (HRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Lausanne, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TEPRA.2011.5753498⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00652471v1</w:t>
+                <w:t xml:space="preserve">hal-01257445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Voice-Based Gender and Internal State Combined Detection Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Gestures Imitation with a Mobile Robot in the Context of Human-Robot Interaction (HRI) for Children with Autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th ACM/IEEE International Conference on Human-Robot Interaction (HRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Proceedings of the 3rd Workshop for Young Researchers on Human-Friendly Robotics (HFR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Tübingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01257445v1</w:t>
+                <w:t xml:space="preserve">hal-01215275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Services for Elderly People: The ROBADOM project</w:t>
               </w:r>
@@ -14354,901 +14319,819 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestures Imitation with a Mobile Robot in the Context of Human-Robot Interaction (HRI) for Children with Autism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amir Aly</w:t>
+                <w:t xml:space="preserve">Automatic gait characterization for a mobility assistance system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Zong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chetouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 3rd Workshop for Young Researchers on Human-Friendly Robotics (HFR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2010 11th International Conference on Control Automation Robotics &amp; Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Singapore, Singapore. pp.473-478, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICARCV.2010.5707864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215275v1</w:t>
+                <w:t xml:space="preserve">hal-02423451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic gait characterization for a mobility assistance system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Chetouani</w:t>
+                <w:t xml:space="preserve">Environmental modeling with fingerprint sequences for topological global localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Glauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Tomatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Y. Siegwart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 11th International Conference on Control Automation Robotics &amp; Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Las Vegas, United States. pp.3781 - 3786, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2003.1249743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICARCV.2010.5707864⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02423451v1</w:t>
+                <w:t xml:space="preserve">hal-01015892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental modeling with fingerprint sequences for topological global localization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bayesian Programming for Topological Global Localization with Fingerprints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Glauser</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Heinzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Y. Siegwart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, New Orleans, United States. pp.598 - 603, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2004.1307214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2003.1249743⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01015892v1</w:t>
+                <w:t xml:space="preserve">hal-01015925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Programming for Topological Global Localization with Fingerprints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simultaneous localization and odometry calibration for mobile robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agostino Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Tomatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Y. Siegwart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2004</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Las Vegas, United States. pp.1499 - 1504, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2003.1248856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2004.1307214⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01015925v1</w:t>
+                <w:t xml:space="preserve">hal-01015907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching a Target with a Mobile Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aycard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of the Int. Conf. on Control Systems and Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Bucharest (RO), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00182142v1</w:t>
-              </w:r>
-[...115 lines deleted...]
-                <w:t xml:space="preserve">hal-01015907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profilage Visuel et Proprioceptif pour l'Elaboration d'Interactions Homme-Robot Adaptées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Isableu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée “Sciences du Mouvement” (FEDEV 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Personalized Human-Robot Interaction for People with Autism: A close look at Proprioceptive and Visual Orientation Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Isableu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journees Nationales de la Robotique Interactive (JNRI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01234841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15258,270 +15141,270 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Intelligent Social Robots: Social Cognitive Systems in Smart Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sascha Griffiths</w:t>
+                <w:t xml:space="preserve">Verena Nitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verena Nitsch</w:t>
+                <w:t xml:space="preserve">Tadahiro Taniguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tadahiro Taniguchi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stefan Wermter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ferland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ammi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tapus; A.; André; E.; Martin; J.-C.; Ferland; F.; Ammi; M. Springer, 2015, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth André</w:t>
-[...53 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-25554-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15531,816 +15414,816 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proprioceptive and Kinematic Profiles for Customized Human‐ Robot Interaction for People Suffering from Autism</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bazile</w:t>
+                <w:t xml:space="preserve">Assistive Humanoid Robots for the Elderly with Mild Cognitive Impairment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ferland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Agrigoroaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autism - Paradigms, Recent Research and Clinical Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Humanoid Robotics: A reference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762437v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistive Humanoid Robots for the Elderly with Mild Cognitive Impairment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roxana Agrigoroaie</w:t>
+                <w:t xml:space="preserve">Proprioceptive and Kinematic Profiles for Customized Human‐ Robot Interaction for People Suffering from Autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Isableu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanoid Robotics: A reference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Autism - Paradigms, Recent Research and Clinical Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, InTech, 2017, 978-953-51-3079-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/67339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002714v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individuals with Autism: Analysis of the First Interaction with Nao Robot Based on Their Proprioceptive and Kinematic Profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Isableu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In: Borangiu T. (eds) Advances in Robot Design and Intelligent Control. Advances in Intelligent Systems and Computing, vol 371. Springer, Cham</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.225-233, 2015, 978-3-319-21289-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-21290-6_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01762507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Online Fuzzy-Based Approach for Human Emotions Detection: An Overview on the Human Cognitive Model of Understanding and Generating Multimodal Actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Mohammed and J.C. Moreno and K. Kong and Y. Amirat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Assistive Robots: Recent Advances in Assistive Robotics for Everyday Activities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 106, Springer International Publishing, pp.185-212, 2015, Springer Tracts in Advanced Robotics (STAR), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-12922-8_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model for Mapping Speech to Head Gestures in Human-Robot Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">T. Borangiu and A. Thomas and D. Trentesaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, Heidelberg, pp.183-196, 2012, Studies in Computational Intelligence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02501845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-resolution SLAM for Real World Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agostino Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Y. Siegwart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paolo Dario ; Raja Chatila. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotics Research. The Eleventh International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.442-452, 2005, Springer Tracts in Advanced Robotics, 978-3-540-23214-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/11008941_47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01015921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Modeling and Reasoning for Real World Robotics: Basics and Examples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bellot</w:t>
+                <w:t xml:space="preserve">Roland Siegwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Siegwart</w:t>
+                <w:t xml:space="preserve">Pierre Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer-Verlag. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Embodied Artificial Intelligence Int. Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3139, Springer-Verlag, pp.186--201, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00182055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId361"/>
+      <w:footerReference w:type="default" r:id="rId360"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16487,51 +16370,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190015v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhegong Shangguan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Han" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younesse El Mrhasli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nengchao Lyu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Tapus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1487493" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03828006v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuande Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuang Yu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingtuan Gao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Awais Ali Shah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40747-021-00420-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864623v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Agrigoroaie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan-Dan Ciocirlan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2020.00058" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047379v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Aly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-020-00263-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957083v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465379v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhan Co&#351;ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fernandez-Carmona" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Pag&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ferland" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-019-00614-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047390v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Melman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abbink" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mouton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost de Winter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864719v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariacarla Staffa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rossi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-020-00655-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2019.1693049" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112906v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moad Kissai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Monsuez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Martinez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines7020026" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002716v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447101v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/12-03-02-0008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002718v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802169v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bandera" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Vazquez-Martin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Calderita" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.03.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762225v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chevalier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Isableu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bazile" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-016-9575-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762174v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Kumar Ramaswamy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762146v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2017.06.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203658v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-015-9444-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241874v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Mozos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galindo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234888v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hai Ha Dang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015860v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847385v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847383v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265990v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Peca" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Pop" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Jisa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847376v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Ramisa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aldavert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Toledo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Lopez de Mantaras" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-009-9136-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D02B2C8BBDD08530E61C5DF3848F3C42383DD13/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770108v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Tapus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Mataric" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770113v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mataric Maja" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Scassellatti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770126v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551633v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichen Lu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Stephenson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clement" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3776734.3794393" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597171v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426232v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tessier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyunchimeg Shagdar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000534v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksa Marusic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263970v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Saood" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Garcia Cardenas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxuan Hei" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA55743.2025.11127367" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857956v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3568294.3580153" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263967v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids58906.2024.10769900" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133681v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanmiao Liu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyang Song" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhidong Su" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3568294.3580145" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133691v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133725v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Annabi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03832932v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Huang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexuan Sun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03832923v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03832940v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atheupe Ga&#235;l" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayavalasa Sreekanth" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivaramakrishan Arrvind" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Bordignon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03832948v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03832943v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03832920v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Cangelosi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864702v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3371382.3378342" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112207v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Lam Do" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV47402.2020.9304797" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525997v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047565v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447091v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147343" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447093v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371856v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446924v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Octavian Iacob" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN46459.2019.8956384" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446918v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICCAS47443.2019.8971522" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446930v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN46459.2019.8956345" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446908v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35888-4_37" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405201v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2019.8920395" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387763v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2019.8917438" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840122v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814098v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447110v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Orefice" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ammi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Hafez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2018.8525762" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002709v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002723v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814092v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890354v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Cruz Maya" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819407v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002727v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3284516.3284544" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002726v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447116v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Cruz-Maya" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2018.8460611" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447113v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2018.8525648" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819417v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447107v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Sorostinean" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2018.8581349" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01591718v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dan Ciocirlan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690788v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMR.2017.8098687" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690792v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICITE.2017.8056891" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762213v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Tobis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Salatino" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Suwalska" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Wieczorowska-Tobis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762218v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2017.8172392" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762420v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762222v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Raiola" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909824.3020234" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698359v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2017.8172393" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690780v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01591717v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01591720v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01591719v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762428v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762230v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2016.7803388" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762433v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762516v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2016.7745218" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762526v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Gower" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghrissi Meftah" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762493v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange Amorim" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monacelli" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762432v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2016.7803342" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01591716v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47437-3_72" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762542v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunkumar Ramaswamy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMR.2015.7324220" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241863v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241886v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241869v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Andrist" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge Mutlu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203696v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241897v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203707v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Maya Cruz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241887v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762539v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miros&#322;awa Cylkowska-Nowak" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241860v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vieru" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Niculescu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Tudose" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203702v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241857v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241855v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yacine Tsalamlal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2015.7344592" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761993v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2559636.2559824" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234687v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234673v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234690v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234686v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234699v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leconte" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234757v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234697v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234689v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234679v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015871v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2593770.2593781" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234693v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234682v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234792v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265965v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762556v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762548v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ha&#239; Ha Dang" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761980v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2013.6766491" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284708v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HRI.2013.6483606" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015879v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2013.6567235" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180239v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2013.6766507" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015880v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2013.6567295" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01158351v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hai-Ha Dang" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01169983v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27449-7_14" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01169980v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120523-3-RO-2023.00364" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180243v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2012.6485379" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265938v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158354v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755295v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Battesti" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazeille" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duceux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gepperth" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TePRA.2012.6215666" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158338v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652471v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islem Jebari" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hass&#232;ne Tekaya" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Klein" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEPRA.2011.5753498" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257445v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661739v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Huei Wu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jost" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Pevedic" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fassert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215275v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423451v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Zong" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2010.5707864" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015892v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lamon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Glauser" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Tomatis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Y. Siegwart" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1249743" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015925v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Heinzer" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2004.1307214" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182142v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aycard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015907v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Martinelli" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1248856" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241892v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234841v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683945v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Griffiths" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Nitsch" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadahiro Taniguchi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wermter" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241902v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Andr&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25554-5" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762437v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/67339" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002714v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762507v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21290-6_23" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01157390v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12922-8_7" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501845v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015921v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Arras" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11008941_47" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182055v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bellot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Siegwart" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessiere" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cou&#233;" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190015v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhegong Shangguan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Han" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younesse El Mrhasli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nengchao Lyu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Tapus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1487493" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03828006v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuande Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuang Yu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingtuan Gao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Awais Ali Shah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40747-021-00420-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957083v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Aly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465379v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhan Co&#351;ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fernandez-Carmona" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Agrigoroaie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Pag&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ferland" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-019-00614-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864623v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan-Dan Ciocirlan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2020.00058" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047379v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-020-00263-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047390v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Melman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abbink" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mouton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost de Winter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864719v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariacarla Staffa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rossi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-020-00655-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112906v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moad Kissai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Monsuez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Martinez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines7020026" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446892v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2019.1693049" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002716v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447101v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/12-03-02-0008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002718v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802169v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bandera" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Vazquez-Martin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Calderita" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.03.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762174v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Kumar Ramaswamy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762225v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chevalier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Isableu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bazile" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-016-9575-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762146v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2017.06.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203658v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-015-9444-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241874v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Mozos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galindo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234888v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hai Ha Dang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015860v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847385v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847383v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265990v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Peca" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Pop" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Jisa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847376v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Ramisa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aldavert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Toledo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Lopez de Mantaras" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-009-9136-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D02B2C8BBDD08530E61C5DF3848F3C42383DD13/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770108v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Tapus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Mataric" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770113v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mataric Maja" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Scassellatti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770126v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551633v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichen Lu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Stephenson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clement" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3776734.3794393" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426232v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tessier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyunchimeg Shagdar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000534v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksa Marusic" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263970v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Saood" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Garcia Cardenas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxuan Hei" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA55743.2025.11127367" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263967v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids58906.2024.10769900" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857956v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3568294.3580153" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133681v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanmiao Liu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyang Song" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhidong Su" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3568294.3580145" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133691v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133725v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Annabi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03832932v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Huang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexuan Sun" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03832943v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03832940v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atheupe Ga&#235;l" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayavalasa Sreekanth" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivaramakrishan Arrvind" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Bordignon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03832948v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03832923v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03832920v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Cangelosi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525997v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047565v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112207v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Lam Do" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV47402.2020.9304797" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864702v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3371382.3378342" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447091v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147343" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447093v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446918v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICCAS47443.2019.8971522" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446930v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN46459.2019.8956345" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371856v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446924v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Octavian Iacob" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN46459.2019.8956384" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405201v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2019.8920395" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446908v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35888-4_37" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387763v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2019.8917438" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814098v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447110v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Orefice" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ammi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Hafez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2018.8525762" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840122v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819407v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002727v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3284516.3284544" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002723v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814092v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890354v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Cruz Maya" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002709v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447116v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Cruz-Maya" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2018.8460611" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447113v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2018.8525648" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002726v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819417v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447107v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Sorostinean" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2018.8581349" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690792v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICITE.2017.8056891" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01591718v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dan Ciocirlan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690788v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMR.2017.8098687" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698359v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2017.8172393" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690780v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762222v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Raiola" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909824.3020234" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762213v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Tobis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Salatino" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Suwalska" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Wieczorowska-Tobis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762218v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2017.8172392" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762420v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01591717v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01591719v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01591720v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762230v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2016.7803388" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762428v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762526v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Gower" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghrissi Meftah" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762493v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange Amorim" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monacelli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762432v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2016.7803342" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762433v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762516v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2016.7745218" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01591716v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47437-3_72" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241897v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203707v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Maya Cruz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241887v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762542v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunkumar Ramaswamy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMR.2015.7324220" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241886v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241869v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Andrist" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge Mutlu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203696v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241863v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762539v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miros&#322;awa Cylkowska-Nowak" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241860v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vieru" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Niculescu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Tudose" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241857v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203702v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241855v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yacine Tsalamlal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2015.7344592" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234687v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234673v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761993v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2559636.2559824" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234686v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234699v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leconte" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234757v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234697v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234689v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234679v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015871v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2593770.2593781" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234693v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234690v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234682v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234792v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265965v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180239v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2013.6766507" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015880v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2013.6567295" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761980v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2013.6766491" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284708v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HRI.2013.6483606" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015879v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2013.6567235" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762556v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762548v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ha&#239; Ha Dang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01158351v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hai-Ha Dang" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180243v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2012.6485379" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01169980v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120523-3-RO-2023.00364" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01169983v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27449-7_14" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158354v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265938v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755295v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Battesti" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazeille" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duceux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gepperth" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TePRA.2012.6215666" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158338v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652471v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islem Jebari" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hass&#232;ne Tekaya" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Klein" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEPRA.2011.5753498" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257445v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215275v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661739v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Huei Wu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jost" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Pevedic" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fassert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423451v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Zong" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2010.5707864" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015892v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lamon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Glauser" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Tomatis" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Y. Siegwart" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1249743" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015925v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Heinzer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2004.1307214" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015907v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Martinelli" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1248856" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182142v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aycard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241892v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234841v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683945v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Griffiths" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Nitsch" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadahiro Taniguchi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wermter" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241902v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Andr&#233;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25554-5" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002714v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762437v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/67339" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762507v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21290-6_23" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01157390v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12922-8_7" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501845v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015921v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Arras" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11008941_47" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182055v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bellot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Siegwart" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessiere" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cou&#233;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>