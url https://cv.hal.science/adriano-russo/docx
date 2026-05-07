--- v0 (2026-03-09)
+++ v1 (2026-05-07)
@@ -772,243 +772,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’inno a San Mercurio attribuito a Paolo Diacono (RH 11242)</w:t>
+                <w:t xml:space="preserve">Poesia e politica delle reliquie a Montecassino nell’XI sec. Due carmi per santa Scolastica (BHL 7519-20)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hagiographica : rivista di agiografia e biografia della Società internationale per lo studio del medio evo latino</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 134 / 2, pp.339-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mefrm.11099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885615v1</w:t>
+                <w:t xml:space="preserve">hal-03885250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggiornamenti sulla tradizione dei Versus in laude sancti Benedicti di Paolo Diacono</w:t>
+                <w:t xml:space="preserve">L’inno a San Mercurio attribuito a Paolo Diacono (RH 11242)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Filologia mediolatina. Studies in Medieval Latin Texts and their Transmission</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29, pp.303-319</w:t>
+              <w:t xml:space="preserve">Hagiographica : rivista di agiografia e biografia della Società internationale per lo studio del medio evo latino</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.183-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820122v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poesia e politica delle reliquie a Montecassino nell’XI sec. Due carmi per santa Scolastica (BHL 7519-20)</w:t>
+                <w:t xml:space="preserve">Aggiornamenti sulla tradizione dei Versus in laude sancti Benedicti di Paolo Diacono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Filologia mediolatina. Studies in Medieval Latin Texts and their Transmission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.303-319</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/mefrm.11099⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03885250v1</w:t>
+                <w:t xml:space="preserve">hal-03820122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il Florilegium Thuaneum: nuovi argomenti per una vecchia crux stemmatica</w:t>
               </w:r>
@@ -1057,372 +1057,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03820006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Diacono, Rutilio Namaziano e gli ‘Epigrammata Bobiensia’</w:t>
+                <w:t xml:space="preserve">Una nota sulla tradizione del Liber Epigrammatum di Prospero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italia medioevale e umanistica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 60</w:t>
+              <w:t xml:space="preserve">Revue d'études augustiniennes et patristiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65, pp.165-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03820115v1</w:t>
+                <w:t xml:space="preserve">hal-03820073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tradizione manoscritta dei Versus in laude Sancti benedicti di Paolo Diacono</w:t>
+                <w:t xml:space="preserve">Uno zibaldone artificiale di Paolo Diacono: Paris, BnF, lat. 528, fol. 121-139</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Filologia mediolatina. Studies in Medieval Latin Texts and their Transmission</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 26, pp.241-286</w:t>
+              <w:t xml:space="preserve">Archivum Latinitatis Medii Aevi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 77, pp.125-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03820082v1</w:t>
+                <w:t xml:space="preserve">hal-03820091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Una nota sulla tradizione del Liber Epigrammatum di Prospero</w:t>
+                <w:t xml:space="preserve">La trasmissione altomedievale di Marziale: la classe α</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'études augustiniennes et patristiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 65, pp.165-172</w:t>
+              <w:t xml:space="preserve">Studi Classici e Orientali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65, pp.285-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03820073v1</w:t>
+                <w:t xml:space="preserve">hal-03820059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uno zibaldone artificiale di Paolo Diacono: Paris, BnF, lat. 528, fol. 121-139</w:t>
+                <w:t xml:space="preserve">Paolo Diacono, Rutilio Namaziano e gli ‘Epigrammata Bobiensia’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archivum Latinitatis Medii Aevi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 77, pp.125-158</w:t>
+              <w:t xml:space="preserve">Italia medioevale e umanistica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03820091v1</w:t>
+                <w:t xml:space="preserve">hal-03820115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La trasmissione altomedievale di Marziale: la classe α</w:t>
+                <w:t xml:space="preserve">La tradizione manoscritta dei Versus in laude Sancti benedicti di Paolo Diacono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studi Classici e Orientali</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 65, pp.285-321</w:t>
+              <w:t xml:space="preserve">Filologia mediolatina. Studies in Medieval Latin Texts and their Transmission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26, pp.241-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03820059v1</w:t>
+                <w:t xml:space="preserve">hal-03820082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Ausonio di Île-Barbe e la filologia umanistica su Ausonio prima della scoperta del Vossiano F111</w:t>
               </w:r>
@@ -1538,722 +1538,842 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03819938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riuso dei libri e trasmissione dei classici: la tradizione della prima Deca di Livio in Italia centro-meridionale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">«Mens humilis, studium quaerendi, vita quieta». Studi offerti dagli allievi a Ernesto Stagni, a cura di S. Franzoni, E. Lonati, A. Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silverio Franzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Lonati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, Testi e studi di cultura classica, 9788846775634</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05481728v1</w:t>
-[...245 lines deleted...]
-                <w:t xml:space="preserve">halshs-03819887v1</w:t>
+                <w:t xml:space="preserve">hal-05607675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de P. Mocella (ed.), Aedilvulf, De abbatibus. Storia degli abati. Poesia di comunità nell’Inghilterra altomedievale</w:t>
+                <w:t xml:space="preserve">Riuso dei libri e trasmissione dei classici: la tradizione della prima Deca di Livio in Italia centro-meridionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05481733v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A. Cossu, E. Zambardi (ed.), Uses and Reuses of Medieval Manuscript Books. Southern Italy. Latin manuscripts (= «Bibliologia. Elementa ad librorum studia pertinentia»), Turnhout, Brepols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 978-2-503-61682-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de Petri Pisani Ars grammatica cura et studio A. Luhtala et A. Reinikka, Turnhout, Brepols, 2019 (CCCM 293)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silverio Franzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Lonati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022, pp.324-332</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03820182v1</w:t>
+              <w:t xml:space="preserve">Brepols. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sens des textes classiques au Moyen Âge. Transmission, exégèse, réécriture, éd. par S. Franzoni, E. Lonati, A. Russo, Turnhout, 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.5-17, 2022, Recherches sur les Réceptions de l'Antiquité, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.RRA-EB.5.132524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thrax puer. Ancora sulla trasmissione di Anthologia Latina 709</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">S. Franzoni, E. Lonati, A. Russo (éds.), Le sens des textes classiques au Moyen Âge. Transmission, exégèse, réécriture, ("Recherches sur les Réceptions de l'Antiquité", 4), Turnhout, Brepols, 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.21-39, 2022, 9782503598468</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poeti Latini nel Florilegium Thuaneum: genesi e destinazione di un’antologia proto-carolingia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G. M. Masselli, F. Sivo (éds.), Il ruolo della Scuola nella tradizione dei classici latini: tra Fortleben ed esegesi, Atti del Convegno Internazionale (Foggia, 26-28 ottobre 2016), ("Echo", 25), Il Castello, Foggia, 2017, pp. 265-297</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9788865721612</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03819887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sens des textes classiques au Moyen Âge. Transmission, exégèse, réécriture, Turnhout, 2022</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compte rendu de P. Mocella (ed.), Aedilvulf, De abbatibus. Storia degli abati. Poesia di comunità nell’Inghilterra altomedievale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Brepols, 2022, Recherches sur les Réceptions de l'Antiquité</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04046724v1</w:t>
+              <w:t xml:space="preserve">2025, pp. 332-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Petri Pisani Ars grammatica cura et studio A. Luhtala et A. Reinikka, Turnhout, Brepols, 2019 (CCCM 293)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.324-332</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sens des textes classiques au Moyen Âge. Transmission, exégèse, réécriture, Turnhout, 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silverio Franzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Lonati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brepols, 2022, Recherches sur les Réceptions de l'Antiquité</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le sens des textes classiques au Moyen Âge. Exégèses, réécritures et équivoques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brepols, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId43"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2321,51 +2441,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E65DFA5"/>
+    <w:nsid w:val="808F7D36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2552,51 +2672,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adriano-russo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265783666" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481718v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Russo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481698v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SCRIPT.5.150999" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907595v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363273v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHT.5.133019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363278v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.12289" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885615v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820122v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885250v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.11099" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820006v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820115v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820082v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820073v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820091v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820059v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03819911v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03819938v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481728v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046808v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silverio Franzoni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lonati" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.RRA-EB.5.132524" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820178v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03819887v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481733v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820182v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046724v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885189v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adriano-russo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265783666" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481718v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Russo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481698v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SCRIPT.5.150999" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907595v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363273v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHT.5.133019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363278v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.12289" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885250v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.11099" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885615v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820122v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820006v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820073v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820091v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820059v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820115v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820082v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03819911v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03819938v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607675v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silverio Franzoni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lonati" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481728v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046808v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.RRA-EB.5.132524" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820178v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03819887v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481733v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820182v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046724v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885189v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>