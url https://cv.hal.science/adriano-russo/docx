--- v1 (2026-05-07)
+++ v2 (2026-06-02)
@@ -772,243 +772,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poesia e politica delle reliquie a Montecassino nell’XI sec. Due carmi per santa Scolastica (BHL 7519-20)</w:t>
+                <w:t xml:space="preserve">L’inno a San Mercurio attribuito a Paolo Diacono (RH 11242)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hagiographica : rivista di agiografia e biografia della Società internationale per lo studio del medio evo latino</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.183-214</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885250v1</w:t>
+                <w:t xml:space="preserve">hal-03885615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’inno a San Mercurio attribuito a Paolo Diacono (RH 11242)</w:t>
+                <w:t xml:space="preserve">Aggiornamenti sulla tradizione dei Versus in laude sancti Benedicti di Paolo Diacono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hagiographica : rivista di agiografia e biografia della Società internationale per lo studio del medio evo latino</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29, pp.183-214</w:t>
+              <w:t xml:space="preserve">Filologia mediolatina. Studies in Medieval Latin Texts and their Transmission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.303-319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885615v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggiornamenti sulla tradizione dei Versus in laude sancti Benedicti di Paolo Diacono</w:t>
+                <w:t xml:space="preserve">Poesia e politica delle reliquie a Montecassino nell’XI sec. Due carmi per santa Scolastica (BHL 7519-20)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Filologia mediolatina. Studies in Medieval Latin Texts and their Transmission</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 134 / 2, pp.339-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mefrm.11099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820122v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il Florilegium Thuaneum: nuovi argomenti per una vecchia crux stemmatica</w:t>
               </w:r>
@@ -1057,372 +1057,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03820006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Una nota sulla tradizione del Liber Epigrammatum di Prospero</w:t>
+                <w:t xml:space="preserve">Paolo Diacono, Rutilio Namaziano e gli ‘Epigrammata Bobiensia’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'études augustiniennes et patristiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 65, pp.165-172</w:t>
+              <w:t xml:space="preserve">Italia medioevale e umanistica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03820073v1</w:t>
+                <w:t xml:space="preserve">hal-03820115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uno zibaldone artificiale di Paolo Diacono: Paris, BnF, lat. 528, fol. 121-139</w:t>
+                <w:t xml:space="preserve">La tradizione manoscritta dei Versus in laude Sancti benedicti di Paolo Diacono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archivum Latinitatis Medii Aevi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 77, pp.125-158</w:t>
+              <w:t xml:space="preserve">Filologia mediolatina. Studies in Medieval Latin Texts and their Transmission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26, pp.241-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03820091v1</w:t>
+                <w:t xml:space="preserve">hal-03820082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La trasmissione altomedievale di Marziale: la classe α</w:t>
+                <w:t xml:space="preserve">Una nota sulla tradizione del Liber Epigrammatum di Prospero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studi Classici e Orientali</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 65, pp.285-321</w:t>
+              <w:t xml:space="preserve">Revue d'études augustiniennes et patristiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65, pp.165-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03820059v1</w:t>
+                <w:t xml:space="preserve">hal-03820073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Diacono, Rutilio Namaziano e gli ‘Epigrammata Bobiensia’</w:t>
+                <w:t xml:space="preserve">Uno zibaldone artificiale di Paolo Diacono: Paris, BnF, lat. 528, fol. 121-139</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italia medioevale e umanistica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 60</w:t>
+              <w:t xml:space="preserve">Archivum Latinitatis Medii Aevi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 77, pp.125-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03820115v1</w:t>
+                <w:t xml:space="preserve">hal-03820091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tradizione manoscritta dei Versus in laude Sancti benedicti di Paolo Diacono</w:t>
+                <w:t xml:space="preserve">La trasmissione altomedievale di Marziale: la classe α</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Filologia mediolatina. Studies in Medieval Latin Texts and their Transmission</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 26, pp.241-286</w:t>
+              <w:t xml:space="preserve">Studi Classici e Orientali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65, pp.285-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03820082v1</w:t>
+                <w:t xml:space="preserve">hal-03820059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Ausonio di Île-Barbe e la filologia umanistica su Ausonio prima della scoperta del Vossiano F111</w:t>
               </w:r>
@@ -2441,51 +2441,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="808F7D36"/>
+    <w:nsid w:val="177790F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2672,51 +2672,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adriano-russo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265783666" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481718v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Russo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481698v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SCRIPT.5.150999" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907595v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363273v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHT.5.133019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363278v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.12289" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885250v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.11099" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885615v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820122v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820006v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820073v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820091v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820059v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820115v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820082v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03819911v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03819938v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607675v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silverio Franzoni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lonati" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481728v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046808v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.RRA-EB.5.132524" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820178v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03819887v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481733v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820182v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046724v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885189v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adriano-russo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265783666" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481718v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Russo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481698v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SCRIPT.5.150999" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907595v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363273v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHT.5.133019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363278v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.12289" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885615v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820122v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885250v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.11099" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820006v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820115v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820082v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820073v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820091v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820059v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03819911v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03819938v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607675v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silverio Franzoni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lonati" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481728v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046808v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.RRA-EB.5.132524" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820178v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03819887v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481733v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820182v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046724v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885189v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>