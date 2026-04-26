--- v0 (2026-03-14)
+++ v1 (2026-04-26)
@@ -275,1529 +275,1529 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05114904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de David Braund, Greek Religion and Cults in the Black Sea Region. Goddesses in the Bosporan Kingdom from the Archaic Period to the Byzantine Era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Robu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Gnomon : revue internationale d'histoire du notariat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 94 (3), p. 273-276</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03959427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pausanias à l’épreuve de l’épigraphie : nouveaux documents sur la cité de Mégare, ses cultes et ses bienfaiteurs à l’époque impériale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Robu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, 2019, pp.1151-1180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03931055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communautés cultuelles et dynamiques religieuses dans le monde grec antique. II. Mégare et ses colonies de la Propontide et du Pont-Euxin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Robu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 127, 2018-2019, pp.95-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03931255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communautés cultuelles et dynamiques religieuses dans le monde grec antique. I. Mégare et ses colonies de Sicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Robu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126, 2017-2018, pp.135-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03931265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coutumes et transferts institutionnels dans l’Antiquité : le calendrier de Mégare et de ses colonies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Robu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’Études Sud-Est Européennes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03931303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultes et groupes de pêcheurs en Propontide : note sur une dédicace de Chalcédoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Robu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il Mar Nero : annali di archeologia e storia = annales d'archéologie et d'histoire = Jahrbuch für Archäologie und Geschichte = journal of archaeology and history = anales de arqueología e historia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, 2012-2018, pp.159-165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03931284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Th. Russell, Byzantium and the Bosporus: A Historical Study, from the Seventh Century BC until the Foundation of Constantinople</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Robu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’Études Sud-Est Européennes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55, p. 373-375</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03959434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuités et transformations institutionnelles dans les cités du Pont-Euxin à l’époque hellénistique : l’exemple des stratèges de Mésambria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Robu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">T. Castelli et C. Müller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Mithridate VI à Arrien de Nicomédie : changements et continuités dans le bassin de la mer Noire, Ier siècle av. J.-C.-Ier siècle ap. J.-C. Actes du colloque international organisé à l’Université de Nanterre (2-3.03.2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03959312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les relations entre les Thraces et les cités grecques de la mer Noire : conflits, alliances, transferts institutionnels</w:t>
+                <w:t xml:space="preserve">Megara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Robu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">H. Bru, A. Dumitru, N. Sekunda. </w:t>
+              <w:t xml:space="preserve">C. Baron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colonial Geopolitics and Local Cultures in the Hellenistic and Roman East (3rd century B.C.E.-3rd century C.E.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archaeopress, p. 92-99, 2021</w:t>
+              <w:t xml:space="preserve">The Herodotus Encyclopedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley Blackwell, p. 884-885, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03959328v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03959450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sicyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Robu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Baron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Herodotus Encyclopedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley Blackwell, p. 1328, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03959441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megara</w:t>
+                <w:t xml:space="preserve">Les relations entre les Thraces et les cités grecques de la mer Noire : conflits, alliances, transferts institutionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Robu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">C. Baron. </w:t>
+              <w:t xml:space="preserve">H. Bru, A. Dumitru, N. Sekunda. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Herodotus Encyclopedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley Blackwell, p. 884-885, 2021</w:t>
+              <w:t xml:space="preserve">Colonial Geopolitics and Local Cultures in the Hellenistic and Roman East (3rd century B.C.E.-3rd century C.E.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress, p. 92-99, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03959450v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03959328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achaeans (Peloponnesian)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Robu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Baron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Herodotus Encyclopedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley Blackwell, p. 6-7, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03959404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cithaeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Robu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Herodotus Encyclopedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley Blackwell, p. 323, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03959455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultes et sanctuaires sur les rives du Bosphore thrace : traditions mégariennes et développements locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Robu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Dana et M. Costanzi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une autre façon d’être Grec : interactions et productions des Grecs en milieu colonial.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peeters, p. 149-160, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03959342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grecs et indigènes en Sicile et sur les rives de la mer Noire : l’exemple des colonies mégariennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Robu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. P. Castiglioni, M. Curcio, R. Dubbini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incontrarsi al limite. Ibridazioni mediterranee nell’Italia preromana. Atti del convegno internazionale Ferrara, 6-8 giugno 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Erma, p. 71-80., 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03959351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le culte des héros dans l’Antiquité tardive : autour des épigrammes de Mégare IG VII 52-53</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Robu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Hoffmann et A. Timotin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théories et pratiques de la prière à la fin de l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, p. 39-60, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03959357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation des Rhômaioi à la vie civique et religieuse des cités grecques (IIe-Ier siècles a.C.) : continuités et adaptations institutionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Robu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Dana et I. Savalli-Lestrade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La cité interconnectée dans le monde gréco-romain (IVe siècle a.C.-IVe siècle p.C.). Transferts et réseaux institutionnels, religieux et culturels aux époques hellénistique et impériale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius, p. 327-338, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03959381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contribution de D.M. Pippidi à l’étude des inscriptions antiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Robu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Timotin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un siècle d’études sud-est européennes en Roumanie. Bilan historiographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Istros, p. 51-64, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03959422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations entre les Mégariens et les Béotiens dans l’Antiquité : alliances politiques et liens cultuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Robu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Th. Lucas, Chr. Müller, A.-Ch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Béotie de l’archaïsme à l’époque romaine. Frontières, territoires, paysages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boccard, p. 251-268, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03959370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What’s in a Name ? Megarian Colonies in the Black Sea, Common Nomima, and Local Traditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Robu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Beck et P. J. Smith. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Megarian Moments. The Local World of an Ancient Greek City-State</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 273-289, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03959390v1</w:t>
-              </w:r>
-[...521 lines deleted...]
-                <w:t xml:space="preserve">halshs-03959434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2059,51 +2059,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850974v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Chatzivasiliou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Robu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BEHE-EB.5.136857" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114904v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1067527" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0261-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959312v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959328v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959441v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959450v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959404v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959455v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959342v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959351v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959357v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959381v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959422v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959370v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959390v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959427v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931055v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931255v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931265v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931303v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931284v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959434v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308355v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilica Lungu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850974v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Chatzivasiliou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Robu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BEHE-EB.5.136857" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114904v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1067527" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0261-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959427v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931055v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931255v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931265v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931303v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931284v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959434v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959312v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959450v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959441v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959328v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959404v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959455v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959342v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959351v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959357v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959381v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959422v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959370v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959390v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308355v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilica Lungu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>