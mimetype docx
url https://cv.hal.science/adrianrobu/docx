--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -589,165 +589,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03931265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coutumes et transferts institutionnels dans l’Antiquité : le calendrier de Mégare et de ses colonies</w:t>
+                <w:t xml:space="preserve">Cultes et groupes de pêcheurs en Propontide : note sur une dédicace de Chalcédoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Robu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d’Études Sud-Est Européennes </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 57</w:t>
+              <w:t xml:space="preserve">Il Mar Nero : annali di archeologia e storia = annales d'archéologie et d'histoire = Jahrbuch für Archäologie und Geschichte = journal of archaeology and history = anales de arqueología e historia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, 2012-2018, pp.159-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03931303v1</w:t>
+                <w:t xml:space="preserve">halshs-03931284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultes et groupes de pêcheurs en Propontide : note sur une dédicace de Chalcédoine</w:t>
+                <w:t xml:space="preserve">Coutumes et transferts institutionnels dans l’Antiquité : le calendrier de Mégare et de ses colonies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Robu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Il Mar Nero : annali di archeologia e storia = annales d'archéologie et d'histoire = Jahrbuch für Archäologie und Geschichte = journal of archaeology and history = anales de arqueología e historia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9, 2012-2018, pp.159-165</w:t>
+              <w:t xml:space="preserve">Revue d’Études Sud-Est Européennes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03931284v1</w:t>
+                <w:t xml:space="preserve">halshs-03931303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Th. Russell, Byzantium and the Bosporus: A Historical Study, from the Seventh Century BC until the Foundation of Constantinople</w:t>
               </w:r>
@@ -2059,51 +2059,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850974v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Chatzivasiliou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Robu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BEHE-EB.5.136857" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114904v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1067527" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0261-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959427v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931055v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931255v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931265v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931303v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931284v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959434v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959312v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959450v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959441v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959328v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959404v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959455v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959342v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959351v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959357v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959381v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959422v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959370v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959390v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308355v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilica Lungu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850974v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Chatzivasiliou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Robu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BEHE-EB.5.136857" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114904v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1067527" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0261-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959427v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931055v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931255v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931265v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931284v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931303v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959434v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959312v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959450v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959441v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959328v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959404v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959455v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959342v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959351v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959357v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959381v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959422v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959370v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959390v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308355v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilica Lungu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>