--- v0 (2026-04-05)
+++ v1 (2026-05-17)
@@ -2224,277 +2224,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The olfactory function is affected by exposure to glucocorticoid: stressed animals might perceive smells differently.</w:t>
+                <w:t xml:space="preserve">Stress and olfaction: Glucocorticoids affect the first step of olfactory detection in rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mikael Le Bhouris</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Acquistapace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Grebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
+              <w:t xml:space="preserve">Colloque de clôture de l'IFR 144 NeuroSud-Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Gif sur Yvette, France. , 1 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01419762v1</w:t>
+                <w:t xml:space="preserve">hal-02808056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress and olfaction: Glucocorticoids affect the first step of olfactory detection in rat</w:t>
+                <w:t xml:space="preserve">The olfactory function is affected by exposure to glucocorticoid: stressed animals might perceive smells differently.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mikael Le Bourhis</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Le Bhouris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Acquistapace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Grebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de clôture de l'IFR 144 NeuroSud-Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Gif sur Yvette, France. , 1 p., 2013</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808056v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2902,51 +2902,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409293v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Meunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Trives" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gerardin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Acquistapace" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaf012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785377v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gora" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dudas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Court" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Annamneedi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-024-03174-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623340v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Raynaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Le Bourhis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grebert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.14564" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624179v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenha&#235;l Sanz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leray" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Muscat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Cui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-017-2879-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549617v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bombail" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jarriault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13600" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604168v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmilee Antoine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.13836" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630666v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.05.013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00766612v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhieddine Khodari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Souktani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Coz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Bedretdinova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Figeac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1743-6109.2012.02905.x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/034802AEF51E9C64B17893D4D1DE7A1723A17BA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00591072v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bru" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Lesault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie E. Coudert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.632" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665351v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pezier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Monsempes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Rospars" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0261-10.2010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658328v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Renou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lucas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738961v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164158v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gibrat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;-Leroux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741040v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Congar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799164v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792285v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419762v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Le Bhouris" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808056v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00733068v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PEST0078" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312827v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409293v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Meunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Trives" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gerardin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Acquistapace" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaf012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785377v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gora" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dudas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Court" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Annamneedi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-024-03174-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623340v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Raynaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Le Bourhis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grebert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.14564" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624179v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenha&#235;l Sanz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leray" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Muscat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Cui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-017-2879-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549617v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bombail" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jarriault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13600" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604168v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmilee Antoine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.13836" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630666v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.05.013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00766612v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhieddine Khodari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Souktani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Coz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Bedretdinova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Figeac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1743-6109.2012.02905.x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/034802AEF51E9C64B17893D4D1DE7A1723A17BA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00591072v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bru" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Lesault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie E. Coudert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.632" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665351v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pezier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Monsempes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Rospars" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0261-10.2010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658328v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Renou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lucas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738961v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164158v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gibrat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;-Leroux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741040v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Congar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799164v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792285v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808056v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419762v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Le Bhouris" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00733068v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PEST0078" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312827v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>