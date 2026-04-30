--- v0 (2026-03-25)
+++ v1 (2026-04-30)
@@ -340,243 +340,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révolte et désobéissance dans la France du premier XVIIe siècle. L’exemple du marquis de La Case, huguenot saintongeais, face aux guerres de Rohan, en 1625</w:t>
+                <w:t xml:space="preserve">« Dieu permit que le Roy allast, vist, vinquist » Réflexions sur l'usage politique d'une imitation de César par Henri de Rohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Aracil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue historique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1 (693), pp.167-191</w:t>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101, pp.107-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03969478v1</w:t>
+                <w:t xml:space="preserve">hal-03969545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Dieu permit que le Roy allast, vist, vinquist » Réflexions sur l'usage politique d'une imitation de César par Henri de Rohan</w:t>
+                <w:t xml:space="preserve">Réagencements et usages politiques du passé et de la mémoire chez les réformés français, de l’édit de Nantes aux années 1620</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Aracil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littératures classiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Histoire, économie et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (39), pp.84-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hes.203.0084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03969545v1</w:t>
+                <w:t xml:space="preserve">hal-03969598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réagencements et usages politiques du passé et de la mémoire chez les réformés français, de l’édit de Nantes aux années 1620</w:t>
+                <w:t xml:space="preserve">Révolte et désobéissance dans la France du premier XVIIe siècle. L’exemple du marquis de La Case, huguenot saintongeais, face aux guerres de Rohan, en 1625</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Aracil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire, économie et société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (693), pp.167-191</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/hes.203.0084⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03969598v1</w:t>
+                <w:t xml:space="preserve">hal-03969478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « fermes » et les « prudents ». Réflexions sur une tradition dans l'historiographie des protestants français du premier XVIIe siècle</w:t>
               </w:r>
@@ -730,182 +730,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les soulèvements huguenots des années 1610-1620 : une relecture des Mémoires du duc de Rohan</w:t>
+                <w:t xml:space="preserve">Dominer les Huguenots. Politique, domination monarchique et mise en minorité dans la France du premier XVIIe siècle (1610-1629)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Aracil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Rocio G. Sumillera; Manuela Agueda Garcia-Garrido; José Luis Martinez-Duenas Espejo. </w:t>
+              <w:t xml:space="preserve">David Chaunu; Séverin Duc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resistance and practices of rebellion at the age of Reformations (16th-18th centuries)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La domination comme expérience européenne et américaine à l'époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.239-251, 2019, 978-2-8076-0841-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b15353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03969763v1</w:t>
+                <w:t xml:space="preserve">hal-03969807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominer les Huguenots. Politique, domination monarchique et mise en minorité dans la France du premier XVIIe siècle (1610-1629)</w:t>
+                <w:t xml:space="preserve">Les soulèvements huguenots des années 1610-1620 : une relecture des Mémoires du duc de Rohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Aracil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">David Chaunu; Séverin Duc. </w:t>
+              <w:t xml:space="preserve">Rocio G. Sumillera; Manuela Agueda Garcia-Garrido; José Luis Martinez-Duenas Espejo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La domination comme expérience européenne et américaine à l'époque moderne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Resistance and practices of rebellion at the age of Reformations (16th-18th centuries)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Complutense, pp.119-134, 2019, 978-84-669-3626-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3726/b15353⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03969807v1</w:t>
+                <w:t xml:space="preserve">hal-03969763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1161,51 +1161,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04763219v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Aracil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chretienssocietes.9185" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04810045v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33137/rr.v46i1.41733" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969569v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/RHP6_2_205-224" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969478v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969545v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969598v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.203.0084" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969846v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04763736v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969763v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969807v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b15353" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969863v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04763219v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Aracil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chretienssocietes.9185" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04810045v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33137/rr.v46i1.41733" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969569v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/RHP6_2_205-224" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969545v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969598v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.203.0084" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969478v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969846v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04763736v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969807v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b15353" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969763v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969863v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>