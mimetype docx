--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:103.78378378378px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Adrien Badel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">adrien-badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7295-5381</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">099378477</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAF-5122-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (94)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of multiple orbit jumps in nonlinear dual-mode electrodynamic receiver for wireless power transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ameye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Recoquillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 29, pp.101553. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecmx.2026.101553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized and robust orbit jump for nonlinear vibration energy harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11071-023-09188-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-power MCU-based MPPT architecture with a fast impedance measurement for broadband piezoelectric energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (11), pp.14815-14826. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2024.3434548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive lumped model for a tunable bistable piezoelectric energy harvester architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Benhemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Demouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (4), pp.045033. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ad2c6a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power boundaries in resonant electrodynamic wireless power transfer systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10775463241261751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the robustness of electrodynamic WPT systems with hybrid electromechanical transduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ameye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (2), pp.025002. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ad1baa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical design of 2-DOF piezoelectric cantilevers for vibration energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 317, pp.118852. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2024.118852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Piezoelectric Energy Harvester for Earcanal Dynamic Motion Exploitation Using a Bistable Resonator Cycled by Coupled Hydraulic Valves Made of Collapsed Flexible Tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Avetissian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidin Delnavaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (3), pp.415. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi15030415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidirectional energy‐controlled piezoelectric shunt damping technology and its vibration attenuation performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaibin Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (1), pp.63-76. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/msd2.12101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Powered Synchronous Electric Charge Extraction Rectifier for Rotational Electret Energy Harvester With Dual-Stage Electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiran Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehan Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoya Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuji Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (10), pp.13166-13180. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2023.3296709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative analysis of parallel SSHI and SEH for bistable vibration energy harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Demouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Benhemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (12), pp.125025. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ad0d10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining orbit jump and potential wells optimizations for nonlinear vibration energy harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (1), pp.01LT01. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ad0f34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple analytical models and analysis of bistable vibration energy harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Demouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Benhemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (10), pp.105016. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ac8d3d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Efficiency of SECE-based Interfaces for Piezoelectric Vibration Energy Harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (1), pp.01LT01. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ac3ebe⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Optimal Couple Tracking: a control scheme for electrical-tuning of strong coupling piezoelectric energy harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (7), pp.785-799. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389X221104179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of electrical interfaces for tunable piezoelectric vibration energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ac54e8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-active piezoelectric structural damping adjustment and enhancement by synchronized switching on energy injection technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongli Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhao Qiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 527, pp.116866. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2022.116866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear losses study in strongly coupled piezoelectric device for broadband energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 165, pp.108370. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2021.108370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power expectation as a unified metric for the evaluation of vibration energy harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Benhemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 181, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2022.109482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance piezoelectric vibration energy harvesting by electrical resonant frequency tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ameye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (12), pp.125012. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ac9d74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing output power of rotational electret energy harvester by synchronized switch harvesting on inductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiran Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuji Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33, pp.183 - 195. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389x211011676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strongly coupled piezoelectric cantilevers for broadband vibration energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 277, pp.115518. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.115518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient optimal load and maximum output power determination for linear vibration energy harvesters with a two-measurement characterization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Freychet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Frassati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (1), pp.015003. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ab516f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast-Convergence Self-Adjusting SECE Circuit With Tunable Short-Circuit Duration Exhibiting 368% Bandwidth Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Solid-State Circuits Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.222-225. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSSC.2020.3012340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of Bipolar Surface Potential with Corona Charging for Electret Activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koki Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayuki Fujita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kensuke Kanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18494/sam.2020.2901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable load resistance by using CdS analog linear optical coupler for automated measurement of capacitive energy harvester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayuki Fujita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohei Fujibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Uchida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koki Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.112399. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2020.112399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum power point of piezoelectric energy harvesters: a review of optimality condition for electrical tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.033001. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ab6484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbit jump in bistable energy harvesters through buckling level modification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Null Lallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 128, pp.202-215. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.03.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092544v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency tuning of piezoelectric energy harvesters thanks to a short-circuit synchronous electric charge extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (2), pp.025009. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/aaf0ea⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shunt-diode rectifier: a new scheme for efficient piezoelectric energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seonho Seok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Sei Yoo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (1), pp.015015. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/aaefc5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive and reactive loads’ influences on highly coupled piezoelectric generators for wideband vibrations energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Grézaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Despesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (3), </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389x18810802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bistable vibration energy harvester and SECE circuit: exploring their mutual influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Null Lallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 97, pp.485-501. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11071-019-04993-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric analysis for optimized piezoelectric bistable vibration energy harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Null Lallart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28, 115009 (19pp). </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ab45c6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact self-powered synchronous energy extraction circuit design with enhanced performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caiyou Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (4), </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665x/aab339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drastic bandwidth enhancement of bistable energy harvesters: study of subharmonic behaviors and their stability robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lallart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 226, pp.607 - 617. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2018.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901836v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Shock-Optimized SECE Integrated Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Grézaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Monfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Solid-State Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (12), pp.3420-3433. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSSC.2018.2868299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization of Integrated Microwave and Mechanical Power Harvester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqiang Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hemour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.13921 - 13930. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2018.2814003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Analysis and Modeling of the Self-Powered Synchronous Switching Harvesting Circuit With Electronic Breakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caiyou Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (5), pp.3899 - 3909. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tie.2017.2762640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric Losses Considerations for Piezoelectric Energy Harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Wanderoild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14, pp.244 - 254. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jolpe.2018.1562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Case Study on the Self-Powered Synchronous Switching Harvesting Circuits With BJT or MOSFET Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caiyou Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (11), pp.9506 - 9519. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tpel.2018.2790965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified N-SECE strategy for highly coupled piezoelectric energy scavengers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Wanderoild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (8), pp.4002. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/aac3b6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unipolar synchronized electric charge extraction for piezoelectric energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seonho Seok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Sei Yoo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (7), </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/aaca58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization study of a piezoelectric bistable generator with doubled voltage frequency using harmonic balance method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (5), pp.671 - 686. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389x16657203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined assessment of DYRK1A, BDNF and homocysteine levels as diagnostic marker for Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Janel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Alexopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ac Camproux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translational Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.e1154. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/tp.2017.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting bistable oscillator subharmonics for magnified broadband vibration energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Null Lallart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111, pp.173905. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5001267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power and frequency bandwidth improvement of piezoelectric energy harvesting devices using phase-shifted synchronous electric charge extraction interface circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seonho Seok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Sei Yoo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (20), pp.2988 - 2995. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389x17704914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of piezoelectric energy harvesting system with tunable SECE interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Seok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Woytasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (3), </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665x/aa5e92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simplified lumped model for the optimization of post-buckled beam architecture wideband generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangdi Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 409, pp.165-179. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2017.07.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration energy harvesting device using P(VDF-TrFE) hybrid fluid diaphragm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabien Capsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lallart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 247, pp.12-23. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2016.05.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a buckled beam generator with elastic clamp boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Agbossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangdi Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (11), </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/25/11/115045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric energy reclamation based on frequency up-conversion technique for digital actuator autonomous additional functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linjuan Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (12), pp.1682 - 1696. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389x16679282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Power Harvesting for Increased Power Conversion Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hemour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (10), pp.687-689. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2015.2463229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new figure of merit for wideband vibration energy harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Qun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Peng Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (12), pp.125012. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/24/12/125012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double acting Stirling engine: Modeling, experiments and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwyddyon Féniès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 159, pp.350--361. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2015.08.128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wideband integrated piezoelectric bistable generator: Experimental performance evaluation and potential for real environmental vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Qun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Peng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-powered nonlinear harvesting circuit with a mechanical switch structure for a bistable generator with stoppers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Agbossou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.NC. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2014.04.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear vibration energy harvesting device integrating mechanical stoppers used as synchronous mechanical switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Agbossou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (14), pp.1658--1663</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-powered optimized synchronous electric charge extraction circuit for piezoelectric energy harvesting.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Agbossou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp .2-13. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389X13517315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent electrical network model approach applied to a double acting low temperature differential Stirling engine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 78, pp. 753-764</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric tube with helical electrodes: Numerical analysis of actuator and energy harvesting devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Agbossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Liang Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihua Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (10), pp.1245--1256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of low frequency, insulating thick diaphragms for power MEMS applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favreliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 189, pp.370--379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy harvesting from ambient vibrations: Electromagnetic device and synchronous extraction circuit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol. 24 (N°16), pp. 2023-2035. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389X134882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric tube with helical electrodes: finite element analysis of actuator and energy harvest devices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Agbossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan Cheng Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihua Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp. NC. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389X12471908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel piezoelectric bistable oscillator architecture for wideband vibration energy harvesting.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Agbossou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp. NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-nanometer active seismic isolator control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Balik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (15), pp.1785-1795. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389X13500571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00864796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric Vibration Energy Harvesting by Optimized Synchronous Electric Charge Extraction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Agbossou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp. NC. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389X12470307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise positioning and active vibration isolation using piezoelectric actuator with hysteresis compensation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanene Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.PP. 1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanometer scale active ground motion isolator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deleglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Allibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Balik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 204, pp.96-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband energy harvesting using the combination of optimized synchronous electric charge extraction circuit and bistable harvester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Agbossou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (12), pp.125038</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of electromagnetic and piezoelectric vibration energy harvesters: Model and experiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Qiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 183, pp 148-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of low frequencies insulating thick diaphragms for power MEMS applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favreliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 189, pp 370-379. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2012.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic vibration energy harvesting device optimization by synchronous energy extraction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2011.06.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-mode vibration control of a beam using nonlinear synchronized switching damping based on the maximization of converted energy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Hongli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhao Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kongjun Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 329 (14), pp. 2751-2767. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2010.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-active vibration control of a composite beam by adaptive synchronized switching on voltage sources based on LMS algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongli Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhao Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kongjun Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuansheng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (8), pp. 939-947</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-active vibration control of a composite beam using an adaptive SSDV approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongli Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhao Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kongjun Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuansheng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (4), pp. 401-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-modal vibration control using a synchronized switch based on a displacement switching threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Hongli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhao Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kongjun Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuansheng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (3), pp. 1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de structures de type plaque contenant des matériaux piézoélectriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Corcolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIGE (Revue Internationale de Génie Electrique )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (6), </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.11.717-730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-sensing high speed controller for piezoelectric actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sebald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guyomar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (3), pp. 395-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-sensing force control of a piezoelectric actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhao Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuaki Nakano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (12), pp. 2571-2581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a beam structure with piezoelectric materials: introduction to SSD techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Corcolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (1), pp. 205-214. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321640810836762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new simple asymmetric hysteresis operator and its application to inverse control of piezoelectric actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhao Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuaki Nakano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (5), pp. 1086-1094</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00303931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy harvesting using piezoelectric materials: case of random vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guyomar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (4), pp.349-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element and simple lumped modeling for flexural nonlinear semi-passive damping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18 (7), pp. 727-742</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric Vibration Control by Synchronized Switching on Adaptive Voltage Sources: Towards Wide Band Semi-Active Damping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Sebald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Null Lallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 119 (5), pp.2815-2825</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear semi-passive multi-modal vibration damping: an efficient probabilistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 294 (1-2), pp.249-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi passive piezoelectric damping by synchronized switching on voltage sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guyomar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17, pp.653-660</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single crystals and nonlinear process for outstanding vibration powered electrical generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Abdel.Benayad@ensicaen.Fr Benayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53 (4), pp.673-684</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison between several vibration-powered generators for standalone systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guyomar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 126 (2), pp.405-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric vibration control by synchronized switching on adaptive voltage sources: Towards wideband semi-active damping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sebald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 119 (5), pp.2815-2825</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric vibration control by synchronized switching on adaptive voltage sources: Towards wideband semi-active damping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sebald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 119 (5), pp.2815 - 2825. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2184149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric energy harvesting using a synchronized switch technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17, pp.831-839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric energy harvesting device optimization by synchronous electric charge extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guyomar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16, pp.865-876</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency enhancement of a piezoelectric energy harvesting device in pulsed operation by synchronous charge inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16, pp.889-901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards energy harvesting using active materials and conversion improvement by nonlinear processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52 (4), pp.584-595</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (106)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Self-Powered Parallel SSHI Interface for Vibration Energy Harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Demouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage de l’Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bourget-du-Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An orbit jump strategy for bistable piezoelectric energy harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Days on Energy Harvesting and Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bourget-du-Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Frequency Wireless Power Transfer Using Magnetically Coupled Mechanical Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage de l’Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bourget-Du-Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-orbit jump for electrodynamic wireless power transfer systems with non-linear dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ameye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRSE 2025 - Journées nationales de la récupération et du stockage de l’énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SYMME USMB, Jun 2025, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromechanical Coupling Coefficient: New Approach to Study Auxetic Piezoelectric Harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héléne Debéda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 23rd International Conference on Micro and Miniature Power Systems, Self-Powered Sensors and Energy Autonomous Devices (PowerMEMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of South-Eastern Norway, NORWAY, Nov 2024, Tonsberg, Norway. pp.14-17, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerMEMS63147.2024.10814328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wrist-Worn Electret Energy Harvester Enhanced By Intermittent Switching To The Motor Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehan Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoya Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuji Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 23rd International Conference on Micro and Miniature Power Systems, Self-Powered Sensors and Energy Autonomous Devices (PowerMEMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Tonsberg, Norway. pp.239-242, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerMEMS63147.2024.10814255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless electrodynamic power transfer: modeling and discussion of a dual-mode receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ameye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Recoquillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerMEMS 2024 - IEEE 23rd International Conference on Micro and Miniature Power Systems, Self-Powered Sensors and Energy Autonomous Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Tonsberg, Norway. pp.2-5, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerMEMS63147.2024.10814423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead-free strongly coupled piezoelectric vibration energy harvester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Debéda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Piezoelectric Materials and Applications (IWPMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leibniz University Hannover, Jul 2024, Hannover - Germany, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Ear Thermal Power Capability and Thermoelectric Energy Harvesting Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Avetissian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Niederhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Grima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidin Delnavaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 23rd International Conference on Micro and Miniature Power Systems, Self-Powered Sensors and Energy Autonomous Devices (PowerMEMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Tonsberg, Norway. pp.42-45, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerMEMS63147.2024.10814170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodynamic Wireless Power Transfer Using Rotating Resonant Receiver With Highly Nonlinear Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Recoquillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 23rd International Conference on Micro and Miniature Power Systems, Self-Powered Sensors and Energy Autonomous Devices (PowerMEMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Tonsberg, Norway. pp.227-230, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerMEMS63147.2024.10814293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escape from the potential well of bistable vibration energy harvesters using buckling level modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Benhemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics Conference (NODYCON 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome Sapienza Universita di Roma, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Enhancement of Bistable Piezoelectric Energy Harvesters Using Non-Linear Energy Extraction Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Demouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Benhemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 21st International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Salt Lake City, United States. pp.58-61, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerMEMS56853.2022.10007580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENABLING IOT WIRELESS DISTANT CHARGING: 7.9-mW INTEGRATED POWER RECEIVER AT 30 CM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ameye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Alessandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 21st International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Salt Lake City (US), France. pp.311-312, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerMEMS56853.2022.10007586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power limits of electrodynamic wireless power transfer using piezoelectric materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Sainte Maresville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dosol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X ECCOMAS Thematic Conference on Smart Structures and Materials SMART 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Patras, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive Modelling Approach for a Piezoelectric Bistable Energy Harvester Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Benhemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Salt Lake City, United States. pp.106-109, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerMEMS56853.2022.10007567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced electromechanical coupling of piezoelectric beams through an innovative design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Tourtelier-Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Freychet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMART 2023 - 10th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Patras, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Energy Harvesting by Bistable Piezoelectric Devices through Nonlinear Energy Extraction Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Demouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Benhemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Micro/Nanosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive Short-Circuit (RSC) strategy for wideband piezoelectric energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRSE 2023 - Journées Nationales sur la Récupération et le Stockage de l’Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04208959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Energy Extraction Circuits for Bistable Piezoelectric Energy Harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Demouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Benhemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRSE 2023 (Journées Nationales sur la Récupération et le Stockage de l’Energie 2023))</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0.83-cm3 240-mW electrodynamic wireless power receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ameye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Recoquillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Alessandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRSE 2023 (Journées Nationales sur la Récupération et le Stockage de l’Energie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIP6; C2N, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04174279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive Load Influence on the Power and Bandwidth of Bistable Energy Harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Demouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Benhemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTSI 2022 (7th Forum on Research and Technologies for Society and Industry Innovation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France. pp.198-203, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RTSI55261.2022.9905162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal impedance calculation with a two-measurement MPPT algorithm for piezoelectric vibration harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power-MEMS 22 - The 21st International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Salt Lake City, United States. pp.62-65, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerMEMS56853.2022.10007581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04226845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the power-limit of multi-modes multi-electrodes vibration energy harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Wireless Power Week Conference (WPW 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France. pp.126-131, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WPW54272.2022.9853955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling orbits in nonlinear vibration energy harvesters dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Nonlinear Dynamics Conference (ENOC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the robustness of electrodynamic wireless power receivers with hybrid transduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ameye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Wireless Power Week Conference (WPW 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France. pp.146-150, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WPW54272.2022.9853971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design approach for post-buckled beams in bistable piezoelectric energy harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Benhemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Power Week (WPW 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France. pp.136-140, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WPW54272.2022.9853996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780330v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load resistance impact on the electromechanical dynamic of bistable piezoelectric energy harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Demouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Benhemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRSE 2022 (Journées Nationales sur la Récupération et le Stockage de l’Energie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a vibration energy harvester with two close resonant frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Benhemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WPW 2022 - IEEE Wireless Power Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France. pp.132-135, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WPW54272.2022.9853894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the initial conditions on the performance of a non-harmonically driven bistable Vibration Energy Harvester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Benhemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales sur la récupération et le stockage d'énergie (JNRSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Grenoble - visio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Ear Energy Harvesting: Harvester Design and Validation (Part II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Avetissian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Demuynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidin Delnavaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Micromachines and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Blida, Algeria. pp.43, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/Micromachines2021-09567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic valves design for the operation of an in-ear energy harvesting system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Avetissian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Demuynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidin Delnavaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Voix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales sur la récupération et le stockage d'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Grenoble ( Online ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for electrically-based frequency tuning of piezoelectric vibration energy harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE 20th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Exeter, United Kingdom. pp.236-239, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerMEMS54003.2021.9658360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy extraction circuits for piezoelectric vibration energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSAP Annual Meetings Extended Abstracts The 68th JSAP Spring Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Tokyo (Online), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid piezoelectric and electromagnetic receiver for low frequency electrodynamic wireless transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ameye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th National Days on Energy Harvesting and Storage (JNRSE) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance assessment of a Duffing-type vibration energy harvester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Benhemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRSE 2021 (Journées Nationales sur la Récupération et le Stockage de l’Energie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly coupled hybrid transduction for lowfrequency electrodynamic wireless power transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ameye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE 20th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Exeter, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerMEMS54003.2021.9658332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant frequency tuning of piezoelectric energy harvesters thanks to electrical interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference On Advances In Energy Harvesting Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct optimal resistance calculation MPPT algorithm for piezoelectric energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRSE 2021 - 10th National Days on Energy Harvesting and Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA LETI; TIMA, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04247460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of a static finite elements approach and dynamic lumped model for bistable vibration energy harvester modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Benhemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Piezoelectric Materials and Applications in Actuators (IWPMA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, web conference (oral), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Ear Energy Harvesting: Source Characterization and Mechanical Simulator (Part I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Demuynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidin Delnavaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Voix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Avetissian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Micromachines and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Blida, Algeria. pp.36, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/Micromachines2021-09568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strong electromechanically coupled and low-damped harvester for resonant frequency tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ameye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerMEMS 2021 - IEEE 20th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Exeter, United Kingdom. pp.68-71, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerMEMS54003.2021.9658406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear modelling of strongly coupled piezoelectric harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th National Days on Energy Harvesting and Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258913v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical performance assessment of a bistable vibration energy harvester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Benhemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Piezoelectric Materials and Applications in Actuators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Pennsylvania, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">32.2 Self-Tunable Phase-Shifted SECE Piezoelectric Energy-Harvesting IC with a 30nW MPPT Achieving 446% Energy-Bandwidth Improvement and 94% Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Augusto Berlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Solid- State Circuits Conference - (ISSCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, France. pp.488-490, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSCC19947.2020.9062972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-powered integrated solution for frequency tuning of piezoelectric energy harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th National Days on Energy Harvesting and Storage (JNRSE) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High electromechanical coupling of a broadband PZT-based vibration energy harvester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Piezoelectric Materials and Applications in Actuators (IWPMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinearities influences on performances of a strongly-coupled piezoelectric generator for broadband vibration energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 19th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Krakow, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerMEMS49317.2019.61547410359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly-coupled PZT-based vibration energy harvester for broadband applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th National Days on Energy Harvesting and Storage (JNRSE) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated electrical interface for frequency tuning of vibrational energy harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupement de Recherche Systems on Chips 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-stage Electrode Design of Rotational Electret Energy Harvester for Efficient Self-powered SSHI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiran Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuji Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerMEMS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Daytona Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significant enhancement of bistable energy harvesters bandwidth: subharmonic orbits and their stability robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Null Lallart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage d’Energie (JNRSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and design of highly coupled piezoelectric energy harvesters for broadband applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerMEMS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Daytona Beach, United States. pp.012009, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1407/1/012009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Circuit Synchronized Electric Charge Extraction (SC-SECE): a tunable interface for wideband vibration energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRSE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subharmonic orbits and their stability robustness to greatly enhance the bandwidth of bistable vibration energy harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Null Lallart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Smart Structures + Nondestructive Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Denver, United States. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2287827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Linear Vibration Electret-Harvester with Optimized Curved Beam for Low-Frequency Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koki Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayuki Fujita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerMEMS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Kanazawa, Japan. pp.012122, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1052/1/012122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting bistable subharmonic orbits for a widen vibration energy harvesting bandwidth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Null Lallart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage d’Energie (JNRSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductorless impedance matching strategy using multiple capacitance configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armande Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Wanderoild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage d'Energie (JNRSE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regenerative synchronous electrical charge extraction for highly coupled piezoelectric generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MWSCAS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimorph hybrid fluid diaphragm device for vibration energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 11th France-Japan &amp; 9th Europe-Asia Congress on Mechatronics (MECATRONICS) /17th Internationall Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Compiègne, France. pp.327-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active AC/DC control for wideband piezoelectric energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Grézaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Despesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/773/1/012059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric generator frequency tuning and output power optimization through the use of an electronic interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Grezaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual Energy Harvesting Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Arlington, Virginia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband vibration harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Grezaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Piezonems workshop 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Fabrication of Parallel Curved Spring for Nonlinear Energy Harvester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koki Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayuki Fujita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kensuke Kanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazusuke Maenaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Freiburg, Germany. pp.651--654</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency up conversion approach to scavenge mechanical energy from an electromagnetic digital actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linjuan Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerMEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Boston, CA, 1-4 December 2015, Unknown Region. pp.012112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfabrication of hybrid fluid membrane for microengines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lanzetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravinder Chutani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Labachelerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerMEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Boston, CA, 1-4 December 2015, Unknown Region. pp.012048</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration Energy Harvester with Bi-stable Curved Beam Spring Offset by Gravitational Acceleration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koki Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayuki Fujita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kensuke Kanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerMEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Boston, CA, 1-4 December 2015, Unknown Region. pp.012127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved switching control law for the optimized synchronous electric charge extraction circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congzhi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangdi Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerMEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Boston, CA, 1-4 December 2015, Unknown Region. pp.012097</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New linear vibration energy harvesters based on bimorph PVDF hybrid fluid diaphragm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Nationales sur la Récupération et le Stockage d’Énergie pour l'Alimentation des Microsystèmes Autonomes (JNRSE’2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEF, Université Paris Sud - CNRS, May 2015, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated bistable generator for wideband vibration energy harvesting.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Agbossou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales sur la récupération et le stockage d'énergie pour l'alimentation des microsystèmes autonomes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Annecy, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design of Mechanical Frequency Converter Linear and Non-linear Spring Combination for Energy Harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Fujita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Kanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerMEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Awaji, Japan, 18-21 November 2014, Unknown Region. pp.012065</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New nonlinear vibration energy harvesters based on PVDF hybrid fluid diaphragm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerMEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Awaji, Japan, 18-21 November 2014, Unknown Region. pp.012088</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy harvester with hybrid fluid diaphragm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales sur la récupération et le stockage d'énergie pour l'alimentation des microsystèmes autonomes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Annecy, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bistable piezoelectric harvester for wideband mechanical frequency excitation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Forissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Porchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTUATOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, BREMEN, Germany. pp.PP.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Piezoelectric Energy Harvester Tuned Through its Electronic Interface Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Lefeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerMEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Awaji, Japan, 18-21 November 2014, Unknown Region. pp.012115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two self-powered energy extraction circuits based on the OSECE technique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqun Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales sur la récupération et le stockage d'énergie pour l'alimentation des microsystèmes autonomes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Annecy, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and optimization of a novel bistable power generator for wireless sensor nodes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Test, Integration &amp; Packaging of MEMS/MOEMS (DTIP 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, BARCELONE, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomotion active isolation system for heavy load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deleglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Allibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Balik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, Test, Integration & Packaging of MEMS/MOEMS (DTIP 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and optimization of a novel bistable power generator for wireless sensor nodes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, BARCELONE, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'isolation active des nano-mouvements du sol pour masses importantes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deleglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Allibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Balik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Système d'isolation active des nano-mouvements du sol pour masses importantes. 21ème Congrès Français de Mécanique, Août 2013, Bordeaux, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two self-powered energy harvesting interfaces based on the optimized synchronous electric charge extraction technique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Agbossou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings Power MEMS.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, LONDON, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid fluid diaphragm structures for vibration energy harvesting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées nationales sur la récupération et le stockage de l'énergie pour l'alimentation de microsystèmes autonomes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, TOULOUSE, France. pp.PP. 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QD0 Stabilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Balik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Deleglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLIC Workshop 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Geneve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00932784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated bistable generator for wideband energy harvesting with optimized synchronous electric charge extraction circuit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Agbossou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings Power MEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, LONDON, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration Energy Extraction Circuit Optimization by Optimized Synchronous Electric Charge Extraction and Its Self-powered Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Agbossou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd International Conference on Adaptive Structures and Technologies ICAST 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nanjing, China. pp. NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide band vibration energy harvesting for wireless sensor nodes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqun Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Symposium Japanese-French Frontiers of Engineering (JFFoE 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, KYOTO, Japan. pp. NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et optimisation d'un microgénérateur de type électromagnétique pour récupérer les vibrations ambiantes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales sur la récupération et le stockage d'énergie pour l'alimentation des microsystèmes autonomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, GRENOBLE, France. pp. NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and design of an electromagnetic vibration energy harvester and its dedicated energy extraction circuit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Instrumentation and Measurement Technology Conference (I2MTC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Graz, Austria. pp. NC, </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I2MTC.2012.6229364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beam trajectory control of the future Compact Linear Collider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Balik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bolzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Informatics in Control, Automation and Robotics (ICINCO 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Noordwijkerhout, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00628873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLIC MDI stabilisation studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jérémie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Future Linear Colliders (LCWS11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00628859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction point feedback design and integrated simulations to stabilize the CLIC final focus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Balik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Deleglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jérémie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Particle Accelerator Conference (IPAC2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, San Sebastian, Spain. pp.MOPO001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00628894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single degree of freedom active isolation using amplified piezoelectric actuator with a hysteresis compensation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mecatronics2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new non linear energy harvesting approach for inertial electromagnetic micro-generator.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th edition of France-Japan (6th Europe-Asia) Congress on Mechatronics, Mecatronics 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Yokohama,, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicologie predictive: les voies du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Detilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Prot J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SPTC - Société de Pharmaco-Toxicologie Cellulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLIC MDI stabilization update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jérémie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Balik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bolzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Deleglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Linear Colliders 2010 (IWLC2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00536252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization study at the sub-nanometer level at the interaction point of the future Compact Linear Collider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Balik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bolzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECATRONICS 2010, 8th France-Japan and 6th Europe-Asia Congress on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00628817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronized switch harvesting technique applied to electromagnetic vibrations harvester.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 10th International Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications, Power MEMS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization study at the sub-nanometer level of the future Compact Linear Collider at the interaction point.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Balik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bolzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th edition of France-Japan (6th Europe-Asia) Congress on Mechatronics, Mecatronics 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Yokohama,, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic generator design for membrane micro Stirling engine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Arroyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 10th International Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications, Power MEMS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy harvesting device with enlarged frequency bandwidth based on stochastic resonance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobiass Büssing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Power MEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-génération d'énergie piézoélectrique à partir des vibrations ambiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse control of a piezoelectric actuator using a new very simple asymmetric hysteresis operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhao Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuaki Nakano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th edition of France-Japan (5th Europe-Asia) Congress on Mechatronics, Mecatronics 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Le Grand Bornand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration stabilization for a cantilever magnet prototype at the subnanometer scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bolzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jérémie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Particle Accelerator Conference EPAC'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00295088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric vibration damping by an enhanced semi-passive method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Asia-Pacific Vibration Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External force and displacement estimation for self-sensing control of a piezoelectric actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhao Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuaki Nakano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Forum on Smart Materials and Smart Structures Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Chongqin and Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMIZATION OF PIEZOELECTRIC ELECTRICAL GENERATORS POWERED BY RANDOM VIBRATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guyomar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Stresa, Lago Maggiore, Italy. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple asymmetric hysteresis operator for piezoelectric actuators control.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhao Qiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Smart Materials &amp; Structures in Aerospace Engineering (SMSAE 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Powered Parallel SSHI Interface for Bistable Piezoelectric Energy Harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Demouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-power microcontroller-based power management circuit with a two-measurements MPPT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRSE 2022 - Journées Nationales sur la Récupération et le Stockage de l’Energie - 11th National Days on Energy Harvesting and Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04226741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid piezoelectric and electromagnetic receiver for low frequency electrodynamic wireless transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ameye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th National Days on Energy Harvesting and Storage (JNRSE) 2021, Grenoble, June 2nd</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Visio, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04185822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient maximum power point tracking architecture for weakly coupled piezoelectric harvesters based on the source I-V curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerMEMS 2021 - Micro and Nanotechnology for Power Generation and Energy Conversion Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Exeter (Virtual event), United Kingdom. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerMEMS54003.2021.9658370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04226740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Conditioning Circuits for Piezoelectric Energy Harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Lefeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinearity in Energy Harvesting Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25 (2), </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.321-359, 2016, </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-20355-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromechanical Transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lallart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro Energy Harvesting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-VCH Verlag GmbH &amp; Co. KGaA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27--60, 2015, </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527672943.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Harvesting using Non-linear Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Null Lallart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Harvesting Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, springer, pp.209-266, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device for recovering or damping the vibratory energy of a resonant mechanical element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 17304393. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy harvester device using dynamic motion and method thereof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Voix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidin Delnavaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Demuynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : WO2022217344. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational energy recovery system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20210211073A1. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit and method for frequency tuning of a vibrational energy harvester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US Patent App. 16/822,662. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Grezaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US Patent App. 16/038,157. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device for converting mechanical energy into electrical energy operating over an extended range of vibration frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Freychet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US20210083601. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational energy recovery system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3082072. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique non linéaire de récupération d'énergie pour un microgénérateur de type électromagnétique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaos robuste ou ordre improbable : de la fragilité des orbites dans les systèmes non linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Laboratoire SYMME. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récupération d'énergie et contrôle vibratoire par éléments piézoélectriques suivant une approche non linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université de Savoie, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00303823v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la conversion piézoélectrique à la récupération d’énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. COMUE Université Grenoble Alpes 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01495323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId519"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:103.78378378378px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Adrien Badel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">adrien-badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7295-5381</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">099378477</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAF-5122-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (95)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of multiple orbit jumps in nonlinear dual-mode electrodynamic receiver for wireless power transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ameye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Recoquillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 29, pp.101553. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecmx.2026.101553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultimate power bound of electrodynamic wireless power transfer devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ameye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Recoquillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389X261427835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized and robust orbit jump for nonlinear vibration energy harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11071-023-09188-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-power MCU-based MPPT architecture with a fast impedance measurement for broadband piezoelectric energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (11), pp.14815-14826. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2024.3434548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power boundaries in resonant electrodynamic wireless power transfer systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10775463241261751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive lumped model for a tunable bistable piezoelectric energy harvester architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Benhemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Demouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (4), pp.045033. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ad2c6a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the robustness of electrodynamic WPT systems with hybrid electromechanical transduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ameye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (2), pp.025002. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ad1baa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical design of 2-DOF piezoelectric cantilevers for vibration energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 317, pp.118852. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2024.118852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Piezoelectric Energy Harvester for Earcanal Dynamic Motion Exploitation Using a Bistable Resonator Cycled by Coupled Hydraulic Valves Made of Collapsed Flexible Tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Avetissian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidin Delnavaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (3), pp.415. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi15030415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidirectional energy‐controlled piezoelectric shunt damping technology and its vibration attenuation performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaibin Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (1), pp.63-76. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/msd2.12101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Powered Synchronous Electric Charge Extraction Rectifier for Rotational Electret Energy Harvester With Dual-Stage Electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiran Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehan Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoya Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuji Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (10), pp.13166-13180. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2023.3296709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining orbit jump and potential wells optimizations for nonlinear vibration energy harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (1), pp.01LT01. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ad0f34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative analysis of parallel SSHI and SEH for bistable vibration energy harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Demouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Benhemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (12), pp.125025. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ad0d10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of electrical interfaces for tunable piezoelectric vibration energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ac54e8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Optimal Couple Tracking: a control scheme for electrical-tuning of strong coupling piezoelectric energy harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (7), pp.785-799. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389X221104179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple analytical models and analysis of bistable vibration energy harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Demouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Benhemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (10), pp.105016. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ac8d3d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Efficiency of SECE-based Interfaces for Piezoelectric Vibration Energy Harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (1), pp.01LT01. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ac3ebe⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-active piezoelectric structural damping adjustment and enhancement by synchronized switching on energy injection technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongli Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhao Qiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 527, pp.116866. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2022.116866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear losses study in strongly coupled piezoelectric device for broadband energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 165, pp.108370. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2021.108370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power expectation as a unified metric for the evaluation of vibration energy harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Benhemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 181, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2022.109482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance piezoelectric vibration energy harvesting by electrical resonant frequency tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ameye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (12), pp.125012. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ac9d74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing output power of rotational electret energy harvester by synchronized switch harvesting on inductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiran Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuji Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33, pp.183 - 195. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389x211011676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast-Convergence Self-Adjusting SECE Circuit With Tunable Short-Circuit Duration Exhibiting 368% Bandwidth Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Solid-State Circuits Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.222-225. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSSC.2020.3012340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient optimal load and maximum output power determination for linear vibration energy harvesters with a two-measurement characterization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Freychet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Frassati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (1), pp.015003. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ab516f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strongly coupled piezoelectric cantilevers for broadband vibration energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 277, pp.115518. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.115518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of Bipolar Surface Potential with Corona Charging for Electret Activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koki Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayuki Fujita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kensuke Kanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18494/sam.2020.2901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable load resistance by using CdS analog linear optical coupler for automated measurement of capacitive energy harvester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayuki Fujita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohei Fujibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Uchida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koki Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.112399. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2020.112399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum power point of piezoelectric energy harvesters: a review of optimality condition for electrical tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.033001. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ab6484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive and reactive loads’ influences on highly coupled piezoelectric generators for wideband vibrations energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Grézaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Despesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (3), </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389x18810802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shunt-diode rectifier: a new scheme for efficient piezoelectric energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seonho Seok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Sei Yoo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (1), pp.015015. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/aaefc5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbit jump in bistable energy harvesters through buckling level modification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Null Lallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 128, pp.202-215. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.03.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092544v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency tuning of piezoelectric energy harvesters thanks to a short-circuit synchronous electric charge extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (2), pp.025009. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/aaf0ea⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bistable vibration energy harvester and SECE circuit: exploring their mutual influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Null Lallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 97, pp.485-501. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11071-019-04993-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric analysis for optimized piezoelectric bistable vibration energy harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Null Lallart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28, 115009 (19pp). </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ab45c6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Analysis and Modeling of the Self-Powered Synchronous Switching Harvesting Circuit With Electronic Breakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caiyou Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (5), pp.3899 - 3909. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tie.2017.2762640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drastic bandwidth enhancement of bistable energy harvesters: study of subharmonic behaviors and their stability robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lallart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 226, pp.607 - 617. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2018.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901836v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Shock-Optimized SECE Integrated Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Grézaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Monfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Solid-State Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (12), pp.3420-3433. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSSC.2018.2868299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization of Integrated Microwave and Mechanical Power Harvester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqiang Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hemour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.13921 - 13930. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2018.2814003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact self-powered synchronous energy extraction circuit design with enhanced performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caiyou Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (4), </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665x/aab339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric Losses Considerations for Piezoelectric Energy Harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Wanderoild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14, pp.244 - 254. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jolpe.2018.1562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unipolar synchronized electric charge extraction for piezoelectric energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seonho Seok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Sei Yoo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (7), </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/aaca58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Case Study on the Self-Powered Synchronous Switching Harvesting Circuits With BJT or MOSFET Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caiyou Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (11), pp.9506 - 9519. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tpel.2018.2790965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified N-SECE strategy for highly coupled piezoelectric energy scavengers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Wanderoild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (8), pp.4002. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/aac3b6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power and frequency bandwidth improvement of piezoelectric energy harvesting devices using phase-shifted synchronous electric charge extraction interface circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seonho Seok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Sei Yoo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (20), pp.2988 - 2995. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389x17704914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined assessment of DYRK1A, BDNF and homocysteine levels as diagnostic marker for Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Janel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Alexopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ac Camproux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translational Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.e1154. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/tp.2017.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting bistable oscillator subharmonics for magnified broadband vibration energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Null Lallart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111, pp.173905. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5001267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization study of a piezoelectric bistable generator with doubled voltage frequency using harmonic balance method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (5), pp.671 - 686. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389x16657203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of piezoelectric energy harvesting system with tunable SECE interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Seok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Woytasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (3), </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665x/aa5e92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simplified lumped model for the optimization of post-buckled beam architecture wideband generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangdi Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 409, pp.165-179. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2017.07.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration energy harvesting device using P(VDF-TrFE) hybrid fluid diaphragm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabien Capsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lallart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 247, pp.12-23. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2016.05.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a buckled beam generator with elastic clamp boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Agbossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangdi Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (11), </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/25/11/115045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric energy reclamation based on frequency up-conversion technique for digital actuator autonomous additional functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linjuan Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (12), pp.1682 - 1696. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389x16679282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new figure of merit for wideband vibration energy harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Qun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Peng Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (12), pp.125012. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/24/12/125012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Power Harvesting for Increased Power Conversion Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hemour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (10), pp.687-689. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2015.2463229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double acting Stirling engine: Modeling, experiments and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwyddyon Féniès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 159, pp.350--361. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2015.08.128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear vibration energy harvesting device integrating mechanical stoppers used as synchronous mechanical switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Agbossou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (14), pp.1658--1663</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-powered nonlinear harvesting circuit with a mechanical switch structure for a bistable generator with stoppers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Agbossou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.NC. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2014.04.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wideband integrated piezoelectric bistable generator: Experimental performance evaluation and potential for real environmental vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Qun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Peng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-powered optimized synchronous electric charge extraction circuit for piezoelectric energy harvesting.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Agbossou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp .2-13. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389X13517315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent electrical network model approach applied to a double acting low temperature differential Stirling engine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 78, pp. 753-764</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of low frequency, insulating thick diaphragms for power MEMS applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favreliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 189, pp.370--379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy harvesting from ambient vibrations: Electromagnetic device and synchronous extraction circuit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol. 24 (N°16), pp. 2023-2035. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389X134882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric tube with helical electrodes: Numerical analysis of actuator and energy harvesting devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Agbossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Liang Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihua Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (10), pp.1245--1256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel piezoelectric bistable oscillator architecture for wideband vibration energy harvesting.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Agbossou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp. NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric tube with helical electrodes: finite element analysis of actuator and energy harvest devices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Agbossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan Cheng Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihua Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp. NC. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389X12471908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-nanometer active seismic isolator control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Balik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (15), pp.1785-1795. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389X13500571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00864796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric Vibration Energy Harvesting by Optimized Synchronous Electric Charge Extraction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Agbossou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp. NC. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389X12470307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise positioning and active vibration isolation using piezoelectric actuator with hysteresis compensation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanene Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.PP. 1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband energy harvesting using the combination of optimized synchronous electric charge extraction circuit and bistable harvester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Agbossou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (12), pp.125038</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanometer scale active ground motion isolator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deleglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Allibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Balik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 204, pp.96-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of electromagnetic and piezoelectric vibration energy harvesters: Model and experiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Qiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 183, pp 148-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of low frequencies insulating thick diaphragms for power MEMS applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favreliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 189, pp 370-379. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2012.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic vibration energy harvesting device optimization by synchronous energy extraction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2011.06.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-mode vibration control of a beam using nonlinear synchronized switching damping based on the maximization of converted energy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Hongli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhao Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kongjun Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 329 (14), pp. 2751-2767. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2010.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-active vibration control of a composite beam by adaptive synchronized switching on voltage sources based on LMS algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongli Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhao Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kongjun Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuansheng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (8), pp. 939-947</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-active vibration control of a composite beam using an adaptive SSDV approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongli Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhao Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kongjun Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuansheng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (4), pp. 401-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-modal vibration control using a synchronized switch based on a displacement switching threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Hongli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhao Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kongjun Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuansheng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (3), pp. 1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-sensing force control of a piezoelectric actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhao Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuaki Nakano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (12), pp. 2571-2581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de structures de type plaque contenant des matériaux piézoélectriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Corcolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIGE (Revue Internationale de Génie Electrique )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (6), </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.11.717-730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-sensing high speed controller for piezoelectric actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sebald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guyomar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (3), pp. 395-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a beam structure with piezoelectric materials: introduction to SSD techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Corcolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (1), pp. 205-214. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321640810836762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new simple asymmetric hysteresis operator and its application to inverse control of piezoelectric actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhao Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuaki Nakano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (5), pp. 1086-1094</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00303931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy harvesting using piezoelectric materials: case of random vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guyomar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (4), pp.349-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element and simple lumped modeling for flexural nonlinear semi-passive damping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18 (7), pp. 727-742</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear semi-passive multi-modal vibration damping: an efficient probabilistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 294 (1-2), pp.249-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi passive piezoelectric damping by synchronized switching on voltage sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guyomar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17, pp.653-660</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single crystals and nonlinear process for outstanding vibration powered electrical generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Abdel.Benayad@ensicaen.Fr Benayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53 (4), pp.673-684</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric Vibration Control by Synchronized Switching on Adaptive Voltage Sources: Towards Wide Band Semi-Active Damping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Sebald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Null Lallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 119 (5), pp.2815-2825</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric vibration control by synchronized switching on adaptive voltage sources: Towards wideband semi-active damping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sebald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 119 (5), pp.2815-2825</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric vibration control by synchronized switching on adaptive voltage sources: Towards wideband semi-active damping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sebald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 119 (5), pp.2815 - 2825. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2184149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison between several vibration-powered generators for standalone systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guyomar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 126 (2), pp.405-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric energy harvesting using a synchronized switch technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17, pp.831-839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric energy harvesting device optimization by synchronous electric charge extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guyomar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16, pp.865-876</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards energy harvesting using active materials and conversion improvement by nonlinear processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52 (4), pp.584-595</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency enhancement of a piezoelectric energy harvesting device in pulsed operation by synchronous charge inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16, pp.889-901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (106)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An orbit jump strategy for bistable piezoelectric energy harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Days on Energy Harvesting and Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bourget-du-Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Frequency Wireless Power Transfer Using Magnetically Coupled Mechanical Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage de l’Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bourget-Du-Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Self-Powered Parallel SSHI Interface for Vibration Energy Harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Demouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage de l’Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bourget-du-Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-orbit jump for electrodynamic wireless power transfer systems with non-linear dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ameye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRSE 2025 - Journées nationales de la récupération et du stockage de l’énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SYMME USMB, Jun 2025, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromechanical Coupling Coefficient: New Approach to Study Auxetic Piezoelectric Harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héléne Debéda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 23rd International Conference on Micro and Miniature Power Systems, Self-Powered Sensors and Energy Autonomous Devices (PowerMEMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of South-Eastern Norway, NORWAY, Nov 2024, Tonsberg, Norway. pp.14-17, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerMEMS63147.2024.10814328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wrist-Worn Electret Energy Harvester Enhanced By Intermittent Switching To The Motor Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehan Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoya Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuji Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 23rd International Conference on Micro and Miniature Power Systems, Self-Powered Sensors and Energy Autonomous Devices (PowerMEMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Tonsberg, Norway. pp.239-242, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerMEMS63147.2024.10814255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless electrodynamic power transfer: modeling and discussion of a dual-mode receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ameye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Recoquillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerMEMS 2024 - IEEE 23rd International Conference on Micro and Miniature Power Systems, Self-Powered Sensors and Energy Autonomous Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Tonsberg, Norway. pp.2-5, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerMEMS63147.2024.10814423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead-free strongly coupled piezoelectric vibration energy harvester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Debéda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Piezoelectric Materials and Applications (IWPMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leibniz University Hannover, Jul 2024, Hannover - Germany, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Ear Thermal Power Capability and Thermoelectric Energy Harvesting Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Avetissian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Niederhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Grima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidin Delnavaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 23rd International Conference on Micro and Miniature Power Systems, Self-Powered Sensors and Energy Autonomous Devices (PowerMEMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Tonsberg, Norway. pp.42-45, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerMEMS63147.2024.10814170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodynamic Wireless Power Transfer Using Rotating Resonant Receiver With Highly Nonlinear Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Recoquillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 23rd International Conference on Micro and Miniature Power Systems, Self-Powered Sensors and Energy Autonomous Devices (PowerMEMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Tonsberg, Norway. pp.227-230, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerMEMS63147.2024.10814293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced electromechanical coupling of piezoelectric beams through an innovative design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Tourtelier-Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Freychet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMART 2023 - 10th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Patras, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escape from the potential well of bistable vibration energy harvesters using buckling level modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Benhemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics Conference (NODYCON 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome Sapienza Universita di Roma, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Enhancement of Bistable Piezoelectric Energy Harvesters Using Non-Linear Energy Extraction Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Demouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Benhemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 21st International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Salt Lake City, United States. pp.58-61, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerMEMS56853.2022.10007580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENABLING IOT WIRELESS DISTANT CHARGING: 7.9-mW INTEGRATED POWER RECEIVER AT 30 CM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ameye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Alessandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 21st International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Salt Lake City (US), France. pp.311-312, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerMEMS56853.2022.10007586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power limits of electrodynamic wireless power transfer using piezoelectric materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Sainte Maresville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dosol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X ECCOMAS Thematic Conference on Smart Structures and Materials SMART 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Patras, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive Modelling Approach for a Piezoelectric Bistable Energy Harvester Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Benhemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Salt Lake City, United States. pp.106-109, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerMEMS56853.2022.10007567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Energy Harvesting by Bistable Piezoelectric Devices through Nonlinear Energy Extraction Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Demouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Benhemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Micro/Nanosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive Short-Circuit (RSC) strategy for wideband piezoelectric energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRSE 2023 - Journées Nationales sur la Récupération et le Stockage de l’Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04208959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Energy Extraction Circuits for Bistable Piezoelectric Energy Harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Demouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Benhemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRSE 2023 (Journées Nationales sur la Récupération et le Stockage de l’Energie 2023))</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0.83-cm3 240-mW electrodynamic wireless power receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ameye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Recoquillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Alessandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRSE 2023 (Journées Nationales sur la Récupération et le Stockage de l’Energie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIP6; C2N, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04174279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the power-limit of multi-modes multi-electrodes vibration energy harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Wireless Power Week Conference (WPW 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France. pp.126-131, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WPW54272.2022.9853955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal impedance calculation with a two-measurement MPPT algorithm for piezoelectric vibration harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power-MEMS 22 - The 21st International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Salt Lake City, United States. pp.62-65, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerMEMS56853.2022.10007581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04226845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive Load Influence on the Power and Bandwidth of Bistable Energy Harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Demouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Benhemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTSI 2022 (7th Forum on Research and Technologies for Society and Industry Innovation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France. pp.198-203, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RTSI55261.2022.9905162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling orbits in nonlinear vibration energy harvesters dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Nonlinear Dynamics Conference (ENOC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the robustness of electrodynamic wireless power receivers with hybrid transduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ameye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Wireless Power Week Conference (WPW 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France. pp.146-150, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WPW54272.2022.9853971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design approach for post-buckled beams in bistable piezoelectric energy harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Benhemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Power Week (WPW 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France. pp.136-140, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WPW54272.2022.9853996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780330v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load resistance impact on the electromechanical dynamic of bistable piezoelectric energy harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Demouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Benhemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRSE 2022 (Journées Nationales sur la Récupération et le Stockage de l’Energie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a vibration energy harvester with two close resonant frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Benhemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WPW 2022 - IEEE Wireless Power Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France. pp.132-135, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WPW54272.2022.9853894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly coupled hybrid transduction for lowfrequency electrodynamic wireless power transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ameye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE 20th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Exeter, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerMEMS54003.2021.9658332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for electrically-based frequency tuning of piezoelectric vibration energy harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE 20th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Exeter, United Kingdom. pp.236-239, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerMEMS54003.2021.9658360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy extraction circuits for piezoelectric vibration energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSAP Annual Meetings Extended Abstracts The 68th JSAP Spring Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Tokyo (Online), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid piezoelectric and electromagnetic receiver for low frequency electrodynamic wireless transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ameye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th National Days on Energy Harvesting and Storage (JNRSE) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance assessment of a Duffing-type vibration energy harvester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Benhemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRSE 2021 (Journées Nationales sur la Récupération et le Stockage de l’Energie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the initial conditions on the performance of a non-harmonically driven bistable Vibration Energy Harvester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Benhemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales sur la récupération et le stockage d'énergie (JNRSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Grenoble - visio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Ear Energy Harvesting: Harvester Design and Validation (Part II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Avetissian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Demuynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidin Delnavaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Micromachines and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Blida, Algeria. pp.43, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/Micromachines2021-09567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic valves design for the operation of an in-ear energy harvesting system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Avetissian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Demuynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidin Delnavaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Voix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales sur la récupération et le stockage d'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Grenoble ( Online ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant frequency tuning of piezoelectric energy harvesters thanks to electrical interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference On Advances In Energy Harvesting Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct optimal resistance calculation MPPT algorithm for piezoelectric energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRSE 2021 - 10th National Days on Energy Harvesting and Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA LETI; TIMA, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04247460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of a static finite elements approach and dynamic lumped model for bistable vibration energy harvester modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Benhemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Piezoelectric Materials and Applications in Actuators (IWPMA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, web conference (oral), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Ear Energy Harvesting: Source Characterization and Mechanical Simulator (Part I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Demuynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidin Delnavaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Voix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Avetissian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Micromachines and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Blida, Algeria. pp.36, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/Micromachines2021-09568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strong electromechanically coupled and low-damped harvester for resonant frequency tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ameye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerMEMS 2021 - IEEE 20th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Exeter, United Kingdom. pp.68-71, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerMEMS54003.2021.9658406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical performance assessment of a bistable vibration energy harvester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Benhemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Piezoelectric Materials and Applications in Actuators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Pennsylvania, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear modelling of strongly coupled piezoelectric harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th National Days on Energy Harvesting and Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258913v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">32.2 Self-Tunable Phase-Shifted SECE Piezoelectric Energy-Harvesting IC with a 30nW MPPT Achieving 446% Energy-Bandwidth Improvement and 94% Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Augusto Berlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Solid- State Circuits Conference - (ISSCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, France. pp.488-490, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSCC19947.2020.9062972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-powered integrated solution for frequency tuning of piezoelectric energy harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th National Days on Energy Harvesting and Storage (JNRSE) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High electromechanical coupling of a broadband PZT-based vibration energy harvester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Piezoelectric Materials and Applications in Actuators (IWPMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinearities influences on performances of a strongly-coupled piezoelectric generator for broadband vibration energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 19th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Krakow, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerMEMS49317.2019.61547410359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly-coupled PZT-based vibration energy harvester for broadband applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th National Days on Energy Harvesting and Storage (JNRSE) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated electrical interface for frequency tuning of vibrational energy harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupement de Recherche Systems on Chips 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significant enhancement of bistable energy harvesters bandwidth: subharmonic orbits and their stability robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Null Lallart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage d’Energie (JNRSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-stage Electrode Design of Rotational Electret Energy Harvester for Efficient Self-powered SSHI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiran Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuji Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerMEMS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Daytona Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and design of highly coupled piezoelectric energy harvesters for broadband applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerMEMS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Daytona Beach, United States. pp.012009, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1407/1/012009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subharmonic orbits and their stability robustness to greatly enhance the bandwidth of bistable vibration energy harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Null Lallart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Smart Structures + Nondestructive Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Denver, United States. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2287827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Circuit Synchronized Electric Charge Extraction (SC-SECE): a tunable interface for wideband vibration energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRSE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regenerative synchronous electrical charge extraction for highly coupled piezoelectric generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MWSCAS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductorless impedance matching strategy using multiple capacitance configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armande Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Wanderoild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage d'Energie (JNRSE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Linear Vibration Electret-Harvester with Optimized Curved Beam for Low-Frequency Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koki Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayuki Fujita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerMEMS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Kanazawa, Japan. pp.012122, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1052/1/012122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting bistable subharmonic orbits for a widen vibration energy harvesting bandwidth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Null Lallart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage d’Energie (JNRSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active AC/DC control for wideband piezoelectric energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Grézaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Despesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/773/1/012059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimorph hybrid fluid diaphragm device for vibration energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 11th France-Japan &amp; 9th Europe-Asia Congress on Mechatronics (MECATRONICS) /17th Internationall Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Compiègne, France. pp.327-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric generator frequency tuning and output power optimization through the use of an electronic interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Grezaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual Energy Harvesting Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Arlington, Virginia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband vibration harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Grezaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Piezonems workshop 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Fabrication of Parallel Curved Spring for Nonlinear Energy Harvester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koki Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayuki Fujita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kensuke Kanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazusuke Maenaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Freiburg, Germany. pp.651--654</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency up conversion approach to scavenge mechanical energy from an electromagnetic digital actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linjuan Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerMEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Boston, CA, 1-4 December 2015, Unknown Region. pp.012112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfabrication of hybrid fluid membrane for microengines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lanzetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravinder Chutani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Labachelerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerMEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Boston, CA, 1-4 December 2015, Unknown Region. pp.012048</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New linear vibration energy harvesters based on bimorph PVDF hybrid fluid diaphragm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Nationales sur la Récupération et le Stockage d’Énergie pour l'Alimentation des Microsystèmes Autonomes (JNRSE’2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEF, Université Paris Sud - CNRS, May 2015, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration Energy Harvester with Bi-stable Curved Beam Spring Offset by Gravitational Acceleration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koki Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayuki Fujita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kensuke Kanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerMEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Boston, CA, 1-4 December 2015, Unknown Region. pp.012127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved switching control law for the optimized synchronous electric charge extraction circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congzhi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangdi Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerMEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Boston, CA, 1-4 December 2015, Unknown Region. pp.012097</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated bistable generator for wideband vibration energy harvesting.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Agbossou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales sur la récupération et le stockage d'énergie pour l'alimentation des microsystèmes autonomes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Annecy, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design of Mechanical Frequency Converter Linear and Non-linear Spring Combination for Energy Harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Fujita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Kanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerMEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Awaji, Japan, 18-21 November 2014, Unknown Region. pp.012065</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New nonlinear vibration energy harvesters based on PVDF hybrid fluid diaphragm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerMEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Awaji, Japan, 18-21 November 2014, Unknown Region. pp.012088</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy harvester with hybrid fluid diaphragm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales sur la récupération et le stockage d'énergie pour l'alimentation des microsystèmes autonomes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Annecy, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Piezoelectric Energy Harvester Tuned Through its Electronic Interface Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Lefeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerMEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Awaji, Japan, 18-21 November 2014, Unknown Region. pp.012115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bistable piezoelectric harvester for wideband mechanical frequency excitation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Forissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Porchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTUATOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, BREMEN, Germany. pp.PP.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two self-powered energy extraction circuits based on the OSECE technique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqun Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales sur la récupération et le stockage d'énergie pour l'alimentation des microsystèmes autonomes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Annecy, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, Test, Integration & Packaging of MEMS/MOEMS (DTIP 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and optimization of a novel bistable power generator for wireless sensor nodes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, BARCELONE, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'isolation active des nano-mouvements du sol pour masses importantes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deleglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Allibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Balik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Système d'isolation active des nano-mouvements du sol pour masses importantes. 21ème Congrès Français de Mécanique, Août 2013, Bordeaux, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomotion active isolation system for heavy load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deleglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Allibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Balik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and optimization of a novel bistable power generator for wireless sensor nodes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Test, Integration &amp; Packaging of MEMS/MOEMS (DTIP 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, BARCELONE, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two self-powered energy harvesting interfaces based on the optimized synchronous electric charge extraction technique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Agbossou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings Power MEMS.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, LONDON, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid fluid diaphragm structures for vibration energy harvesting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées nationales sur la récupération et le stockage de l'énergie pour l'alimentation de microsystèmes autonomes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, TOULOUSE, France. pp.PP. 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QD0 Stabilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Balik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Deleglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLIC Workshop 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Geneve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00932784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated bistable generator for wideband energy harvesting with optimized synchronous electric charge extraction circuit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Agbossou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings Power MEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, LONDON, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et optimisation d'un microgénérateur de type électromagnétique pour récupérer les vibrations ambiantes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales sur la récupération et le stockage d'énergie pour l'alimentation des microsystèmes autonomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, GRENOBLE, France. pp. NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration Energy Extraction Circuit Optimization by Optimized Synchronous Electric Charge Extraction and Its Self-powered Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Agbossou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd International Conference on Adaptive Structures and Technologies ICAST 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nanjing, China. pp. NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide band vibration energy harvesting for wireless sensor nodes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqun Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Symposium Japanese-French Frontiers of Engineering (JFFoE 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, KYOTO, Japan. pp. NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and design of an electromagnetic vibration energy harvester and its dedicated energy extraction circuit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Instrumentation and Measurement Technology Conference (I2MTC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Graz, Austria. pp. NC, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I2MTC.2012.6229364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLIC MDI stabilisation studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jérémie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Future Linear Colliders (LCWS11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00628859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beam trajectory control of the future Compact Linear Collider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Balik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bolzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Informatics in Control, Automation and Robotics (ICINCO 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Noordwijkerhout, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00628873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction point feedback design and integrated simulations to stabilize the CLIC final focus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Balik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Deleglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jérémie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Particle Accelerator Conference (IPAC2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, San Sebastian, Spain. pp.MOPO001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00628894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new non linear energy harvesting approach for inertial electromagnetic micro-generator.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th edition of France-Japan (6th Europe-Asia) Congress on Mechatronics, Mecatronics 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Yokohama,, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single degree of freedom active isolation using amplified piezoelectric actuator with a hysteresis compensation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mecatronics2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicologie predictive: les voies du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Detilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Prot J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SPTC - Société de Pharmaco-Toxicologie Cellulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLIC MDI stabilization update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jérémie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Balik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bolzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Deleglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Linear Colliders 2010 (IWLC2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00536252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization study at the sub-nanometer level at the interaction point of the future Compact Linear Collider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Balik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bolzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECATRONICS 2010, 8th France-Japan and 6th Europe-Asia Congress on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00628817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization study at the sub-nanometer level of the future Compact Linear Collider at the interaction point.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Balik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bolzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th edition of France-Japan (6th Europe-Asia) Congress on Mechatronics, Mecatronics 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Yokohama,, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronized switch harvesting technique applied to electromagnetic vibrations harvester.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 10th International Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications, Power MEMS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic generator design for membrane micro Stirling engine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Arroyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 10th International Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications, Power MEMS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy harvesting device with enlarged frequency bandwidth based on stochastic resonance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobiass Büssing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Power MEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-génération d'énergie piézoélectrique à partir des vibrations ambiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse control of a piezoelectric actuator using a new very simple asymmetric hysteresis operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhao Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuaki Nakano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th edition of France-Japan (5th Europe-Asia) Congress on Mechatronics, Mecatronics 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Le Grand Bornand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration stabilization for a cantilever magnet prototype at the subnanometer scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bolzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jérémie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Particle Accelerator Conference EPAC'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00295088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External force and displacement estimation for self-sensing control of a piezoelectric actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhao Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuaki Nakano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Forum on Smart Materials and Smart Structures Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Chongqin and Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric vibration damping by an enhanced semi-passive method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Asia-Pacific Vibration Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMIZATION OF PIEZOELECTRIC ELECTRICAL GENERATORS POWERED BY RANDOM VIBRATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guyomar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Stresa, Lago Maggiore, Italy. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple asymmetric hysteresis operator for piezoelectric actuators control.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhao Qiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Smart Materials &amp; Structures in Aerospace Engineering (SMSAE 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Powered Parallel SSHI Interface for Bistable Piezoelectric Energy Harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Demouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-power microcontroller-based power management circuit with a two-measurements MPPT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRSE 2022 - Journées Nationales sur la Récupération et le Stockage de l’Energie - 11th National Days on Energy Harvesting and Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04226741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid piezoelectric and electromagnetic receiver for low frequency electrodynamic wireless transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ameye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th National Days on Energy Harvesting and Storage (JNRSE) 2021, Grenoble, June 2nd</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Visio, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04185822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient maximum power point tracking architecture for weakly coupled piezoelectric harvesters based on the source I-V curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerMEMS 2021 - Micro and Nanotechnology for Power Generation and Energy Conversion Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Exeter (Virtual event), United Kingdom. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerMEMS54003.2021.9658370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04226740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Conditioning Circuits for Piezoelectric Energy Harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Lefeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinearity in Energy Harvesting Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25 (2), </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.321-359, 2016, </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-20355-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromechanical Transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lallart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro Energy Harvesting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-VCH Verlag GmbH &amp; Co. KGaA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27--60, 2015, </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527672943.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Harvesting using Non-linear Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Null Lallart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Harvesting Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, springer, pp.209-266, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational energy recovery system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20210211073A1. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device for recovering or damping the vibratory energy of a resonant mechanical element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 17304393. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy harvester device using dynamic motion and method thereof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Voix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidin Delnavaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Demuynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : WO2022217344. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit and method for frequency tuning of a vibrational energy harvester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US Patent App. 16/822,662. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Grezaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US Patent App. 16/038,157. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device for converting mechanical energy into electrical energy operating over an extended range of vibration frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Freychet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US20210083601. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational energy recovery system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3082072. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique non linéaire de récupération d'énergie pour un microgénérateur de type électromagnétique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Formosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaos robuste ou ordre improbable : de la fragilité des orbites dans les systèmes non linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Laboratoire SYMME. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récupération d'énergie et contrôle vibratoire par éléments piézoélectriques suivant une approche non linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université de Savoie, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00303823v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la conversion piézoélectrique à la récupération d’énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. COMUE Université Grenoble Alpes 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01495323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId521"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FFAA9E3C"/>
+    <w:nsid w:val="19C91BD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-badel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7295-5381" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099378477" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAF-5122-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467822v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ameye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Recoquill&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2026.101553" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398851v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Saint-Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-09188-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699929v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decroix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Badel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2024.3434548" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627094v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Benhemou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huguet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Demouron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad2c6a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626598v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463241261751" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469280v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad1baa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674735v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Formosa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2024.118852" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965229v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Avetissian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidin Delnavaz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Voix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi15030415" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965524v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yipeng Wu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Yuan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaibin Ren" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Shen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Shen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/msd2.12101" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966605v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiran Liu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehan Shi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoya Miyoshi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Suzuki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2023.3296709" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626722v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad0d10" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565000v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Saint-Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charleux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Roux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gibus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad0f34" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765636v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac8d3d" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460385v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brenes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pillonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac3ebe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680541v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X221104179" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575992v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac54e8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04163873v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Liu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongli Ji" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhao Qiu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.116866" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335253v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.108370" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737305v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109482" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845270v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac9d74" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04163879v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x211011676" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961037v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.115518" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382668v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Freychet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boisseau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Frassati" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gasnier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab516f" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915548v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quelen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berlitz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gibus" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSSC.2020.3012340" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108944v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki Yamamoto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Fujita" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kensuke Kanda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18494/sam.2020.2901" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108903v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Fujibe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Uchida" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2020.112399" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515065v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brenes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juillard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefeuvre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab6484" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092544v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Null Lallart" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.03.051" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943613v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aaf0ea" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382602v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seonho Seok" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan-Sei Yoo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aaefc5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943612v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gr&#233;zaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Despesse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x18810802" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152838v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-019-04993-9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305864v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab45c6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901539v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqun Liu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caiyou Zhao" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Zhu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665x/aab339" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901836v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Druet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lallart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.06.011" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879288v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Quelen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Monfray" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSSC.2018.2868299" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901541v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqiang Gu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Guo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hemour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2018.2814003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901519v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2017.2762640" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865139v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Wanderoild" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2018.1562" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901537v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpel.2018.2790965" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837926v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wanderoild" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aac3b6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901840v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aaca58" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901535v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x16657203" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01556869v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Janel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Alexopoulos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Badel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lamari" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac Camproux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/tp.2017.123" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764325v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5001267" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901526v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x17704914" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901528v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Seok" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Woytasik" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665x/aa5e92" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901522v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangdi Hu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.07.049" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042740v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Huet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabien Capsal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lallart" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2016.05.029" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901530v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Agbossou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/11/115045" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901529v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linjuan Yan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x16679282" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559889v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lorenz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2015.2463229" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01322274v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Qun Liu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Peng Wu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/24/12/125012" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01322275v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwyddyon F&#233;ni&#232;s" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramousse" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.08.128" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-873G353Z-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01322281v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bencheikh" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998576v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2014.04.040" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DJV1G75-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01322279v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943472v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X13517315" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926031v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lottin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01322283v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Liang Pan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihua Feng" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01322282v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favreliere" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911628v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Arroyo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X134882" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782479v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Cheng Liang" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X12471908" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782337v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00864796v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balik" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allibe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Baud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X13500571" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782484v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X12470307" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915894v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Breton" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Snoussi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908781v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deleglise" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Allibe" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Balik" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915749v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782490v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Qiu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782488v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2012.09.018" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634850v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2011.06.024" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JLGWVJ9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633129v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Hongli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kongjun Zhu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.01.012" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXDG8B0X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391438v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuansheng Chen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391439v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388512v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227365v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Sala&#252;n" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Corcolle" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bernard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Richard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.11.717-730" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ADD83ABE47871C638F684441E571F70DDF23730A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336747v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sebald" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyomar" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391444v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuaki Nakano" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336752v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sala&#252;n" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouillault" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810836762" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-L3GJM6LM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303931v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336755v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336757v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lagache" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404189v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Sebald" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guyomar" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404182v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404177v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Petit" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404193v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Abdel.Benayad@ensicaen.Fr Benayad" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebrun" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404194v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954594v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lallart" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699424v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2184149" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404174v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404199v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404198v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404201v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172594v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498354v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479416v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gauthier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111735v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867028v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Forges" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Deb&#233;da" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814328" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936652v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814255" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867097v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814423" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834948v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Deb&#233;da" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967658v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Niederhauser" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Grima" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814170" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967702v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814293" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084977v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948517v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS56853.2022.10007580" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953842v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Alessandri" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boisseau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS56853.2022.10007586" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139950v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Sainte Maresville" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dosol" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199523v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS56853.2022.10007567" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217777v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Tourtelier-Gallo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Freychet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199502v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04208959v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199572v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04174279v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boisseau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764595v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSI55261.2022.9905162" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04226845v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS56853.2022.10007581" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718683v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853955" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776678v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760301v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853971" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780330v2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carr&#233;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853996" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720912v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775628v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853894" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790546v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967650v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Demuynck" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/Micromachines2021-09567" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967636v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505561v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Pillonnet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS54003.2021.9658360" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967693v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760251v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297196v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760291v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS54003.2021.9658332" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258908v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04247460v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790559v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967646v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/Micromachines2021-09568" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513179v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS54003.2021.9658406" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258913v2" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386499v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915554v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Augusto Berlitz" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCC19947.2020.9062972" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198007v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948282v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961063v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS49317.2019.61547410359" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948293v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363419v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095919v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013626v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055654v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1407/1/012009" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819770v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013598v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2287827" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095921v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1052/1/012122" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013615v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574295v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Capitaine" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575848v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042747v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574297v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012059" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363416v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grezaud" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363420v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01322276v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazusuke Maenaka" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01322269v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01322272v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lanzetta" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravinder Chutani" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Labachelerie" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01322270v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01322268v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congzhi Liu" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611637v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002523v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Formosa" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01322278v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Yamamoto" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Fujita" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kanda" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01322277v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000252v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999429v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bencheikh" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pages" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Forissier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Porchez" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kras" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01322280v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002529v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918183v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440379v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Balik" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916038v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949763v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918179v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915997v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00932784v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brunetti" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deleglise" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916040v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782494v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782619v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782622v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782495v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2012.6229364" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00628873v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bolzon" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00628859v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Breton" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lottin" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00628894v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pacquet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572842v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633133v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122677v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Detilleux" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vallier" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Legallais" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leclerc" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prot J" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00536252v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00628817v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633050v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633136v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caron" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633048v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633057v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobiass B&#252;ssing" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marteau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390883v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345792v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00295088v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Geffroy" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344341v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345791v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189305v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petit" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633143v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172617v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04226741v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04185822v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04226740v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/xpl/conhome/9658326/proceeding" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS54003.2021.9658370" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042560v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-20355-3" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20355-3" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01322273v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9783527672943.ch3" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527672943.ch3" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404203v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720301v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Badets" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goux" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859426v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350481v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348333v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348328v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255223v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948805v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633061v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521696v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00303823v2" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01495323v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-badel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7295-5381" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099378477" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAF-5122-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467822v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ameye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Recoquill&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2026.101553" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561670v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X261427835" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398851v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Saint-Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Roux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-09188-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699929v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decroix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Badel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2024.3434548" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626598v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463241261751" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627094v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Benhemou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huguet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Demouron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad2c6a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469280v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad1baa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674735v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Formosa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2024.118852" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965229v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Avetissian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidin Delnavaz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Voix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi15030415" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965524v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yipeng Wu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Yuan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaibin Ren" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Shen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Shen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/msd2.12101" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966605v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiran Liu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehan Shi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoya Miyoshi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Suzuki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2023.3296709" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565000v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Saint-Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charleux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Roux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gibus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad0f34" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626722v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad0d10" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575992v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brenes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac54e8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680541v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pillonnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X221104179" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765636v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac8d3d" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460385v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac3ebe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04163873v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Liu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongli Ji" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhao Qiu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.116866" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335253v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.108370" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737305v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109482" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845270v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac9d74" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04163879v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x211011676" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915548v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quelen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berlitz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gibus" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gasnier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSSC.2020.3012340" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382668v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Freychet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boisseau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Frassati" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab516f" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961037v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.115518" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108944v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki Yamamoto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Fujita" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kensuke Kanda" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18494/sam.2020.2901" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108903v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Fujibe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Uchida" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2020.112399" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515065v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brenes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefeuvre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab6484" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943612v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gr&#233;zaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Despesse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x18810802" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382602v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seonho Seok" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan-Sei Yoo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aaefc5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092544v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Null Lallart" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.03.051" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943613v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aaf0ea" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152838v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-019-04993-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305864v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab45c6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901519v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqun Liu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Zhu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caiyou Zhao" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2017.2762640" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901836v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Druet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lallart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.06.011" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879288v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Quelen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Monfray" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSSC.2018.2868299" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901541v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqiang Gu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Guo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hemour" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2018.2814003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901539v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665x/aab339" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865139v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Wanderoild" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2018.1562" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901840v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aaca58" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901537v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpel.2018.2790965" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837926v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wanderoild" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aac3b6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901526v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x17704914" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01556869v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Janel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Alexopoulos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Badel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lamari" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac Camproux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/tp.2017.123" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764325v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5001267" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901535v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x16657203" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901528v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Seok" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Woytasik" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665x/aa5e92" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901522v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangdi Hu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.07.049" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042740v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Huet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabien Capsal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lallart" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2016.05.029" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901530v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Agbossou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/11/115045" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901529v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linjuan Yan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x16679282" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01322274v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Qun Liu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Peng Wu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/24/12/125012" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559889v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lorenz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2015.2463229" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01322275v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwyddyon F&#233;ni&#232;s" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramousse" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.08.128" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-873G353Z-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01322279v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998576v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2014.04.040" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DJV1G75-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01322281v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bencheikh" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943472v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X13517315" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926031v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lottin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01322282v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favreliere" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911628v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Arroyo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X134882" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01322283v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Liang Pan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihua Feng" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782337v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782479v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Cheng Liang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X12471908" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00864796v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balik" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caron" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allibe" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Baud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X13500571" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782484v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X12470307" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915894v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Breton" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Snoussi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915749v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908781v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deleglise" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Allibe" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Balik" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782490v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Qiu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782488v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2012.09.018" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634850v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2011.06.024" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JLGWVJ9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633129v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Hongli" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kongjun Zhu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.01.012" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXDG8B0X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391438v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuansheng Chen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391439v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388512v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391444v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuaki Nakano" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227365v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Sala&#252;n" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Corcolle" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bernard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Richard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.11.717-730" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ADD83ABE47871C638F684441E571F70DDF23730A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336747v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sebald" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyomar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336752v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sala&#252;n" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouillault" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810836762" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-L3GJM6LM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303931v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336755v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336757v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lagache" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404182v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guyomar" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404177v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Petit" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404193v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Abdel.Benayad@ensicaen.Fr Benayad" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebrun" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404189v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Sebald" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954594v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lallart" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699424v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2184149" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404194v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404174v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404199v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404201v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404198v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498354v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479416v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gauthier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172594v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111735v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867028v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Forges" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Deb&#233;da" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814328" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936652v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814255" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867097v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814423" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834948v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Deb&#233;da" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967658v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Niederhauser" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Grima" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814170" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967702v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814293" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217777v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Tourtelier-Gallo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Freychet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084977v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948517v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS56853.2022.10007580" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953842v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Alessandri" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boisseau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS56853.2022.10007586" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139950v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Sainte Maresville" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dosol" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199523v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS56853.2022.10007567" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199502v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04208959v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199572v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04174279v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boisseau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718683v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853955" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04226845v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS56853.2022.10007581" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764595v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSI55261.2022.9905162" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776678v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760301v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853971" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780330v2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carr&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853996" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720912v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775628v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853894" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760291v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS54003.2021.9658332" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505561v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Pillonnet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS54003.2021.9658360" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967693v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760251v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297196v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790546v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967650v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Demuynck" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/Micromachines2021-09567" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967636v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258908v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04247460v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790559v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967646v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/Micromachines2021-09568" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513179v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS54003.2021.9658406" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386499v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258913v2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915554v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Augusto Berlitz" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCC19947.2020.9062972" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198007v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948282v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961063v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS49317.2019.61547410359" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948293v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363419v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013626v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095919v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055654v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1407/1/012009" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013598v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2287827" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819770v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575848v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574295v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Capitaine" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095921v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1052/1/012122" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013615v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574297v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012059" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042747v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363416v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grezaud" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363420v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01322276v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazusuke Maenaka" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01322269v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01322272v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lanzetta" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravinder Chutani" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Labachelerie" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611637v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01322270v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01322268v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congzhi Liu" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002523v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Formosa" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01322278v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Yamamoto" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Fujita" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kanda" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01322277v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000252v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01322280v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999429v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bencheikh" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pages" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Forissier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Porchez" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kras" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002529v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916038v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949763v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440379v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Balik" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918183v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918179v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915997v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00932784v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brunetti" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deleglise" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916040v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782622v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782494v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782619v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782495v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2012.6229364" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00628859v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Breton" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lottin" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00628873v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bolzon" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00628894v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pacquet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633133v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572842v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122677v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Detilleux" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vallier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Legallais" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leclerc" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prot J" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00536252v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00628817v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633136v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caron" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633050v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633048v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633057v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobiass B&#252;ssing" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marteau" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390883v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345792v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00295088v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Geffroy" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345791v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344341v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189305v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petit" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633143v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172617v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04226741v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04185822v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04226740v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/xpl/conhome/9658326/proceeding" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS54003.2021.9658370" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042560v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-20355-3" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20355-3" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01322273v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9783527672943.ch3" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527672943.ch3" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404203v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350481v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720301v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Badets" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goux" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859426v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348333v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348328v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255223v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948805v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633061v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521696v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00303823v2" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01495323v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>